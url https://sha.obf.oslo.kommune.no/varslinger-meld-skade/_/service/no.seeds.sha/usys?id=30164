--- v5 (2026-08-29)
+++ v6 (2026-10-29)
@@ -926,51 +926,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
           <v:shape type="#_x0000_t32" style="position:absolute;margin-left:263.65pt;margin-top:13.45pt;width:26.7pt;height:0pt;z-index:14336;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="290E8581">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
           <v:shape type="#_x0000_t32" style="position:absolute;margin-left:263.8pt;margin-top:12.45pt;width:26.7pt;height:0pt;z-index:15360;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
@@ -1445,51 +1444,50 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
           <v:shape type="#_x0000_t32" style="position:absolute;margin-left:-43.95pt;margin-top:24.3pt;width:541.3pt;height:0pt;z-index:33792;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#76923C" strokeweight="1.75pt">
             <v:stroke dashstyle="1 1" linestyle="single" joinstyle="miter" endcap="flat" color2="#76923C" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F315923">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape type="#_x0000_t109" style="position:absolute;margin-left:280.7pt;margin-top:18.95pt;width:172.25pt;height:81.75pt;z-index:36864;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="1 1" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
@@ -1511,76 +1509,74 @@
                     <w:t xml:space="preserve">Stedfortreder:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">1.</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
-                    <w:t xml:space="preserve"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Seksjonsleder: </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
-                    <w:t xml:space="preserve"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mobil:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">2. </w:t>
                   </w:r>
@@ -1606,51 +1602,50 @@
                     <w:t xml:space="preserve">leder</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
-                    <w:t xml:space="preserve"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mobil: </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">3.  </w:t>
                   </w:r>
@@ -2836,129 +2831,129 @@
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="279CDC6C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="first" r:id="rId5"/>
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:left w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:bottom w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:right w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
       </w:pgBorders>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7c6eb5e5-2e3c-45d9-be25-fb35a438605c"/>
+      <w:tblStyle w:val="TableGrid_3994ec1a-c45b-464a-8b62-4ea88847fd5c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2969,144 +2964,132 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">29.08.2026 05:04:12 </w:t>
+            <w:t xml:space="preserve">29.10.2026 04:00:46 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:sz w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_84fda6c1-9a8b-434a-84ff-a94de7df8df4"/>
+      <w:tblStyle w:val="TableGrid_eda48270-a80c-4d28-847e-c3628621b209"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5657"/>
       <w:gridCol w:w="2612"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3120,95 +3103,95 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5657"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 115. Versjonsnummer: 1</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 115-1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">3.1 Varslingsplan for ulykker og nestenulykker (Utbyggings- eller driftsprosjekter)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2612"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+            <w:pStyle w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3221,59 +3204,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+      <w:pStyle w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e6d0762a-47a6-4e3e-bdcd-b5797acd7849"/>
+      <w:tblStyle w:val="TableGrid_dea9d61d-ed12-47d1-8c56-140f0009ea10"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3284,51 +3267,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_db7bc383-3129-4fb2-a047-14cb9b8e3a64"/>
+            <w:tblStyle w:val="TableGrid_ecdaf5b9-d7e4-4e81-bd9f-b66f3f262d64"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3429,72 +3412,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+            <w:pStyle w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6c76cb63-344d-4dfc-a9c8-4a9b8b00efef"/>
+            <w:tblStyle w:val="TableGrid_fb15ef5f-18a8-4ea2-86a3-5e3ed16d4059"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1600"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3595,75 +3578,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1600"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+            <w:pStyle w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+      <w:pStyle w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5b181bd6-8dbf-4164-a326-5c02a7973afc"/>
+      <w:tblStyle w:val="TableGrid_5c61ed85-06a5-4229-95f6-ed2327649f28"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5657"/>
       <w:gridCol w:w="2612"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3677,95 +3660,95 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5657"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 115. Versjonsnummer: 1</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 115-1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">3.1 Varslingsplan for ulykker og nestenulykker (Utbyggings- eller driftsprosjekter)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2612"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+            <w:pStyle w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3778,59 +3761,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+      <w:pStyle w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_38fcdeb4-0f81-49da-a554-75f64ad1a37d"/>
+      <w:tblStyle w:val="TableGrid_69317b40-609e-4f00-9755-a287506f9f77"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3841,51 +3824,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3ba67112-e2e1-4253-af7c-857e0ae5fece"/>
+            <w:tblStyle w:val="TableGrid_d07c2398-d056-4b02-acf5-9be641aa1480"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3986,72 +3969,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+            <w:pStyle w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0b51dc36-37af-4571-9e33-05e19207e220"/>
+            <w:tblStyle w:val="TableGrid_9cfba30d-4d61-4bfd-87c9-b3279cfd5a42"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1600"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4152,62 +4135,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1600"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+            <w:pStyle w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+      <w:pStyle w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -5166,50 +5149,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="433179C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5286,50 +5270,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="52F71B66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5406,50 +5391,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="5E53636D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -5513,50 +5499,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="6B026F84"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8138,883 +8125,883 @@
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vanliginnrykk">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e" w:customStyle="1">
-    <w:name w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+  <w:style w:type="paragraph" w:styleId="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c" w:customStyle="1">
+    <w:name w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+    <w:basedOn w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_12a91000-de65-4782-ba96-3006f4cd94d6" w:customStyle="1">
-    <w:name w:val="Normal Table_12a91000-de65-4782-ba96-3006f4cd94d6"/>
+  <w:style w:type="table" w:styleId="NormalTable_e300a253-d84c-4b09-b736-dbc25790e39c" w:customStyle="1">
+    <w:name w:val="Normal Table_e300a253-d84c-4b09-b736-dbc25790e39c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fd65acab-cae5-4b71-bfcf-9a1f843dfff2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_12a91000-de65-4782-ba96-3006f4cd94d6"/>
+  <w:style w:type="table" w:styleId="TableGrid_c1b72657-193f-4c95-9340-afa538f96e08" w:customStyle="1">
+    <w:name w:val="Table Grid_c1b72657-193f-4c95-9340-afa538f96e08"/>
+    <w:basedOn w:val="NormalTable_e300a253-d84c-4b09-b736-dbc25790e39c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+    <w:basedOn w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+    <w:basedOn w:val="Normal_5067be2c-4de6-4da6-87c7-6bcff31a944c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b78d71a2-f55d-4c97-9b24-df780b4e713c" w:customStyle="1">
-    <w:name w:val="Normal Table_b78d71a2-f55d-4c97-9b24-df780b4e713c"/>
+  <w:style w:type="table" w:styleId="NormalTable_320d7a0d-9a3b-4235-9368-0b3be970edc7" w:customStyle="1">
+    <w:name w:val="Normal Table_320d7a0d-9a3b-4235-9368-0b3be970edc7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_46c69f56-1cdf-42cf-ad5c-913b38947d95" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b78d71a2-f55d-4c97-9b24-df780b4e713c"/>
+  <w:style w:type="table" w:styleId="TableGrid_3c150e31-560b-4dcc-af06-d188b0230a45" w:customStyle="1">
+    <w:name w:val="Table Grid_3c150e31-560b-4dcc-af06-d188b0230a45"/>
+    <w:basedOn w:val="NormalTable_320d7a0d-9a3b-4235-9368-0b3be970edc7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98f9729d-3831-4287-9015-4aebf69da07a" w:customStyle="1">
-    <w:name w:val="Normal Table_98f9729d-3831-4287-9015-4aebf69da07a"/>
+  <w:style w:type="table" w:styleId="NormalTable_f21ef19a-4bab-4f22-a35f-6a42454898f8" w:customStyle="1">
+    <w:name w:val="Normal Table_f21ef19a-4bab-4f22-a35f-6a42454898f8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_923026e5-604c-42a2-acd7-2a1418482f58" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98f9729d-3831-4287-9015-4aebf69da07a"/>
+  <w:style w:type="table" w:styleId="TableGrid_2df86ac5-3894-4cbc-916e-c226dc448408" w:customStyle="1">
+    <w:name w:val="Table Grid_2df86ac5-3894-4cbc-916e-c226dc448408"/>
+    <w:basedOn w:val="NormalTable_f21ef19a-4bab-4f22-a35f-6a42454898f8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9601c22d-9dec-48b8-a5be-7a00a7e5cd8d" w:customStyle="1">
-    <w:name w:val="Normal Table_9601c22d-9dec-48b8-a5be-7a00a7e5cd8d"/>
+  <w:style w:type="table" w:styleId="NormalTable_d0b7a5b8-6bd5-4d3f-aa4c-49df856b2161" w:customStyle="1">
+    <w:name w:val="Normal Table_d0b7a5b8-6bd5-4d3f-aa4c-49df856b2161"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b1fcd9ca-8114-4c00-a9aa-9c34d58c82c9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9601c22d-9dec-48b8-a5be-7a00a7e5cd8d"/>
+  <w:style w:type="table" w:styleId="TableGrid_c386e6ea-a927-4766-9e92-f882283c57f8" w:customStyle="1">
+    <w:name w:val="Table Grid_c386e6ea-a927-4766-9e92-f882283c57f8"/>
+    <w:basedOn w:val="NormalTable_d0b7a5b8-6bd5-4d3f-aa4c-49df856b2161"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5583976a-c136-4c72-b1b3-0d79de6a6bd8" w:customStyle="1">
-    <w:name w:val="Normal Table_5583976a-c136-4c72-b1b3-0d79de6a6bd8"/>
+  <w:style w:type="table" w:styleId="NormalTable_d6df1b81-ad4e-41d0-8387-3057f5f60f5d" w:customStyle="1">
+    <w:name w:val="Normal Table_d6df1b81-ad4e-41d0-8387-3057f5f60f5d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a65828af-9c37-4476-b17a-1869759f9bcb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5583976a-c136-4c72-b1b3-0d79de6a6bd8"/>
+  <w:style w:type="table" w:styleId="TableGrid_f4913be6-8e95-49b6-b858-07d95f567532" w:customStyle="1">
+    <w:name w:val="Table Grid_f4913be6-8e95-49b6-b858-07d95f567532"/>
+    <w:basedOn w:val="NormalTable_d6df1b81-ad4e-41d0-8387-3057f5f60f5d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a00ae232-2a71-40c9-804a-0532ce3a044a" w:customStyle="1">
-    <w:name w:val="Normal Table_a00ae232-2a71-40c9-804a-0532ce3a044a"/>
+  <w:style w:type="table" w:styleId="NormalTable_7046c0b8-1dd1-46c7-bd43-19148642c3b8" w:customStyle="1">
+    <w:name w:val="Normal Table_7046c0b8-1dd1-46c7-bd43-19148642c3b8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7c6eb5e5-2e3c-45d9-be25-fb35a438605c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a00ae232-2a71-40c9-804a-0532ce3a044a"/>
+  <w:style w:type="table" w:styleId="TableGrid_3994ec1a-c45b-464a-8b62-4ea88847fd5c" w:customStyle="1">
+    <w:name w:val="Table Grid_3994ec1a-c45b-464a-8b62-4ea88847fd5c"/>
+    <w:basedOn w:val="NormalTable_7046c0b8-1dd1-46c7-bd43-19148642c3b8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_76c27de0-a4ff-4485-b41f-02aadc4ec4f9" w:customStyle="1">
-    <w:name w:val="Normal Table_76c27de0-a4ff-4485-b41f-02aadc4ec4f9"/>
+  <w:style w:type="table" w:styleId="NormalTable_f6eb28da-bd69-450b-aa5a-f5c445380e7f" w:customStyle="1">
+    <w:name w:val="Normal Table_f6eb28da-bd69-450b-aa5a-f5c445380e7f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5b181bd6-8dbf-4164-a326-5c02a7973afc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_76c27de0-a4ff-4485-b41f-02aadc4ec4f9"/>
+  <w:style w:type="table" w:styleId="TableGrid_5c61ed85-06a5-4229-95f6-ed2327649f28" w:customStyle="1">
+    <w:name w:val="Table Grid_5c61ed85-06a5-4229-95f6-ed2327649f28"/>
+    <w:basedOn w:val="NormalTable_f6eb28da-bd69-450b-aa5a-f5c445380e7f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fa011894-0b1b-471b-a847-0c13b64f25ed" w:customStyle="1">
-    <w:name w:val="Normal Table_fa011894-0b1b-471b-a847-0c13b64f25ed"/>
+  <w:style w:type="table" w:styleId="NormalTable_c9d47753-3375-4da8-9947-0070a2ce9d78" w:customStyle="1">
+    <w:name w:val="Normal Table_c9d47753-3375-4da8-9947-0070a2ce9d78"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3ba67112-e2e1-4253-af7c-857e0ae5fece" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fa011894-0b1b-471b-a847-0c13b64f25ed"/>
+  <w:style w:type="table" w:styleId="TableGrid_d07c2398-d056-4b02-acf5-9be641aa1480" w:customStyle="1">
+    <w:name w:val="Table Grid_d07c2398-d056-4b02-acf5-9be641aa1480"/>
+    <w:basedOn w:val="NormalTable_c9d47753-3375-4da8-9947-0070a2ce9d78"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c03abea8-04de-42f4-beef-2599d06e3525" w:customStyle="1">
-    <w:name w:val="Normal Table_c03abea8-04de-42f4-beef-2599d06e3525"/>
+  <w:style w:type="table" w:styleId="NormalTable_339ed061-2ea8-4632-b251-0439295a579a" w:customStyle="1">
+    <w:name w:val="Normal Table_339ed061-2ea8-4632-b251-0439295a579a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0b51dc36-37af-4571-9e33-05e19207e220" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c03abea8-04de-42f4-beef-2599d06e3525"/>
+  <w:style w:type="table" w:styleId="TableGrid_9cfba30d-4d61-4bfd-87c9-b3279cfd5a42" w:customStyle="1">
+    <w:name w:val="Table Grid_9cfba30d-4d61-4bfd-87c9-b3279cfd5a42"/>
+    <w:basedOn w:val="NormalTable_339ed061-2ea8-4632-b251-0439295a579a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec00aa94-a42a-4658-a0c3-4314e9716399" w:customStyle="1">
-    <w:name w:val="Normal Table_ec00aa94-a42a-4658-a0c3-4314e9716399"/>
+  <w:style w:type="table" w:styleId="NormalTable_ae48b1f0-c347-4a0d-8a21-5a4c2cd512e6" w:customStyle="1">
+    <w:name w:val="Normal Table_ae48b1f0-c347-4a0d-8a21-5a4c2cd512e6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_38fcdeb4-0f81-49da-a554-75f64ad1a37d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec00aa94-a42a-4658-a0c3-4314e9716399"/>
+  <w:style w:type="table" w:styleId="TableGrid_69317b40-609e-4f00-9755-a287506f9f77" w:customStyle="1">
+    <w:name w:val="Table Grid_69317b40-609e-4f00-9755-a287506f9f77"/>
+    <w:basedOn w:val="NormalTable_ae48b1f0-c347-4a0d-8a21-5a4c2cd512e6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1a1616e7-a68c-4704-83c8-17189d0cd882" w:customStyle="1">
-    <w:name w:val="Normal Table_1a1616e7-a68c-4704-83c8-17189d0cd882"/>
+  <w:style w:type="table" w:styleId="NormalTable_1a376031-2405-491c-9a73-52515b1d931c" w:customStyle="1">
+    <w:name w:val="Normal Table_1a376031-2405-491c-9a73-52515b1d931c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_84fda6c1-9a8b-434a-84ff-a94de7df8df4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1a1616e7-a68c-4704-83c8-17189d0cd882"/>
+  <w:style w:type="table" w:styleId="TableGrid_eda48270-a80c-4d28-847e-c3628621b209" w:customStyle="1">
+    <w:name w:val="Table Grid_eda48270-a80c-4d28-847e-c3628621b209"/>
+    <w:basedOn w:val="NormalTable_1a376031-2405-491c-9a73-52515b1d931c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_04abcb86-c698-458b-9f05-ac9f83c0861f" w:customStyle="1">
-    <w:name w:val="Normal Table_04abcb86-c698-458b-9f05-ac9f83c0861f"/>
+  <w:style w:type="table" w:styleId="NormalTable_a5f9cf04-3358-4eec-aea6-8d060ed5a313" w:customStyle="1">
+    <w:name w:val="Normal Table_a5f9cf04-3358-4eec-aea6-8d060ed5a313"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_db7bc383-3129-4fb2-a047-14cb9b8e3a64" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_04abcb86-c698-458b-9f05-ac9f83c0861f"/>
+  <w:style w:type="table" w:styleId="TableGrid_ecdaf5b9-d7e4-4e81-bd9f-b66f3f262d64" w:customStyle="1">
+    <w:name w:val="Table Grid_ecdaf5b9-d7e4-4e81-bd9f-b66f3f262d64"/>
+    <w:basedOn w:val="NormalTable_a5f9cf04-3358-4eec-aea6-8d060ed5a313"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9da9e154-6250-407b-9cce-fd37d228dee1" w:customStyle="1">
-    <w:name w:val="Normal Table_9da9e154-6250-407b-9cce-fd37d228dee1"/>
+  <w:style w:type="table" w:styleId="NormalTable_f6999378-3860-4368-8243-92252a05f7e7" w:customStyle="1">
+    <w:name w:val="Normal Table_f6999378-3860-4368-8243-92252a05f7e7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6c76cb63-344d-4dfc-a9c8-4a9b8b00efef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9da9e154-6250-407b-9cce-fd37d228dee1"/>
+  <w:style w:type="table" w:styleId="TableGrid_fb15ef5f-18a8-4ea2-86a3-5e3ed16d4059" w:customStyle="1">
+    <w:name w:val="Table Grid_fb15ef5f-18a8-4ea2-86a3-5e3ed16d4059"/>
+    <w:basedOn w:val="NormalTable_f6999378-3860-4368-8243-92252a05f7e7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dd0c44ec-caf8-4f48-8870-b71af951233e" w:customStyle="1">
-    <w:name w:val="Normal Table_dd0c44ec-caf8-4f48-8870-b71af951233e"/>
+  <w:style w:type="table" w:styleId="NormalTable_d7240c1d-ee61-47c3-8188-b62026d87f9d" w:customStyle="1">
+    <w:name w:val="Normal Table_d7240c1d-ee61-47c3-8188-b62026d87f9d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e6d0762a-47a6-4e3e-bdcd-b5797acd7849" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dd0c44ec-caf8-4f48-8870-b71af951233e"/>
+  <w:style w:type="table" w:styleId="TableGrid_dea9d61d-ed12-47d1-8c56-140f0009ea10" w:customStyle="1">
+    <w:name w:val="Table Grid_dea9d61d-ed12-47d1-8c56-140f0009ea10"/>
+    <w:basedOn w:val="NormalTable_d7240c1d-ee61-47c3-8188-b62026d87f9d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" /></Relationships>
+<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" /></Relationships>
+<file path=word/_rels/header6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/675-3-3.1%20Varslingsplan%20for%20ulykker%20og%20nestenulykker%20(skoler%20i%20driftbyggeplasser).dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>