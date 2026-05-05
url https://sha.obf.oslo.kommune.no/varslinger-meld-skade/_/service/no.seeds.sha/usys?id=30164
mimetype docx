--- v2 (2026-03-19)
+++ v3 (2026-05-05)
@@ -2912,51 +2912,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:charset w:val="0"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_29c977e3-3b66-4423-a9ab-935a3b2b0c2e"/>
+      <w:tblStyle w:val="TableGrid_58b83c44-f0fd-4a52-a98c-d2da7fd9da10"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2967,51 +2967,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">19.03.2026 19:57:04 </w:t>
+            <w:t xml:space="preserve">05.05.2026 18:23:03 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3039,51 +3039,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8528ff39-0369-4d83-b9b8-ae7cb7c24383"/>
+      <w:tblStyle w:val="TableGrid_74bc828a-6096-499f-97d5-0a3e6d066fdc"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3141,51 +3141,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_49cc62cd-2768-4252-8745-21b671ae0cde"/>
+            <w:pStyle w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3198,59 +3198,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_49cc62cd-2768-4252-8745-21b671ae0cde"/>
+      <w:pStyle w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7395ef4f-939b-4e63-a0dd-62b2c50f3e18"/>
+      <w:tblStyle w:val="TableGrid_cb80821f-b319-4959-9ee2-b3b519bcb2a7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3261,51 +3261,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_bf9cdfa7-99fb-42b9-98e3-a8fd20c5374c"/>
+            <w:tblStyle w:val="TableGrid_1fccc909-f361-4f6c-9ab8-e80ce13d1f96"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3406,72 +3406,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_49cc62cd-2768-4252-8745-21b671ae0cde"/>
+            <w:pStyle w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9f68b445-7ac9-4227-86cf-7c47f8bcad58"/>
+            <w:tblStyle w:val="TableGrid_6e0b8ad5-c031-4c9d-ad8c-beaaf1e0ac34"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2160"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3572,62 +3572,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2160"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_49cc62cd-2768-4252-8745-21b671ae0cde"/>
+            <w:pStyle w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_49cc62cd-2768-4252-8745-21b671ae0cde"/>
+      <w:pStyle w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -7558,629 +7558,629 @@
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vanliginnrykk">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_49cc62cd-2768-4252-8745-21b671ae0cde" w:customStyle="1">
-    <w:name w:val="Normal_49cc62cd-2768-4252-8745-21b671ae0cde"/>
+  <w:style w:type="paragraph" w:styleId="Normal_1adbaed3-d885-478c-af82-f3801f3b3669" w:customStyle="1">
+    <w:name w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_49cc62cd-2768-4252-8745-21b671ae0cde"/>
+    <w:basedOn w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_29e20228-6baf-4c61-92a5-eb7063bb923f" w:customStyle="1">
-    <w:name w:val="Normal Table_29e20228-6baf-4c61-92a5-eb7063bb923f"/>
+  <w:style w:type="table" w:styleId="NormalTable_dcd1c1bc-9fc3-47f5-9e82-37847bd95203" w:customStyle="1">
+    <w:name w:val="Normal Table_dcd1c1bc-9fc3-47f5-9e82-37847bd95203"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0158e050-cca6-4bae-bb4c-68ea1e32c560" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_29e20228-6baf-4c61-92a5-eb7063bb923f"/>
+  <w:style w:type="table" w:styleId="TableGrid_477630b5-21ab-4aef-9bd1-3410d68910df" w:customStyle="1">
+    <w:name w:val="Table Grid_477630b5-21ab-4aef-9bd1-3410d68910df"/>
+    <w:basedOn w:val="NormalTable_dcd1c1bc-9fc3-47f5-9e82-37847bd95203"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_49cc62cd-2768-4252-8745-21b671ae0cde"/>
+    <w:basedOn w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_49cc62cd-2768-4252-8745-21b671ae0cde"/>
+    <w:basedOn w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98a69c44-3c2a-4808-bef6-2a5f80081246" w:customStyle="1">
-    <w:name w:val="Normal Table_98a69c44-3c2a-4808-bef6-2a5f80081246"/>
+  <w:style w:type="table" w:styleId="NormalTable_fc90d719-b4c6-4c54-9699-09078f189ed5" w:customStyle="1">
+    <w:name w:val="Normal Table_fc90d719-b4c6-4c54-9699-09078f189ed5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6449d4ca-f15b-4fe2-b2b9-72b51d32eecf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98a69c44-3c2a-4808-bef6-2a5f80081246"/>
+  <w:style w:type="table" w:styleId="TableGrid_16514e87-c7c8-4949-8f2f-d7cbe1f1e122" w:customStyle="1">
+    <w:name w:val="Table Grid_16514e87-c7c8-4949-8f2f-d7cbe1f1e122"/>
+    <w:basedOn w:val="NormalTable_fc90d719-b4c6-4c54-9699-09078f189ed5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_08a0ca7d-0b7a-47b5-8211-193b4166493a" w:customStyle="1">
-    <w:name w:val="Normal Table_08a0ca7d-0b7a-47b5-8211-193b4166493a"/>
+  <w:style w:type="table" w:styleId="NormalTable_839cc9ac-07b7-4af0-a6b3-5c511ad61ff0" w:customStyle="1">
+    <w:name w:val="Normal Table_839cc9ac-07b7-4af0-a6b3-5c511ad61ff0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_52ac358c-b3e7-4a09-8ccd-54bc6fc23323" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_08a0ca7d-0b7a-47b5-8211-193b4166493a"/>
+  <w:style w:type="table" w:styleId="TableGrid_f66908ff-07bd-4cc8-b79c-154c1dc644e3" w:customStyle="1">
+    <w:name w:val="Table Grid_f66908ff-07bd-4cc8-b79c-154c1dc644e3"/>
+    <w:basedOn w:val="NormalTable_839cc9ac-07b7-4af0-a6b3-5c511ad61ff0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8371c5c8-f43a-4ade-88b9-4aa12c0f2184" w:customStyle="1">
-    <w:name w:val="Normal Table_8371c5c8-f43a-4ade-88b9-4aa12c0f2184"/>
+  <w:style w:type="table" w:styleId="NormalTable_03d26996-a487-49f9-a3f9-8c5c5d1516bd" w:customStyle="1">
+    <w:name w:val="Normal Table_03d26996-a487-49f9-a3f9-8c5c5d1516bd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_29243ee5-21e3-44f3-9142-56d2ddfe1a7d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8371c5c8-f43a-4ade-88b9-4aa12c0f2184"/>
+  <w:style w:type="table" w:styleId="TableGrid_db405683-21f4-4aae-a8f0-2dc6b6dbd6f8" w:customStyle="1">
+    <w:name w:val="Table Grid_db405683-21f4-4aae-a8f0-2dc6b6dbd6f8"/>
+    <w:basedOn w:val="NormalTable_03d26996-a487-49f9-a3f9-8c5c5d1516bd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6ce1e36c-f371-40c7-80fd-df0ba8c9df6f" w:customStyle="1">
-    <w:name w:val="Normal Table_6ce1e36c-f371-40c7-80fd-df0ba8c9df6f"/>
+  <w:style w:type="table" w:styleId="NormalTable_ddebc596-76d9-4c16-8747-f957428337f5" w:customStyle="1">
+    <w:name w:val="Normal Table_ddebc596-76d9-4c16-8747-f957428337f5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_00bfb211-ce2c-4881-9449-36d87478bf0f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6ce1e36c-f371-40c7-80fd-df0ba8c9df6f"/>
+  <w:style w:type="table" w:styleId="TableGrid_5310997d-4437-4544-9c3b-bc13bfd8c4e8" w:customStyle="1">
+    <w:name w:val="Table Grid_5310997d-4437-4544-9c3b-bc13bfd8c4e8"/>
+    <w:basedOn w:val="NormalTable_ddebc596-76d9-4c16-8747-f957428337f5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a50c54cd-2077-4357-b9c1-602fa44f37a9" w:customStyle="1">
-    <w:name w:val="Normal Table_a50c54cd-2077-4357-b9c1-602fa44f37a9"/>
+  <w:style w:type="table" w:styleId="NormalTable_7f2ff896-935a-446d-ae00-ffcfda851aab" w:customStyle="1">
+    <w:name w:val="Normal Table_7f2ff896-935a-446d-ae00-ffcfda851aab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_29c977e3-3b66-4423-a9ab-935a3b2b0c2e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a50c54cd-2077-4357-b9c1-602fa44f37a9"/>
+  <w:style w:type="table" w:styleId="TableGrid_58b83c44-f0fd-4a52-a98c-d2da7fd9da10" w:customStyle="1">
+    <w:name w:val="Table Grid_58b83c44-f0fd-4a52-a98c-d2da7fd9da10"/>
+    <w:basedOn w:val="NormalTable_7f2ff896-935a-446d-ae00-ffcfda851aab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_19e54d57-fa57-43c6-bfb9-5ac7fbf7f82a" w:customStyle="1">
-    <w:name w:val="Normal Table_19e54d57-fa57-43c6-bfb9-5ac7fbf7f82a"/>
+  <w:style w:type="table" w:styleId="NormalTable_4321db22-c91b-44e5-8fec-84bdcd786acd" w:customStyle="1">
+    <w:name w:val="Normal Table_4321db22-c91b-44e5-8fec-84bdcd786acd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8528ff39-0369-4d83-b9b8-ae7cb7c24383" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_19e54d57-fa57-43c6-bfb9-5ac7fbf7f82a"/>
+  <w:style w:type="table" w:styleId="TableGrid_74bc828a-6096-499f-97d5-0a3e6d066fdc" w:customStyle="1">
+    <w:name w:val="Table Grid_74bc828a-6096-499f-97d5-0a3e6d066fdc"/>
+    <w:basedOn w:val="NormalTable_4321db22-c91b-44e5-8fec-84bdcd786acd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b80e58bf-4693-4016-a8b9-ca4988458d77" w:customStyle="1">
-    <w:name w:val="Normal Table_b80e58bf-4693-4016-a8b9-ca4988458d77"/>
+  <w:style w:type="table" w:styleId="NormalTable_a3738241-32b6-44c1-9e7c-323f6ec76837" w:customStyle="1">
+    <w:name w:val="Normal Table_a3738241-32b6-44c1-9e7c-323f6ec76837"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bf9cdfa7-99fb-42b9-98e3-a8fd20c5374c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b80e58bf-4693-4016-a8b9-ca4988458d77"/>
+  <w:style w:type="table" w:styleId="TableGrid_1fccc909-f361-4f6c-9ab8-e80ce13d1f96" w:customStyle="1">
+    <w:name w:val="Table Grid_1fccc909-f361-4f6c-9ab8-e80ce13d1f96"/>
+    <w:basedOn w:val="NormalTable_a3738241-32b6-44c1-9e7c-323f6ec76837"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_340aed35-154c-4d61-afe6-033ce0cbcbf5" w:customStyle="1">
-    <w:name w:val="Normal Table_340aed35-154c-4d61-afe6-033ce0cbcbf5"/>
+  <w:style w:type="table" w:styleId="NormalTable_ff09b681-3efa-417e-9374-4c46cbd3b436" w:customStyle="1">
+    <w:name w:val="Normal Table_ff09b681-3efa-417e-9374-4c46cbd3b436"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9f68b445-7ac9-4227-86cf-7c47f8bcad58" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_340aed35-154c-4d61-afe6-033ce0cbcbf5"/>
+  <w:style w:type="table" w:styleId="TableGrid_6e0b8ad5-c031-4c9d-ad8c-beaaf1e0ac34" w:customStyle="1">
+    <w:name w:val="Table Grid_6e0b8ad5-c031-4c9d-ad8c-beaaf1e0ac34"/>
+    <w:basedOn w:val="NormalTable_ff09b681-3efa-417e-9374-4c46cbd3b436"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2cafc1db-3fdf-4ce9-9416-546e11568085" w:customStyle="1">
-    <w:name w:val="Normal Table_2cafc1db-3fdf-4ce9-9416-546e11568085"/>
+  <w:style w:type="table" w:styleId="NormalTable_b48e9c14-d201-40b1-896a-cd969c39e69e" w:customStyle="1">
+    <w:name w:val="Normal Table_b48e9c14-d201-40b1-896a-cd969c39e69e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7395ef4f-939b-4e63-a0dd-62b2c50f3e18" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2cafc1db-3fdf-4ce9-9416-546e11568085"/>
+  <w:style w:type="table" w:styleId="TableGrid_cb80821f-b319-4959-9ee2-b3b519bcb2a7" w:customStyle="1">
+    <w:name w:val="Table Grid_cb80821f-b319-4959-9ee2-b3b519bcb2a7"/>
+    <w:basedOn w:val="NormalTable_b48e9c14-d201-40b1-896a-cd969c39e69e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>