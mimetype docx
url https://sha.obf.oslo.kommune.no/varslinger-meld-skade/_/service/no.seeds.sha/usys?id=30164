--- v3 (2026-05-05)
+++ v4 (2026-06-26)
@@ -2912,51 +2912,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:charset w:val="0"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_58b83c44-f0fd-4a52-a98c-d2da7fd9da10"/>
+      <w:tblStyle w:val="TableGrid_240fd413-f887-4bff-b08d-e5c152928b1a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2967,51 +2967,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 18:23:03 </w:t>
+            <w:t xml:space="preserve">26.06.2026 16:26:47 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3039,51 +3039,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_74bc828a-6096-499f-97d5-0a3e6d066fdc"/>
+      <w:tblStyle w:val="TableGrid_c9d8b3fd-1139-4fae-984f-0a17f78db8a4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3141,51 +3141,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
+            <w:pStyle w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3198,59 +3198,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
+      <w:pStyle w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_cb80821f-b319-4959-9ee2-b3b519bcb2a7"/>
+      <w:tblStyle w:val="TableGrid_90b8dd22-b939-464b-bda2-00095e56ebfd"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3261,51 +3261,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1fccc909-f361-4f6c-9ab8-e80ce13d1f96"/>
+            <w:tblStyle w:val="TableGrid_9bbb818b-4901-4349-bcc3-9e57d53b1d9b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3406,72 +3406,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
+            <w:pStyle w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6e0b8ad5-c031-4c9d-ad8c-beaaf1e0ac34"/>
+            <w:tblStyle w:val="TableGrid_c370fd78-c7e7-4c24-bda8-47a145ae292b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2160"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3572,62 +3572,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2160"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
+            <w:pStyle w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
+      <w:pStyle w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -7558,629 +7558,629 @@
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vanliginnrykk">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1adbaed3-d885-478c-af82-f3801f3b3669" w:customStyle="1">
-    <w:name w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
+  <w:style w:type="paragraph" w:styleId="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f" w:customStyle="1">
+    <w:name w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
+    <w:basedOn w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dcd1c1bc-9fc3-47f5-9e82-37847bd95203" w:customStyle="1">
-    <w:name w:val="Normal Table_dcd1c1bc-9fc3-47f5-9e82-37847bd95203"/>
+  <w:style w:type="table" w:styleId="NormalTable_aa70f36c-c6d8-4fec-a277-27071dff7fb7" w:customStyle="1">
+    <w:name w:val="Normal Table_aa70f36c-c6d8-4fec-a277-27071dff7fb7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_477630b5-21ab-4aef-9bd1-3410d68910df" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dcd1c1bc-9fc3-47f5-9e82-37847bd95203"/>
+  <w:style w:type="table" w:styleId="TableGrid_28dedd16-ca2b-49b1-8d68-4ed18c807777" w:customStyle="1">
+    <w:name w:val="Table Grid_28dedd16-ca2b-49b1-8d68-4ed18c807777"/>
+    <w:basedOn w:val="NormalTable_aa70f36c-c6d8-4fec-a277-27071dff7fb7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
+    <w:basedOn w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_1adbaed3-d885-478c-af82-f3801f3b3669"/>
+    <w:basedOn w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fc90d719-b4c6-4c54-9699-09078f189ed5" w:customStyle="1">
-    <w:name w:val="Normal Table_fc90d719-b4c6-4c54-9699-09078f189ed5"/>
+  <w:style w:type="table" w:styleId="NormalTable_8748d7e6-412a-4155-b557-fe1deb0f62a1" w:customStyle="1">
+    <w:name w:val="Normal Table_8748d7e6-412a-4155-b557-fe1deb0f62a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_16514e87-c7c8-4949-8f2f-d7cbe1f1e122" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fc90d719-b4c6-4c54-9699-09078f189ed5"/>
+  <w:style w:type="table" w:styleId="TableGrid_89b5b302-f58e-48a4-ab65-bfb8c5b628c9" w:customStyle="1">
+    <w:name w:val="Table Grid_89b5b302-f58e-48a4-ab65-bfb8c5b628c9"/>
+    <w:basedOn w:val="NormalTable_8748d7e6-412a-4155-b557-fe1deb0f62a1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_839cc9ac-07b7-4af0-a6b3-5c511ad61ff0" w:customStyle="1">
-    <w:name w:val="Normal Table_839cc9ac-07b7-4af0-a6b3-5c511ad61ff0"/>
+  <w:style w:type="table" w:styleId="NormalTable_207fa132-b53b-4b7a-b7d2-1e8c019614ec" w:customStyle="1">
+    <w:name w:val="Normal Table_207fa132-b53b-4b7a-b7d2-1e8c019614ec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f66908ff-07bd-4cc8-b79c-154c1dc644e3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_839cc9ac-07b7-4af0-a6b3-5c511ad61ff0"/>
+  <w:style w:type="table" w:styleId="TableGrid_e21657ce-a40d-4dac-a66f-bed8f4d0c395" w:customStyle="1">
+    <w:name w:val="Table Grid_e21657ce-a40d-4dac-a66f-bed8f4d0c395"/>
+    <w:basedOn w:val="NormalTable_207fa132-b53b-4b7a-b7d2-1e8c019614ec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_03d26996-a487-49f9-a3f9-8c5c5d1516bd" w:customStyle="1">
-    <w:name w:val="Normal Table_03d26996-a487-49f9-a3f9-8c5c5d1516bd"/>
+  <w:style w:type="table" w:styleId="NormalTable_8fee807a-2882-4c90-b0aa-d55a93e14c7b" w:customStyle="1">
+    <w:name w:val="Normal Table_8fee807a-2882-4c90-b0aa-d55a93e14c7b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_db405683-21f4-4aae-a8f0-2dc6b6dbd6f8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_03d26996-a487-49f9-a3f9-8c5c5d1516bd"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a87d0a6-801f-4fb9-94eb-e8e70fd1c057" w:customStyle="1">
+    <w:name w:val="Table Grid_0a87d0a6-801f-4fb9-94eb-e8e70fd1c057"/>
+    <w:basedOn w:val="NormalTable_8fee807a-2882-4c90-b0aa-d55a93e14c7b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ddebc596-76d9-4c16-8747-f957428337f5" w:customStyle="1">
-    <w:name w:val="Normal Table_ddebc596-76d9-4c16-8747-f957428337f5"/>
+  <w:style w:type="table" w:styleId="NormalTable_62361869-df87-4675-911b-6ba9173e65a6" w:customStyle="1">
+    <w:name w:val="Normal Table_62361869-df87-4675-911b-6ba9173e65a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5310997d-4437-4544-9c3b-bc13bfd8c4e8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ddebc596-76d9-4c16-8747-f957428337f5"/>
+  <w:style w:type="table" w:styleId="TableGrid_378abca9-662b-4f0a-a4e7-a318ddbc3b91" w:customStyle="1">
+    <w:name w:val="Table Grid_378abca9-662b-4f0a-a4e7-a318ddbc3b91"/>
+    <w:basedOn w:val="NormalTable_62361869-df87-4675-911b-6ba9173e65a6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7f2ff896-935a-446d-ae00-ffcfda851aab" w:customStyle="1">
-    <w:name w:val="Normal Table_7f2ff896-935a-446d-ae00-ffcfda851aab"/>
+  <w:style w:type="table" w:styleId="NormalTable_a069a291-9777-4ca9-930a-8da640033b2a" w:customStyle="1">
+    <w:name w:val="Normal Table_a069a291-9777-4ca9-930a-8da640033b2a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_58b83c44-f0fd-4a52-a98c-d2da7fd9da10" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7f2ff896-935a-446d-ae00-ffcfda851aab"/>
+  <w:style w:type="table" w:styleId="TableGrid_240fd413-f887-4bff-b08d-e5c152928b1a" w:customStyle="1">
+    <w:name w:val="Table Grid_240fd413-f887-4bff-b08d-e5c152928b1a"/>
+    <w:basedOn w:val="NormalTable_a069a291-9777-4ca9-930a-8da640033b2a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4321db22-c91b-44e5-8fec-84bdcd786acd" w:customStyle="1">
-    <w:name w:val="Normal Table_4321db22-c91b-44e5-8fec-84bdcd786acd"/>
+  <w:style w:type="table" w:styleId="NormalTable_f99aee64-36dd-45a2-9a11-50f2c711b31b" w:customStyle="1">
+    <w:name w:val="Normal Table_f99aee64-36dd-45a2-9a11-50f2c711b31b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_74bc828a-6096-499f-97d5-0a3e6d066fdc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4321db22-c91b-44e5-8fec-84bdcd786acd"/>
+  <w:style w:type="table" w:styleId="TableGrid_c9d8b3fd-1139-4fae-984f-0a17f78db8a4" w:customStyle="1">
+    <w:name w:val="Table Grid_c9d8b3fd-1139-4fae-984f-0a17f78db8a4"/>
+    <w:basedOn w:val="NormalTable_f99aee64-36dd-45a2-9a11-50f2c711b31b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a3738241-32b6-44c1-9e7c-323f6ec76837" w:customStyle="1">
-    <w:name w:val="Normal Table_a3738241-32b6-44c1-9e7c-323f6ec76837"/>
+  <w:style w:type="table" w:styleId="NormalTable_98a48f80-b1b2-4a1a-84d4-a8af839aa4e4" w:customStyle="1">
+    <w:name w:val="Normal Table_98a48f80-b1b2-4a1a-84d4-a8af839aa4e4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1fccc909-f361-4f6c-9ab8-e80ce13d1f96" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a3738241-32b6-44c1-9e7c-323f6ec76837"/>
+  <w:style w:type="table" w:styleId="TableGrid_9bbb818b-4901-4349-bcc3-9e57d53b1d9b" w:customStyle="1">
+    <w:name w:val="Table Grid_9bbb818b-4901-4349-bcc3-9e57d53b1d9b"/>
+    <w:basedOn w:val="NormalTable_98a48f80-b1b2-4a1a-84d4-a8af839aa4e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ff09b681-3efa-417e-9374-4c46cbd3b436" w:customStyle="1">
-    <w:name w:val="Normal Table_ff09b681-3efa-417e-9374-4c46cbd3b436"/>
+  <w:style w:type="table" w:styleId="NormalTable_cdb0868c-fb0d-4597-b6a1-12ac8409bbab" w:customStyle="1">
+    <w:name w:val="Normal Table_cdb0868c-fb0d-4597-b6a1-12ac8409bbab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6e0b8ad5-c031-4c9d-ad8c-beaaf1e0ac34" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ff09b681-3efa-417e-9374-4c46cbd3b436"/>
+  <w:style w:type="table" w:styleId="TableGrid_c370fd78-c7e7-4c24-bda8-47a145ae292b" w:customStyle="1">
+    <w:name w:val="Table Grid_c370fd78-c7e7-4c24-bda8-47a145ae292b"/>
+    <w:basedOn w:val="NormalTable_cdb0868c-fb0d-4597-b6a1-12ac8409bbab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b48e9c14-d201-40b1-896a-cd969c39e69e" w:customStyle="1">
-    <w:name w:val="Normal Table_b48e9c14-d201-40b1-896a-cd969c39e69e"/>
+  <w:style w:type="table" w:styleId="NormalTable_7967fc28-1051-40c6-8c6f-b5a2b8eddb0b" w:customStyle="1">
+    <w:name w:val="Normal Table_7967fc28-1051-40c6-8c6f-b5a2b8eddb0b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cb80821f-b319-4959-9ee2-b3b519bcb2a7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b48e9c14-d201-40b1-896a-cd969c39e69e"/>
+  <w:style w:type="table" w:styleId="TableGrid_90b8dd22-b939-464b-bda2-00095e56ebfd" w:customStyle="1">
+    <w:name w:val="Table Grid_90b8dd22-b939-464b-bda2-00095e56ebfd"/>
+    <w:basedOn w:val="NormalTable_7967fc28-1051-40c6-8c6f-b5a2b8eddb0b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>