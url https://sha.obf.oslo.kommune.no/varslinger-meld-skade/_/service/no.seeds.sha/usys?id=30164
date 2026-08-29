--- v4 (2026-06-26)
+++ v5 (2026-08-29)
@@ -2,52 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="69D17811">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:spacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -612,51 +613,51 @@
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="D6E3BC" w:color="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="30720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="32768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>89535</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>19685</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="292735" cy="294005"/>
                   <wp:effectExtent xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="4" name="Bilde 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="" descr=""/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4" cstate="print">
@@ -684,51 +685,51 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F946375">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0.65pt;margin-top:5.75pt;width:184.6pt;height:83.65pt;z-index:4096;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0.65pt;margin-top:5.75pt;width:184.6pt;height:83.65pt;z-index:6144;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single"/>
             <v:textbox style="" inset="7.087pt,3.685pt,7.087pt,3.685pt">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Vedkommende som først får kjennskap til en ulykke/nestenulykke</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
@@ -778,114 +779,114 @@
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB85A04">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:185.25pt;margin-top:21.6pt;width:74.9pt;height:0pt;z-index:5120;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:185.25pt;margin-top:21.6pt;width:74.9pt;height:0pt;z-index:7168;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D62357A">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BAA63FB">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:119.8pt;margin-top:18.3pt;width:0pt;height:56.5pt;z-index:6144;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:119.8pt;margin-top:18.3pt;width:0pt;height:56.5pt;z-index:8192;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CA8C25">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:23.75pt;width:145.95pt;height:25.45pt;z-index:9216;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:23.75pt;width:145.95pt;height:25.45pt;z-index:11264;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Arbeidstilsynet </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">73 19 97 00</w:t>
@@ -895,122 +896,122 @@
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6F39F0">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:262.75pt;margin-top:13.45pt;width:0pt;height:109.55pt;z-index:11264;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:262.75pt;margin-top:13.45pt;width:0pt;height:109.55pt;z-index:13312;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:263.65pt;margin-top:13.45pt;width:26.7pt;height:0pt;z-index:12288;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:263.65pt;margin-top:13.45pt;width:26.7pt;height:0pt;z-index:14336;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="290E8581">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:263.8pt;margin-top:12.45pt;width:26.7pt;height:0pt;z-index:13312;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:263.8pt;margin-top:12.45pt;width:26.7pt;height:0pt;z-index:15360;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:3.05pt;width:145.95pt;height:47.55pt;z-index:10240;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:3.05pt;width:145.95pt;height:47.55pt;z-index:12288;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">DSB </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">33 41 25 00</w:t>
@@ -1118,69 +1119,69 @@
                   <w:pPr>
                     <w:spacing/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:183.6pt;margin-top:21.85pt;width:81.65pt;height:0.05pt;z-index:8192;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:183.6pt;margin-top:21.85pt;width:81.65pt;height:0.05pt;z-index:10240;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:0.65pt;margin-top:1.8pt;width:184.6pt;height:44.55pt;z-index:7168;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:0.65pt;margin-top:1.8pt;width:184.6pt;height:44.55pt;z-index:9216;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Hovedbedrift</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
@@ -1235,161 +1236,161 @@
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D246D1F">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:121.3pt;margin-top:23.5pt;width:1.25pt;height:93.25pt;z-index:16384;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:121.3pt;margin-top:23.5pt;width:1.25pt;height:93.25pt;z-index:18432;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="697B0E22">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:262.8pt;margin-top:16.25pt;width:26.7pt;height:0pt;z-index:15360;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:262.8pt;margin-top:16.25pt;width:26.7pt;height:0pt;z-index:17408;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:289.45pt;margin-top:4.95pt;width:145.95pt;height:25.45pt;z-index:14336;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:289.45pt;margin-top:4.95pt;width:145.95pt;height:25.45pt;z-index:16384;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Giftinformasjonen 22 59 13 00</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DA2052">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:261.1pt;margin-top:24.95pt;width:28.4pt;height:0.05pt;z-index:20480;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:261.1pt;margin-top:24.95pt;width:28.4pt;height:0.05pt;z-index:22528;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1.5pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:10.9pt;width:145.95pt;height:33.6pt;z-index:21504;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:288.8pt;margin-top:10.9pt;width:145.95pt;height:33.6pt;z-index:23552;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ved alvorlig miljøutslipp</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
@@ -1432,86 +1433,86 @@
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B16A7D5">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:-43.95pt;margin-top:24.3pt;width:541.3pt;height:0pt;z-index:31744;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#76923C" strokeweight="1.75pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:-43.95pt;margin-top:24.3pt;width:541.3pt;height:0pt;z-index:33792;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#76923C" strokeweight="1.75pt">
             <v:stroke dashstyle="1 1" linestyle="single" joinstyle="miter" endcap="flat" color2="#76923C" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F315923">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:280.7pt;margin-top:18.95pt;width:172.25pt;height:81.75pt;z-index:34816;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:280.7pt;margin-top:18.95pt;width:172.25pt;height:81.75pt;z-index:36864;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="1 1" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Stedfortreder:</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="196" w:hanging="196"/>
                     <w:rPr>
@@ -1680,51 +1681,51 @@
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mobil:</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:68.9pt;margin-top:16.15pt;width:150.6pt;height:59.45pt;z-index:17408;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:68.9pt;margin-top:16.15pt;width:150.6pt;height:59.45pt;z-index:19456;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Oslo</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">bygg </w:t>
@@ -1792,51 +1793,51 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:223.7pt;margin-top:10.5pt;width:53.25pt;height:27.55pt;z-index:32768;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt" stroked="f">
+          <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:223.7pt;margin-top:10.5pt;width:53.25pt;height:27.55pt;z-index:34816;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt" stroked="f">
             <v:textbox style="" inset="7.087pt,3.685pt,7.087pt,3.685pt">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Dersom PL </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
@@ -1861,51 +1862,51 @@
                       <w:szCs w:val="15"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;margin-left:-33.8pt;margin-top:18.95pt;width:84.75pt;height:56.65pt;z-index:33792;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;margin-left:-33.8pt;margin-top:18.95pt;width:84.75pt;height:56.65pt;z-index:35840;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="1 1" linestyle="single"/>
             <v:textbox style="" inset="4.252pt,2.835pt,4.252pt,2.835pt">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                     <w:t xml:space="preserve">BH</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="15"/>
                       <w:szCs w:val="15"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> varsler etter </w:t>
                   </w:r>
@@ -1952,205 +1953,205 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Byggherre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53358DD9">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:220.15pt;margin-top:21.8pt;width:59.3pt;height:0.1pt;z-index:18432;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:220.15pt;margin-top:21.8pt;width:59.3pt;height:0.1pt;z-index:20480;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
             <v:stroke dashstyle="dash" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:49.7pt;margin-top:18.65pt;width:16.7pt;height:0pt;z-index:27648;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;flip:x;" strokecolor="#FF0000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:49.7pt;margin-top:18.65pt;width:16.7pt;height:0pt;z-index:29696;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;flip:x;" strokecolor="#FF0000" strokeweight="0.75pt">
             <v:stroke dashstyle="1 1" linestyle="single" joinstyle="miter" endcap="round" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="488F9AAB">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482D6DFC">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:25.35pt;margin-top:22.15pt;width:0pt;height:25.4pt;z-index:25600;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:25.35pt;margin-top:22.15pt;width:0pt;height:25.4pt;z-index:27648;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:265.15pt;margin-top:22.15pt;width:0pt;height:23.9pt;z-index:26624;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:265.15pt;margin-top:22.15pt;width:0pt;height:23.9pt;z-index:28672;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:25.35pt;margin-top:22.15pt;width:239.9pt;height:0pt;z-index:24576;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:25.35pt;margin-top:22.15pt;width:239.9pt;height:0pt;z-index:26624;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:163.25pt;margin-top:1.4pt;width:0.05pt;height:20.05pt;z-index:29696;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:163.25pt;margin-top:1.4pt;width:0.05pt;height:20.05pt;z-index:31744;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#FF0000" strokeweight="1pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat" color2="#FF0000" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="block" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E12A8D">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:-15.4pt;margin-top:22.05pt;width:233.65pt;height:45.2pt;z-index:19456;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:-15.4pt;margin-top:22.05pt;width:233.65pt;height:45.2pt;z-index:21504;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Byggeleder (BL)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
@@ -2191,51 +2192,51 @@
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:224.55pt;margin-top:22.05pt;width:224.6pt;height:45.2pt;z-index:23552;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape type="#_x0000_t109" style="position:absolute;margin-left:224.55pt;margin-top:22.05pt;width:224.6pt;height:45.2pt;z-index:25600;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single" joinstyle="miter" endcap="flat"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
             <v:textbox style="">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">K</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">oordinator</w:t>
@@ -2339,51 +2340,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1836FCE2">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
-          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:-43.95pt;margin-top:23.3pt;width:541.3pt;height:0pt;z-index:22528;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#76923C" strokeweight="1.75pt">
+          <v:shape type="#_x0000_t32" style="position:absolute;margin-left:-43.95pt;margin-top:23.3pt;width:541.3pt;height:0pt;z-index:24576;;v-text-anchor:top;mso-wrap-distance-left:0pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:0pt;mso-wrap-distance-bottom:0pt;" strokecolor="#76923C" strokeweight="1.75pt">
             <v:stroke dashstyle="1 1" linestyle="single" joinstyle="miter" endcap="flat" color2="#76923C" startarrow="none" startarrowwidth="medium" startarrowlength="medium" endarrow="none" endarrowwidth="medium" endarrowlength="medium"/>
             <v:fill opacity="65536f" color2="#FFFFFF"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-176" w:tblpY="57"/>
         <w:tblW w:w="9782" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
@@ -2751,51 +2752,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6773FDAE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:327.05pt;margin-top:118.8pt;width:148.3pt;height:21.3pt;z-index:28672;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
+          <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:327.05pt;margin-top:118.8pt;width:148.3pt;height:21.3pt;z-index:30720;;v-text-anchor:top;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0pt;mso-wrap-style:square;position:absolute" fillcolor="#FFFFFF" strokecolor="#000000" strokeweight="0.75pt">
             <v:stroke dashstyle="solid" linestyle="single"/>
             <v:textbox style="" inset="7.087pt,3.685pt,7.087pt,3.685pt">
               <w:txbxContent>
                 <w:p>
                   <w:pPr>
                     <w:spacing/>
                     <w:rPr/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:t xml:space="preserve">Oppdatert</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr/>
                     <w:t xml:space="preserve"> dato: </w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2830,55 +2831,56 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="279CDC6C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId5"/>
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId5"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:left w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:bottom w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
         <w:right w:val="double" w:color="FF0000" w:sz="4" w:space="24"/>
       </w:pgBorders>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
@@ -2908,55 +2910,55 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:charset w:val="0"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_240fd413-f887-4bff-b08d-e5c152928b1a"/>
+      <w:tblStyle w:val="TableGrid_7c6eb5e5-2e3c-45d9-be25-fb35a438605c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2967,290 +2969,311 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">26.06.2026 16:26:47 </w:t>
+            <w:t xml:space="preserve">29.08.2026 05:04:12 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c9d8b3fd-1139-4fae-984f-0a17f78db8a4"/>
+      <w:tblStyle w:val="TableGrid_84fda6c1-9a8b-434a-84ff-a94de7df8df4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6086"/>
-      <w:gridCol w:w="2183"/>
+      <w:gridCol w:w="5657"/>
+      <w:gridCol w:w="2612"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6086"/>
+          <w:tcW w:type="dxa" w:w="5657"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 115. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">3.1 Varslingsplan for ulykker og nestenulykker (Utbyggings- eller driftsprosjekter)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2183"/>
+          <w:tcW w:type="dxa" w:w="2612"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
+            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId7"/>
+                        <a:blip r:embed="rId8"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
+      <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_90b8dd22-b939-464b-bda2-00095e56ebfd"/>
+      <w:tblStyle w:val="TableGrid_e6d0762a-47a6-4e3e-bdcd-b5797acd7849"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3261,51 +3284,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9bbb818b-4901-4349-bcc3-9e57d53b1d9b"/>
+            <w:tblStyle w:val="TableGrid_db7bc383-3129-4fb2-a047-14cb9b8e3a64"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3406,136 +3429,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
+            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c370fd78-c7e7-4c24-bda8-47a145ae292b"/>
+            <w:tblStyle w:val="TableGrid_6c76cb63-344d-4dfc-a9c8-4a9b8b00efef"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="2160"/>
+            <w:gridCol w:w="1600"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2160"/>
+                <w:tcW w:type="dxa" w:w="1600"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Beskrivelse - retningslinjer</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3551,83 +3574,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2160"/>
+                <w:tcW w:type="dxa" w:w="1600"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
+            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
+      <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_5b181bd6-8dbf-4164-a326-5c02a7973afc"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5657"/>
+      <w:gridCol w:w="2612"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5657"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 115. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">3.1 Varslingsplan for ulykker og nestenulykker (Utbyggings- eller driftsprosjekter)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2612"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId9"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_38fcdeb4-0f81-49da-a554-75f64ad1a37d"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5896"/>
+      <w:gridCol w:w="3174"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5896"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_3ba67112-e2e1-4253-af7c-857e0ae5fece"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3174"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_0b51dc36-37af-4571-9e33-05e19207e220"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1600"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1600"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Beskrivelse - retningslinjer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1600"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -7558,660 +8138,883 @@
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vanliginnrykk">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f" w:customStyle="1">
-    <w:name w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e" w:customStyle="1">
+    <w:name w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
+    <w:basedOn w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_aa70f36c-c6d8-4fec-a277-27071dff7fb7" w:customStyle="1">
-    <w:name w:val="Normal Table_aa70f36c-c6d8-4fec-a277-27071dff7fb7"/>
+  <w:style w:type="table" w:styleId="NormalTable_12a91000-de65-4782-ba96-3006f4cd94d6" w:customStyle="1">
+    <w:name w:val="Normal Table_12a91000-de65-4782-ba96-3006f4cd94d6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_28dedd16-ca2b-49b1-8d68-4ed18c807777" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_aa70f36c-c6d8-4fec-a277-27071dff7fb7"/>
+  <w:style w:type="table" w:styleId="TableGrid_fd65acab-cae5-4b71-bfcf-9a1f843dfff2" w:customStyle="1">
+    <w:name w:val="Table Grid_fd65acab-cae5-4b71-bfcf-9a1f843dfff2"/>
+    <w:basedOn w:val="NormalTable_12a91000-de65-4782-ba96-3006f4cd94d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
+    <w:basedOn w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+      <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_0babcaf1-9f6e-44b1-bff8-cac8095a490f"/>
+    <w:basedOn w:val="Normal_7fe1d97b-24f6-479d-9949-bb4990bb520e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
-      <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8748d7e6-412a-4155-b557-fe1deb0f62a1" w:customStyle="1">
-    <w:name w:val="Normal Table_8748d7e6-412a-4155-b557-fe1deb0f62a1"/>
+  <w:style w:type="table" w:styleId="NormalTable_b78d71a2-f55d-4c97-9b24-df780b4e713c" w:customStyle="1">
+    <w:name w:val="Normal Table_b78d71a2-f55d-4c97-9b24-df780b4e713c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_89b5b302-f58e-48a4-ab65-bfb8c5b628c9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8748d7e6-412a-4155-b557-fe1deb0f62a1"/>
+  <w:style w:type="table" w:styleId="TableGrid_46c69f56-1cdf-42cf-ad5c-913b38947d95" w:customStyle="1">
+    <w:name w:val="Table Grid_46c69f56-1cdf-42cf-ad5c-913b38947d95"/>
+    <w:basedOn w:val="NormalTable_b78d71a2-f55d-4c97-9b24-df780b4e713c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_207fa132-b53b-4b7a-b7d2-1e8c019614ec" w:customStyle="1">
-    <w:name w:val="Normal Table_207fa132-b53b-4b7a-b7d2-1e8c019614ec"/>
+  <w:style w:type="table" w:styleId="NormalTable_98f9729d-3831-4287-9015-4aebf69da07a" w:customStyle="1">
+    <w:name w:val="Normal Table_98f9729d-3831-4287-9015-4aebf69da07a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e21657ce-a40d-4dac-a66f-bed8f4d0c395" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_207fa132-b53b-4b7a-b7d2-1e8c019614ec"/>
+  <w:style w:type="table" w:styleId="TableGrid_923026e5-604c-42a2-acd7-2a1418482f58" w:customStyle="1">
+    <w:name w:val="Table Grid_923026e5-604c-42a2-acd7-2a1418482f58"/>
+    <w:basedOn w:val="NormalTable_98f9729d-3831-4287-9015-4aebf69da07a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8fee807a-2882-4c90-b0aa-d55a93e14c7b" w:customStyle="1">
-    <w:name w:val="Normal Table_8fee807a-2882-4c90-b0aa-d55a93e14c7b"/>
+  <w:style w:type="table" w:styleId="NormalTable_9601c22d-9dec-48b8-a5be-7a00a7e5cd8d" w:customStyle="1">
+    <w:name w:val="Normal Table_9601c22d-9dec-48b8-a5be-7a00a7e5cd8d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0a87d0a6-801f-4fb9-94eb-e8e70fd1c057" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8fee807a-2882-4c90-b0aa-d55a93e14c7b"/>
+  <w:style w:type="table" w:styleId="TableGrid_b1fcd9ca-8114-4c00-a9aa-9c34d58c82c9" w:customStyle="1">
+    <w:name w:val="Table Grid_b1fcd9ca-8114-4c00-a9aa-9c34d58c82c9"/>
+    <w:basedOn w:val="NormalTable_9601c22d-9dec-48b8-a5be-7a00a7e5cd8d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_62361869-df87-4675-911b-6ba9173e65a6" w:customStyle="1">
-    <w:name w:val="Normal Table_62361869-df87-4675-911b-6ba9173e65a6"/>
+  <w:style w:type="table" w:styleId="NormalTable_5583976a-c136-4c72-b1b3-0d79de6a6bd8" w:customStyle="1">
+    <w:name w:val="Normal Table_5583976a-c136-4c72-b1b3-0d79de6a6bd8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_378abca9-662b-4f0a-a4e7-a318ddbc3b91" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_62361869-df87-4675-911b-6ba9173e65a6"/>
+  <w:style w:type="table" w:styleId="TableGrid_a65828af-9c37-4476-b17a-1869759f9bcb" w:customStyle="1">
+    <w:name w:val="Table Grid_a65828af-9c37-4476-b17a-1869759f9bcb"/>
+    <w:basedOn w:val="NormalTable_5583976a-c136-4c72-b1b3-0d79de6a6bd8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a069a291-9777-4ca9-930a-8da640033b2a" w:customStyle="1">
-    <w:name w:val="Normal Table_a069a291-9777-4ca9-930a-8da640033b2a"/>
+  <w:style w:type="table" w:styleId="NormalTable_a00ae232-2a71-40c9-804a-0532ce3a044a" w:customStyle="1">
+    <w:name w:val="Normal Table_a00ae232-2a71-40c9-804a-0532ce3a044a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_240fd413-f887-4bff-b08d-e5c152928b1a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a069a291-9777-4ca9-930a-8da640033b2a"/>
+  <w:style w:type="table" w:styleId="TableGrid_7c6eb5e5-2e3c-45d9-be25-fb35a438605c" w:customStyle="1">
+    <w:name w:val="Table Grid_7c6eb5e5-2e3c-45d9-be25-fb35a438605c"/>
+    <w:basedOn w:val="NormalTable_a00ae232-2a71-40c9-804a-0532ce3a044a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f99aee64-36dd-45a2-9a11-50f2c711b31b" w:customStyle="1">
-    <w:name w:val="Normal Table_f99aee64-36dd-45a2-9a11-50f2c711b31b"/>
+  <w:style w:type="table" w:styleId="NormalTable_76c27de0-a4ff-4485-b41f-02aadc4ec4f9" w:customStyle="1">
+    <w:name w:val="Normal Table_76c27de0-a4ff-4485-b41f-02aadc4ec4f9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c9d8b3fd-1139-4fae-984f-0a17f78db8a4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f99aee64-36dd-45a2-9a11-50f2c711b31b"/>
+  <w:style w:type="table" w:styleId="TableGrid_5b181bd6-8dbf-4164-a326-5c02a7973afc" w:customStyle="1">
+    <w:name w:val="Table Grid_5b181bd6-8dbf-4164-a326-5c02a7973afc"/>
+    <w:basedOn w:val="NormalTable_76c27de0-a4ff-4485-b41f-02aadc4ec4f9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98a48f80-b1b2-4a1a-84d4-a8af839aa4e4" w:customStyle="1">
-    <w:name w:val="Normal Table_98a48f80-b1b2-4a1a-84d4-a8af839aa4e4"/>
+  <w:style w:type="table" w:styleId="NormalTable_fa011894-0b1b-471b-a847-0c13b64f25ed" w:customStyle="1">
+    <w:name w:val="Normal Table_fa011894-0b1b-471b-a847-0c13b64f25ed"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9bbb818b-4901-4349-bcc3-9e57d53b1d9b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98a48f80-b1b2-4a1a-84d4-a8af839aa4e4"/>
+  <w:style w:type="table" w:styleId="TableGrid_3ba67112-e2e1-4253-af7c-857e0ae5fece" w:customStyle="1">
+    <w:name w:val="Table Grid_3ba67112-e2e1-4253-af7c-857e0ae5fece"/>
+    <w:basedOn w:val="NormalTable_fa011894-0b1b-471b-a847-0c13b64f25ed"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cdb0868c-fb0d-4597-b6a1-12ac8409bbab" w:customStyle="1">
-    <w:name w:val="Normal Table_cdb0868c-fb0d-4597-b6a1-12ac8409bbab"/>
+  <w:style w:type="table" w:styleId="NormalTable_c03abea8-04de-42f4-beef-2599d06e3525" w:customStyle="1">
+    <w:name w:val="Normal Table_c03abea8-04de-42f4-beef-2599d06e3525"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c370fd78-c7e7-4c24-bda8-47a145ae292b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cdb0868c-fb0d-4597-b6a1-12ac8409bbab"/>
+  <w:style w:type="table" w:styleId="TableGrid_0b51dc36-37af-4571-9e33-05e19207e220" w:customStyle="1">
+    <w:name w:val="Table Grid_0b51dc36-37af-4571-9e33-05e19207e220"/>
+    <w:basedOn w:val="NormalTable_c03abea8-04de-42f4-beef-2599d06e3525"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7967fc28-1051-40c6-8c6f-b5a2b8eddb0b" w:customStyle="1">
-    <w:name w:val="Normal Table_7967fc28-1051-40c6-8c6f-b5a2b8eddb0b"/>
+  <w:style w:type="table" w:styleId="NormalTable_ec00aa94-a42a-4658-a0c3-4314e9716399" w:customStyle="1">
+    <w:name w:val="Normal Table_ec00aa94-a42a-4658-a0c3-4314e9716399"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_90b8dd22-b939-464b-bda2-00095e56ebfd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7967fc28-1051-40c6-8c6f-b5a2b8eddb0b"/>
+  <w:style w:type="table" w:styleId="TableGrid_38fcdeb4-0f81-49da-a554-75f64ad1a37d" w:customStyle="1">
+    <w:name w:val="Table Grid_38fcdeb4-0f81-49da-a554-75f64ad1a37d"/>
+    <w:basedOn w:val="NormalTable_ec00aa94-a42a-4658-a0c3-4314e9716399"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_1a1616e7-a68c-4704-83c8-17189d0cd882" w:customStyle="1">
+    <w:name w:val="Normal Table_1a1616e7-a68c-4704-83c8-17189d0cd882"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_84fda6c1-9a8b-434a-84ff-a94de7df8df4" w:customStyle="1">
+    <w:name w:val="Table Grid_84fda6c1-9a8b-434a-84ff-a94de7df8df4"/>
+    <w:basedOn w:val="NormalTable_1a1616e7-a68c-4704-83c8-17189d0cd882"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_04abcb86-c698-458b-9f05-ac9f83c0861f" w:customStyle="1">
+    <w:name w:val="Normal Table_04abcb86-c698-458b-9f05-ac9f83c0861f"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_db7bc383-3129-4fb2-a047-14cb9b8e3a64" w:customStyle="1">
+    <w:name w:val="Table Grid_db7bc383-3129-4fb2-a047-14cb9b8e3a64"/>
+    <w:basedOn w:val="NormalTable_04abcb86-c698-458b-9f05-ac9f83c0861f"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_9da9e154-6250-407b-9cce-fd37d228dee1" w:customStyle="1">
+    <w:name w:val="Normal Table_9da9e154-6250-407b-9cce-fd37d228dee1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_6c76cb63-344d-4dfc-a9c8-4a9b8b00efef" w:customStyle="1">
+    <w:name w:val="Table Grid_6c76cb63-344d-4dfc-a9c8-4a9b8b00efef"/>
+    <w:basedOn w:val="NormalTable_9da9e154-6250-407b-9cce-fd37d228dee1"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_dd0c44ec-caf8-4f48-8870-b71af951233e" w:customStyle="1">
+    <w:name w:val="Normal Table_dd0c44ec-caf8-4f48-8870-b71af951233e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_e6d0762a-47a6-4e3e-bdcd-b5797acd7849" w:customStyle="1">
+    <w:name w:val="Table Grid_e6d0762a-47a6-4e3e-bdcd-b5797acd7849"/>
+    <w:basedOn w:val="NormalTable_dd0c44ec-caf8-4f48-8870-b71af951233e"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" /></Relationships>
+<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" /></Relationships>
+</file>
+
+<file path=word/_rels/header6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/675-3-3.1%20Varslingsplan%20for%20ulykker%20og%20nestenulykker%20(skoler%20i%20driftbyggeplasser).dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>