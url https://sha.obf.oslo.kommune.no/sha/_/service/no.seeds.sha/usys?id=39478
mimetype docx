--- v4 (2026-07-18)
+++ v5 (2026-09-19)
@@ -3,52 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1D29B205">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3316,51 +3317,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(Prosjekter som er benyttet i planleggingsarbei</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">det listes opp med kommentarer.)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6054,51 +6054,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">F.eks</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tilkomster, rigg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">arealer, anleggsveier og infrastruktur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5103"/>
             <w:tcBorders/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:left="228"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6745,104 +6744,105 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="559669FA">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="066C9210">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35B0472E">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
-      <w:pgSz w:w="16838" w:h="11906"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Aptos">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a4dc6a0e-a8f4-4042-ba63-e5a907bd97a1"/>
+      <w:tblStyle w:val="TableGrid_e4c4e499-5ba7-484d-91d5-2ed824a6de75"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7002"/>
       <w:gridCol w:w="7002"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6853,290 +6853,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7002"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 01:00:10 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:47 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7002"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4331531b-bef4-413f-8a91-0e601214a3ff"/>
+      <w:tblStyle w:val="TableGrid_28cc6513-c1ee-49f7-98ef-f8bbbd6664a5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9396"/>
-      <w:gridCol w:w="3371"/>
+      <w:gridCol w:w="8734"/>
+      <w:gridCol w:w="4033"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="9396"/>
+          <w:tcW w:type="dxa" w:w="8734"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 2340. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokumentasjon av tilstrekkelig og forsvarlig byggetid</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="3371"/>
+          <w:tcW w:type="dxa" w:w="4033"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
+            <w:pStyle w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
+      <w:pStyle w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9ece31a5-64a7-43ce-b11e-c7a47939fe23"/>
+      <w:tblStyle w:val="TableGrid_1fd4b7c5-7a00-4ac7-be2d-7a0571695d8d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9103"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7147,51 +7156,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9103"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6f334f92-51c3-47cf-911a-beb5dd49ab41"/>
+            <w:tblStyle w:val="TableGrid_83684364-00c9-498d-aee5-f1531d963b21"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7292,136 +7301,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
+            <w:pStyle w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6f0ab286-d3fc-476d-8167-31b59813834d"/>
+            <w:tblStyle w:val="TableGrid_ec3f0bbd-08c8-42ca-af15-40e1cc7ecc96"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7437,83 +7446,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
+            <w:pStyle w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
+      <w:pStyle w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_7167913f-26ae-4cce-9eb7-f54a2682ff3c"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8734"/>
+      <w:gridCol w:w="4033"/>
+      <w:gridCol w:w="1237"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="8734"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 2340. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokumentasjon av tilstrekkelig og forsvarlig byggetid</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4033"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1237"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_2a134b67-520f-4377-a1f6-4cfa6a6918dd"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9103"/>
+      <w:gridCol w:w="4901"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="9103"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_6761c8c8-a203-4b09-8934-2ceb0fe00b0b"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4901"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_49413fe1-d994-4d53-b607-28898ec2a8a5"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8446,660 +9012,883 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_98b05399-eb25-48fc-b224-5573cd91933a" w:customStyle="1">
-    <w:name w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
+  <w:style w:type="paragraph" w:styleId="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f" w:customStyle="1">
+    <w:name w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
+    <w:basedOn w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bd137fd8-2347-478f-a420-4a22cc568753" w:customStyle="1">
-    <w:name w:val="Normal Table_bd137fd8-2347-478f-a420-4a22cc568753"/>
+  <w:style w:type="table" w:styleId="NormalTable_b04c5a42-7ba9-492e-9889-dbc1c1973348" w:customStyle="1">
+    <w:name w:val="Normal Table_b04c5a42-7ba9-492e-9889-dbc1c1973348"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ed6009de-9b72-4aa7-85ef-4ed4b19b599d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bd137fd8-2347-478f-a420-4a22cc568753"/>
+  <w:style w:type="table" w:styleId="TableGrid_5e10deae-c790-416a-acc1-e101058d83f0" w:customStyle="1">
+    <w:name w:val="Table Grid_5e10deae-c790-416a-acc1-e101058d83f0"/>
+    <w:basedOn w:val="NormalTable_b04c5a42-7ba9-492e-9889-dbc1c1973348"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
+    <w:basedOn w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_7ff6b33f-a1ad-4f2a-a78b-6e992340552f"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cede71fe-f560-488e-a242-f8204e44c374" w:customStyle="1">
-    <w:name w:val="Normal Table_cede71fe-f560-488e-a242-f8204e44c374"/>
+  <w:style w:type="table" w:styleId="NormalTable_b7d08c3a-240d-460f-acf6-cd0df3687132" w:customStyle="1">
+    <w:name w:val="Normal Table_b7d08c3a-240d-460f-acf6-cd0df3687132"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3c7f6e5d-de9d-4825-86b5-777d3312fad9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cede71fe-f560-488e-a242-f8204e44c374"/>
+  <w:style w:type="table" w:styleId="TableGrid_af56dcaf-7c12-40ac-9f11-d8595e33522b" w:customStyle="1">
+    <w:name w:val="Table Grid_af56dcaf-7c12-40ac-9f11-d8595e33522b"/>
+    <w:basedOn w:val="NormalTable_b7d08c3a-240d-460f-acf6-cd0df3687132"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_94525fbb-5d69-4efd-9f62-78cbd2d7f8c3" w:customStyle="1">
-    <w:name w:val="Normal Table_94525fbb-5d69-4efd-9f62-78cbd2d7f8c3"/>
+  <w:style w:type="table" w:styleId="NormalTable_78e9ed66-5050-4892-bc82-1d7f0b3f4a51" w:customStyle="1">
+    <w:name w:val="Normal Table_78e9ed66-5050-4892-bc82-1d7f0b3f4a51"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4a21b92d-f609-49aa-91b1-c689dda6c10a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_94525fbb-5d69-4efd-9f62-78cbd2d7f8c3"/>
+  <w:style w:type="table" w:styleId="TableGrid_1e843571-1616-49a0-aac5-0232306e2501" w:customStyle="1">
+    <w:name w:val="Table Grid_1e843571-1616-49a0-aac5-0232306e2501"/>
+    <w:basedOn w:val="NormalTable_78e9ed66-5050-4892-bc82-1d7f0b3f4a51"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8b0c57c8-b9c3-4abe-800e-3d1555cc4e9a" w:customStyle="1">
-    <w:name w:val="Normal Table_8b0c57c8-b9c3-4abe-800e-3d1555cc4e9a"/>
+  <w:style w:type="table" w:styleId="NormalTable_d9a3d649-a3b7-4c3d-83b9-1d0892b33a76" w:customStyle="1">
+    <w:name w:val="Normal Table_d9a3d649-a3b7-4c3d-83b9-1d0892b33a76"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7a5799ed-e55b-4026-b1a7-a7a5247b6e23" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8b0c57c8-b9c3-4abe-800e-3d1555cc4e9a"/>
+  <w:style w:type="table" w:styleId="TableGrid_5dd0f9d5-f8af-41e1-8559-888c1b6eba22" w:customStyle="1">
+    <w:name w:val="Table Grid_5dd0f9d5-f8af-41e1-8559-888c1b6eba22"/>
+    <w:basedOn w:val="NormalTable_d9a3d649-a3b7-4c3d-83b9-1d0892b33a76"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e09d6863-4b0b-4e17-8e00-49e0ade63b9d" w:customStyle="1">
-    <w:name w:val="Normal Table_e09d6863-4b0b-4e17-8e00-49e0ade63b9d"/>
+  <w:style w:type="table" w:styleId="NormalTable_9df0408a-687a-48c0-be8b-337b40dcc8cf" w:customStyle="1">
+    <w:name w:val="Normal Table_9df0408a-687a-48c0-be8b-337b40dcc8cf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f9ee5373-9b55-4057-ab8b-f9eae8cccfbb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e09d6863-4b0b-4e17-8e00-49e0ade63b9d"/>
+  <w:style w:type="table" w:styleId="TableGrid_19705377-d12e-44ec-973f-bce151390cef" w:customStyle="1">
+    <w:name w:val="Table Grid_19705377-d12e-44ec-973f-bce151390cef"/>
+    <w:basedOn w:val="NormalTable_9df0408a-687a-48c0-be8b-337b40dcc8cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_582820fb-58f3-46aa-9d6a-fb84c6c28e7d" w:customStyle="1">
-    <w:name w:val="Normal Table_582820fb-58f3-46aa-9d6a-fb84c6c28e7d"/>
+  <w:style w:type="table" w:styleId="NormalTable_bd6ae9f2-665c-4998-a22a-50abee3a70e4" w:customStyle="1">
+    <w:name w:val="Normal Table_bd6ae9f2-665c-4998-a22a-50abee3a70e4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a4dc6a0e-a8f4-4042-ba63-e5a907bd97a1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_582820fb-58f3-46aa-9d6a-fb84c6c28e7d"/>
+  <w:style w:type="table" w:styleId="TableGrid_e4c4e499-5ba7-484d-91d5-2ed824a6de75" w:customStyle="1">
+    <w:name w:val="Table Grid_e4c4e499-5ba7-484d-91d5-2ed824a6de75"/>
+    <w:basedOn w:val="NormalTable_bd6ae9f2-665c-4998-a22a-50abee3a70e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d190daf0-b413-4836-957f-5335e58811ab" w:customStyle="1">
-    <w:name w:val="Normal Table_d190daf0-b413-4836-957f-5335e58811ab"/>
+  <w:style w:type="table" w:styleId="NormalTable_0d28d217-7fcd-4dc3-b2da-92b0530f97ee" w:customStyle="1">
+    <w:name w:val="Normal Table_0d28d217-7fcd-4dc3-b2da-92b0530f97ee"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4331531b-bef4-413f-8a91-0e601214a3ff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d190daf0-b413-4836-957f-5335e58811ab"/>
+  <w:style w:type="table" w:styleId="TableGrid_7167913f-26ae-4cce-9eb7-f54a2682ff3c" w:customStyle="1">
+    <w:name w:val="Table Grid_7167913f-26ae-4cce-9eb7-f54a2682ff3c"/>
+    <w:basedOn w:val="NormalTable_0d28d217-7fcd-4dc3-b2da-92b0530f97ee"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0759a47-f895-4206-bf36-8472837537e4" w:customStyle="1">
-    <w:name w:val="Normal Table_e0759a47-f895-4206-bf36-8472837537e4"/>
+  <w:style w:type="table" w:styleId="NormalTable_1ccd7207-932d-4519-8150-68e51892b534" w:customStyle="1">
+    <w:name w:val="Normal Table_1ccd7207-932d-4519-8150-68e51892b534"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6f334f92-51c3-47cf-911a-beb5dd49ab41" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0759a47-f895-4206-bf36-8472837537e4"/>
+  <w:style w:type="table" w:styleId="TableGrid_6761c8c8-a203-4b09-8934-2ceb0fe00b0b" w:customStyle="1">
+    <w:name w:val="Table Grid_6761c8c8-a203-4b09-8934-2ceb0fe00b0b"/>
+    <w:basedOn w:val="NormalTable_1ccd7207-932d-4519-8150-68e51892b534"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ceb2a3af-4d56-4074-acaf-4d225fac40d3" w:customStyle="1">
-    <w:name w:val="Normal Table_ceb2a3af-4d56-4074-acaf-4d225fac40d3"/>
+  <w:style w:type="table" w:styleId="NormalTable_436ac7d9-3125-4595-adfd-4e4c400019cf" w:customStyle="1">
+    <w:name w:val="Normal Table_436ac7d9-3125-4595-adfd-4e4c400019cf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6f0ab286-d3fc-476d-8167-31b59813834d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ceb2a3af-4d56-4074-acaf-4d225fac40d3"/>
+  <w:style w:type="table" w:styleId="TableGrid_49413fe1-d994-4d53-b607-28898ec2a8a5" w:customStyle="1">
+    <w:name w:val="Table Grid_49413fe1-d994-4d53-b607-28898ec2a8a5"/>
+    <w:basedOn w:val="NormalTable_436ac7d9-3125-4595-adfd-4e4c400019cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_773874b6-e055-4dac-a3b6-83391a638b42" w:customStyle="1">
-    <w:name w:val="Normal Table_773874b6-e055-4dac-a3b6-83391a638b42"/>
+  <w:style w:type="table" w:styleId="NormalTable_393e91ae-d90c-4162-8fd4-805673c562d2" w:customStyle="1">
+    <w:name w:val="Normal Table_393e91ae-d90c-4162-8fd4-805673c562d2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9ece31a5-64a7-43ce-b11e-c7a47939fe23" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_773874b6-e055-4dac-a3b6-83391a638b42"/>
+  <w:style w:type="table" w:styleId="TableGrid_2a134b67-520f-4377-a1f6-4cfa6a6918dd" w:customStyle="1">
+    <w:name w:val="Table Grid_2a134b67-520f-4377-a1f6-4cfa6a6918dd"/>
+    <w:basedOn w:val="NormalTable_393e91ae-d90c-4162-8fd4-805673c562d2"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_eec5d0df-62cc-4478-b8db-cff906f6a032" w:customStyle="1">
+    <w:name w:val="Normal Table_eec5d0df-62cc-4478-b8db-cff906f6a032"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_28cc6513-c1ee-49f7-98ef-f8bbbd6664a5" w:customStyle="1">
+    <w:name w:val="Table Grid_28cc6513-c1ee-49f7-98ef-f8bbbd6664a5"/>
+    <w:basedOn w:val="NormalTable_eec5d0df-62cc-4478-b8db-cff906f6a032"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_fa435ccd-4304-42f1-b2a4-abe4b71c01b4" w:customStyle="1">
+    <w:name w:val="Normal Table_fa435ccd-4304-42f1-b2a4-abe4b71c01b4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_83684364-00c9-498d-aee5-f1531d963b21" w:customStyle="1">
+    <w:name w:val="Table Grid_83684364-00c9-498d-aee5-f1531d963b21"/>
+    <w:basedOn w:val="NormalTable_fa435ccd-4304-42f1-b2a4-abe4b71c01b4"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_20610741-23ff-4c3a-91e0-4fe7a3f0cd3a" w:customStyle="1">
+    <w:name w:val="Normal Table_20610741-23ff-4c3a-91e0-4fe7a3f0cd3a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_ec3f0bbd-08c8-42ca-af15-40e1cc7ecc96" w:customStyle="1">
+    <w:name w:val="Table Grid_ec3f0bbd-08c8-42ca-af15-40e1cc7ecc96"/>
+    <w:basedOn w:val="NormalTable_20610741-23ff-4c3a-91e0-4fe7a3f0cd3a"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_1c7d5b3f-b4dd-4f03-86ba-ec4892268c7b" w:customStyle="1">
+    <w:name w:val="Normal Table_1c7d5b3f-b4dd-4f03-86ba-ec4892268c7b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_1fd4b7c5-7a00-4ac7-be2d-7a0571695d8d" w:customStyle="1">
+    <w:name w:val="Table Grid_1fd4b7c5-7a00-4ac7-be2d-7a0571695d8d"/>
+    <w:basedOn w:val="NormalTable_1c7d5b3f-b4dd-4f03-86ba-ec4892268c7b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9382,52 +10171,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5b630276-0c52-4089-af91-d2ab2b117ff4" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3bfcbd39-c008-4230-a579-9739f1d913db">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100738B666B71CE564FA5070EC1CB15A64B" ma:contentTypeVersion="15" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="2ab10d1c5c329bcb318d11a7661d3132">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3bfcbd39-c008-4230-a579-9739f1d913db" xmlns:ns3="5b630276-0c52-4089-af91-d2ab2b117ff4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="16a5353791d9f4b63f2b6f7724e8d9a9" ns2:_="" ns3:_="">
     <xsd:import namespace="3bfcbd39-c008-4230-a579-9739f1d913db"/>
     <xsd:import namespace="5b630276-0c52-4089-af91-d2ab2b117ff4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>