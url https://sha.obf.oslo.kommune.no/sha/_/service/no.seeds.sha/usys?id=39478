--- v2 (2026-03-21)
+++ v3 (2026-05-05)
@@ -6798,51 +6798,51 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c3a8c9e4-5e0c-480c-b2a2-6de68069aa9c"/>
+      <w:tblStyle w:val="TableGrid_5c325f30-ae79-413b-9184-e7b8af96e31f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7002"/>
       <w:gridCol w:w="7002"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6853,51 +6853,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7002"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:49:41 </w:t>
+            <w:t xml:space="preserve">05.05.2026 18:22:48 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7002"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -6925,51 +6925,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8e70b6ef-8c1c-4dd4-b11a-254b80eb3a7d"/>
+      <w:tblStyle w:val="TableGrid_0ef08af1-df29-4a6d-b176-37ea2e4b9b63"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9396"/>
       <w:gridCol w:w="3371"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -7027,51 +7027,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_653f6a00-48be-4edc-81e2-0349d99dcd3d"/>
+            <w:pStyle w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -7084,59 +7084,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_653f6a00-48be-4edc-81e2-0349d99dcd3d"/>
+      <w:pStyle w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_91991c9e-1f57-4595-9b61-26f12bed8298"/>
+      <w:tblStyle w:val="TableGrid_05117467-475b-4699-b3b8-567ed42a4fff"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9103"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7147,51 +7147,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9103"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f022fdfe-cb8e-432f-aa3f-6dae4b2228a9"/>
+            <w:tblStyle w:val="TableGrid_568b424b-ae8f-4169-b6b1-70b97c953b70"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7292,72 +7292,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_653f6a00-48be-4edc-81e2-0349d99dcd3d"/>
+            <w:pStyle w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ef45b9e3-25bf-407d-a519-7c697ea30aca"/>
+            <w:tblStyle w:val="TableGrid_beac33b8-1da4-499a-97ff-0979e7b1f4e8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7458,62 +7458,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_653f6a00-48be-4edc-81e2-0349d99dcd3d"/>
+            <w:pStyle w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_653f6a00-48be-4edc-81e2-0349d99dcd3d"/>
+      <w:pStyle w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8446,629 +8446,629 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_653f6a00-48be-4edc-81e2-0349d99dcd3d" w:customStyle="1">
-    <w:name w:val="Normal_653f6a00-48be-4edc-81e2-0349d99dcd3d"/>
+  <w:style w:type="paragraph" w:styleId="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995" w:customStyle="1">
+    <w:name w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_653f6a00-48be-4edc-81e2-0349d99dcd3d"/>
+    <w:basedOn w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_37d3ceef-4802-4454-bc60-ea4adf8618d4" w:customStyle="1">
-    <w:name w:val="Normal Table_37d3ceef-4802-4454-bc60-ea4adf8618d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_aa0ea641-6f45-431d-9358-c1f7382b186a" w:customStyle="1">
+    <w:name w:val="Normal Table_aa0ea641-6f45-431d-9358-c1f7382b186a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4e0e55b4-f36d-4939-bb2a-b03e0b37f6f6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_37d3ceef-4802-4454-bc60-ea4adf8618d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_e9161530-e860-410d-8659-4d5a2b9488b5" w:customStyle="1">
+    <w:name w:val="Table Grid_e9161530-e860-410d-8659-4d5a2b9488b5"/>
+    <w:basedOn w:val="NormalTable_aa0ea641-6f45-431d-9358-c1f7382b186a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_653f6a00-48be-4edc-81e2-0349d99dcd3d"/>
+    <w:basedOn w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_653f6a00-48be-4edc-81e2-0349d99dcd3d"/>
+    <w:basedOn w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_34346671-182f-45f8-872c-904121e9f27d" w:customStyle="1">
-    <w:name w:val="Normal Table_34346671-182f-45f8-872c-904121e9f27d"/>
+  <w:style w:type="table" w:styleId="NormalTable_ac277622-4577-4282-9953-b14bb0fe8857" w:customStyle="1">
+    <w:name w:val="Normal Table_ac277622-4577-4282-9953-b14bb0fe8857"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2a083fe5-7298-4dd1-a2d3-975dbf026736" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_34346671-182f-45f8-872c-904121e9f27d"/>
+  <w:style w:type="table" w:styleId="TableGrid_843db925-437a-4552-bfbe-e8a915f5904d" w:customStyle="1">
+    <w:name w:val="Table Grid_843db925-437a-4552-bfbe-e8a915f5904d"/>
+    <w:basedOn w:val="NormalTable_ac277622-4577-4282-9953-b14bb0fe8857"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f3ed52e3-e865-4978-8a22-990f5c1e8094" w:customStyle="1">
-    <w:name w:val="Normal Table_f3ed52e3-e865-4978-8a22-990f5c1e8094"/>
+  <w:style w:type="table" w:styleId="NormalTable_449dc928-a4bb-4492-a686-0ae198480f97" w:customStyle="1">
+    <w:name w:val="Normal Table_449dc928-a4bb-4492-a686-0ae198480f97"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1f5293c0-8d48-4e91-b1bc-a1aa54035b81" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f3ed52e3-e865-4978-8a22-990f5c1e8094"/>
+  <w:style w:type="table" w:styleId="TableGrid_c577ccd5-ef6f-44f6-971b-6746cf0f1de0" w:customStyle="1">
+    <w:name w:val="Table Grid_c577ccd5-ef6f-44f6-971b-6746cf0f1de0"/>
+    <w:basedOn w:val="NormalTable_449dc928-a4bb-4492-a686-0ae198480f97"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7b2e4853-ddf0-4b7a-8913-94138ac0582f" w:customStyle="1">
-    <w:name w:val="Normal Table_7b2e4853-ddf0-4b7a-8913-94138ac0582f"/>
+  <w:style w:type="table" w:styleId="NormalTable_5ef0b307-c15b-4ff3-88dc-2613da02dd35" w:customStyle="1">
+    <w:name w:val="Normal Table_5ef0b307-c15b-4ff3-88dc-2613da02dd35"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_85ab9c51-b262-425a-8882-508403f92f32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7b2e4853-ddf0-4b7a-8913-94138ac0582f"/>
+  <w:style w:type="table" w:styleId="TableGrid_780176a3-e67d-41dd-8f1c-3bd016e78fcf" w:customStyle="1">
+    <w:name w:val="Table Grid_780176a3-e67d-41dd-8f1c-3bd016e78fcf"/>
+    <w:basedOn w:val="NormalTable_5ef0b307-c15b-4ff3-88dc-2613da02dd35"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_88ac9911-b5ab-4695-87c9-8df07462488c" w:customStyle="1">
-    <w:name w:val="Normal Table_88ac9911-b5ab-4695-87c9-8df07462488c"/>
+  <w:style w:type="table" w:styleId="NormalTable_01a636a6-c04e-401d-a907-c41ca623a70e" w:customStyle="1">
+    <w:name w:val="Normal Table_01a636a6-c04e-401d-a907-c41ca623a70e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_09fe91c1-ca95-4433-ab04-a8f7b308887f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_88ac9911-b5ab-4695-87c9-8df07462488c"/>
+  <w:style w:type="table" w:styleId="TableGrid_a6ba9724-dd43-4b8e-b7fb-b10008b352c2" w:customStyle="1">
+    <w:name w:val="Table Grid_a6ba9724-dd43-4b8e-b7fb-b10008b352c2"/>
+    <w:basedOn w:val="NormalTable_01a636a6-c04e-401d-a907-c41ca623a70e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d23256fb-b678-480e-a2d5-a11047039ce6" w:customStyle="1">
-    <w:name w:val="Normal Table_d23256fb-b678-480e-a2d5-a11047039ce6"/>
+  <w:style w:type="table" w:styleId="NormalTable_3a0fbbfa-fcf2-424e-916d-57c467ff14e9" w:customStyle="1">
+    <w:name w:val="Normal Table_3a0fbbfa-fcf2-424e-916d-57c467ff14e9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c3a8c9e4-5e0c-480c-b2a2-6de68069aa9c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d23256fb-b678-480e-a2d5-a11047039ce6"/>
+  <w:style w:type="table" w:styleId="TableGrid_5c325f30-ae79-413b-9184-e7b8af96e31f" w:customStyle="1">
+    <w:name w:val="Table Grid_5c325f30-ae79-413b-9184-e7b8af96e31f"/>
+    <w:basedOn w:val="NormalTable_3a0fbbfa-fcf2-424e-916d-57c467ff14e9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fca58cc4-c24a-449c-b028-17b11e6d8e51" w:customStyle="1">
-    <w:name w:val="Normal Table_fca58cc4-c24a-449c-b028-17b11e6d8e51"/>
+  <w:style w:type="table" w:styleId="NormalTable_22ff5f45-e00b-4121-bc78-0b6b1e061cd6" w:customStyle="1">
+    <w:name w:val="Normal Table_22ff5f45-e00b-4121-bc78-0b6b1e061cd6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8e70b6ef-8c1c-4dd4-b11a-254b80eb3a7d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fca58cc4-c24a-449c-b028-17b11e6d8e51"/>
+  <w:style w:type="table" w:styleId="TableGrid_0ef08af1-df29-4a6d-b176-37ea2e4b9b63" w:customStyle="1">
+    <w:name w:val="Table Grid_0ef08af1-df29-4a6d-b176-37ea2e4b9b63"/>
+    <w:basedOn w:val="NormalTable_22ff5f45-e00b-4121-bc78-0b6b1e061cd6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a74cb0bd-a4a8-44df-948d-c37f4473e46b" w:customStyle="1">
-    <w:name w:val="Normal Table_a74cb0bd-a4a8-44df-948d-c37f4473e46b"/>
+  <w:style w:type="table" w:styleId="NormalTable_b7fc9af0-f25c-46fb-b073-e84531f27773" w:customStyle="1">
+    <w:name w:val="Normal Table_b7fc9af0-f25c-46fb-b073-e84531f27773"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f022fdfe-cb8e-432f-aa3f-6dae4b2228a9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a74cb0bd-a4a8-44df-948d-c37f4473e46b"/>
+  <w:style w:type="table" w:styleId="TableGrid_568b424b-ae8f-4169-b6b1-70b97c953b70" w:customStyle="1">
+    <w:name w:val="Table Grid_568b424b-ae8f-4169-b6b1-70b97c953b70"/>
+    <w:basedOn w:val="NormalTable_b7fc9af0-f25c-46fb-b073-e84531f27773"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f3cf87df-34a1-4846-8d7e-429bb4d421b0" w:customStyle="1">
-    <w:name w:val="Normal Table_f3cf87df-34a1-4846-8d7e-429bb4d421b0"/>
+  <w:style w:type="table" w:styleId="NormalTable_b812bdb7-79f6-494a-833e-3078a30c67d8" w:customStyle="1">
+    <w:name w:val="Normal Table_b812bdb7-79f6-494a-833e-3078a30c67d8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ef45b9e3-25bf-407d-a519-7c697ea30aca" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f3cf87df-34a1-4846-8d7e-429bb4d421b0"/>
+  <w:style w:type="table" w:styleId="TableGrid_beac33b8-1da4-499a-97ff-0979e7b1f4e8" w:customStyle="1">
+    <w:name w:val="Table Grid_beac33b8-1da4-499a-97ff-0979e7b1f4e8"/>
+    <w:basedOn w:val="NormalTable_b812bdb7-79f6-494a-833e-3078a30c67d8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e1c2453f-bf09-40fe-9123-97cd2b44dfc1" w:customStyle="1">
-    <w:name w:val="Normal Table_e1c2453f-bf09-40fe-9123-97cd2b44dfc1"/>
+  <w:style w:type="table" w:styleId="NormalTable_fe456bf3-e74b-4734-b274-5830baea34e0" w:customStyle="1">
+    <w:name w:val="Normal Table_fe456bf3-e74b-4734-b274-5830baea34e0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_91991c9e-1f57-4595-9b61-26f12bed8298" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e1c2453f-bf09-40fe-9123-97cd2b44dfc1"/>
+  <w:style w:type="table" w:styleId="TableGrid_05117467-475b-4699-b3b8-567ed42a4fff" w:customStyle="1">
+    <w:name w:val="Table Grid_05117467-475b-4699-b3b8-567ed42a4fff"/>
+    <w:basedOn w:val="NormalTable_fe456bf3-e74b-4734-b274-5830baea34e0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>