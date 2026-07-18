--- v3 (2026-05-05)
+++ v4 (2026-07-18)
@@ -6798,51 +6798,51 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5c325f30-ae79-413b-9184-e7b8af96e31f"/>
+      <w:tblStyle w:val="TableGrid_a4dc6a0e-a8f4-4042-ba63-e5a907bd97a1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7002"/>
       <w:gridCol w:w="7002"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6853,51 +6853,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7002"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 18:22:48 </w:t>
+            <w:t xml:space="preserve">18.07.2026 01:00:10 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7002"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -6925,51 +6925,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0ef08af1-df29-4a6d-b176-37ea2e4b9b63"/>
+      <w:tblStyle w:val="TableGrid_4331531b-bef4-413f-8a91-0e601214a3ff"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9396"/>
       <w:gridCol w:w="3371"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -7027,51 +7027,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
+            <w:pStyle w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -7084,59 +7084,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
+      <w:pStyle w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_05117467-475b-4699-b3b8-567ed42a4fff"/>
+      <w:tblStyle w:val="TableGrid_9ece31a5-64a7-43ce-b11e-c7a47939fe23"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9103"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7147,51 +7147,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9103"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_568b424b-ae8f-4169-b6b1-70b97c953b70"/>
+            <w:tblStyle w:val="TableGrid_6f334f92-51c3-47cf-911a-beb5dd49ab41"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7292,72 +7292,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
+            <w:pStyle w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_beac33b8-1da4-499a-97ff-0979e7b1f4e8"/>
+            <w:tblStyle w:val="TableGrid_6f0ab286-d3fc-476d-8167-31b59813834d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7458,62 +7458,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
+            <w:pStyle w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
+      <w:pStyle w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -8446,629 +8446,629 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995" w:customStyle="1">
-    <w:name w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
+  <w:style w:type="paragraph" w:styleId="Normal_98b05399-eb25-48fc-b224-5573cd91933a" w:customStyle="1">
+    <w:name w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
+    <w:basedOn w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_aa0ea641-6f45-431d-9358-c1f7382b186a" w:customStyle="1">
-    <w:name w:val="Normal Table_aa0ea641-6f45-431d-9358-c1f7382b186a"/>
+  <w:style w:type="table" w:styleId="NormalTable_bd137fd8-2347-478f-a420-4a22cc568753" w:customStyle="1">
+    <w:name w:val="Normal Table_bd137fd8-2347-478f-a420-4a22cc568753"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e9161530-e860-410d-8659-4d5a2b9488b5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_aa0ea641-6f45-431d-9358-c1f7382b186a"/>
+  <w:style w:type="table" w:styleId="TableGrid_ed6009de-9b72-4aa7-85ef-4ed4b19b599d" w:customStyle="1">
+    <w:name w:val="Table Grid_ed6009de-9b72-4aa7-85ef-4ed4b19b599d"/>
+    <w:basedOn w:val="NormalTable_bd137fd8-2347-478f-a420-4a22cc568753"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
+    <w:basedOn w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_3c6a9187-bd42-4acf-975f-e1cef61fb995"/>
+    <w:basedOn w:val="Normal_98b05399-eb25-48fc-b224-5573cd91933a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ac277622-4577-4282-9953-b14bb0fe8857" w:customStyle="1">
-    <w:name w:val="Normal Table_ac277622-4577-4282-9953-b14bb0fe8857"/>
+  <w:style w:type="table" w:styleId="NormalTable_cede71fe-f560-488e-a242-f8204e44c374" w:customStyle="1">
+    <w:name w:val="Normal Table_cede71fe-f560-488e-a242-f8204e44c374"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_843db925-437a-4552-bfbe-e8a915f5904d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ac277622-4577-4282-9953-b14bb0fe8857"/>
+  <w:style w:type="table" w:styleId="TableGrid_3c7f6e5d-de9d-4825-86b5-777d3312fad9" w:customStyle="1">
+    <w:name w:val="Table Grid_3c7f6e5d-de9d-4825-86b5-777d3312fad9"/>
+    <w:basedOn w:val="NormalTable_cede71fe-f560-488e-a242-f8204e44c374"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_449dc928-a4bb-4492-a686-0ae198480f97" w:customStyle="1">
-    <w:name w:val="Normal Table_449dc928-a4bb-4492-a686-0ae198480f97"/>
+  <w:style w:type="table" w:styleId="NormalTable_94525fbb-5d69-4efd-9f62-78cbd2d7f8c3" w:customStyle="1">
+    <w:name w:val="Normal Table_94525fbb-5d69-4efd-9f62-78cbd2d7f8c3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c577ccd5-ef6f-44f6-971b-6746cf0f1de0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_449dc928-a4bb-4492-a686-0ae198480f97"/>
+  <w:style w:type="table" w:styleId="TableGrid_4a21b92d-f609-49aa-91b1-c689dda6c10a" w:customStyle="1">
+    <w:name w:val="Table Grid_4a21b92d-f609-49aa-91b1-c689dda6c10a"/>
+    <w:basedOn w:val="NormalTable_94525fbb-5d69-4efd-9f62-78cbd2d7f8c3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5ef0b307-c15b-4ff3-88dc-2613da02dd35" w:customStyle="1">
-    <w:name w:val="Normal Table_5ef0b307-c15b-4ff3-88dc-2613da02dd35"/>
+  <w:style w:type="table" w:styleId="NormalTable_8b0c57c8-b9c3-4abe-800e-3d1555cc4e9a" w:customStyle="1">
+    <w:name w:val="Normal Table_8b0c57c8-b9c3-4abe-800e-3d1555cc4e9a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_780176a3-e67d-41dd-8f1c-3bd016e78fcf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5ef0b307-c15b-4ff3-88dc-2613da02dd35"/>
+  <w:style w:type="table" w:styleId="TableGrid_7a5799ed-e55b-4026-b1a7-a7a5247b6e23" w:customStyle="1">
+    <w:name w:val="Table Grid_7a5799ed-e55b-4026-b1a7-a7a5247b6e23"/>
+    <w:basedOn w:val="NormalTable_8b0c57c8-b9c3-4abe-800e-3d1555cc4e9a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_01a636a6-c04e-401d-a907-c41ca623a70e" w:customStyle="1">
-    <w:name w:val="Normal Table_01a636a6-c04e-401d-a907-c41ca623a70e"/>
+  <w:style w:type="table" w:styleId="NormalTable_e09d6863-4b0b-4e17-8e00-49e0ade63b9d" w:customStyle="1">
+    <w:name w:val="Normal Table_e09d6863-4b0b-4e17-8e00-49e0ade63b9d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a6ba9724-dd43-4b8e-b7fb-b10008b352c2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_01a636a6-c04e-401d-a907-c41ca623a70e"/>
+  <w:style w:type="table" w:styleId="TableGrid_f9ee5373-9b55-4057-ab8b-f9eae8cccfbb" w:customStyle="1">
+    <w:name w:val="Table Grid_f9ee5373-9b55-4057-ab8b-f9eae8cccfbb"/>
+    <w:basedOn w:val="NormalTable_e09d6863-4b0b-4e17-8e00-49e0ade63b9d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3a0fbbfa-fcf2-424e-916d-57c467ff14e9" w:customStyle="1">
-    <w:name w:val="Normal Table_3a0fbbfa-fcf2-424e-916d-57c467ff14e9"/>
+  <w:style w:type="table" w:styleId="NormalTable_582820fb-58f3-46aa-9d6a-fb84c6c28e7d" w:customStyle="1">
+    <w:name w:val="Normal Table_582820fb-58f3-46aa-9d6a-fb84c6c28e7d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5c325f30-ae79-413b-9184-e7b8af96e31f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3a0fbbfa-fcf2-424e-916d-57c467ff14e9"/>
+  <w:style w:type="table" w:styleId="TableGrid_a4dc6a0e-a8f4-4042-ba63-e5a907bd97a1" w:customStyle="1">
+    <w:name w:val="Table Grid_a4dc6a0e-a8f4-4042-ba63-e5a907bd97a1"/>
+    <w:basedOn w:val="NormalTable_582820fb-58f3-46aa-9d6a-fb84c6c28e7d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_22ff5f45-e00b-4121-bc78-0b6b1e061cd6" w:customStyle="1">
-    <w:name w:val="Normal Table_22ff5f45-e00b-4121-bc78-0b6b1e061cd6"/>
+  <w:style w:type="table" w:styleId="NormalTable_d190daf0-b413-4836-957f-5335e58811ab" w:customStyle="1">
+    <w:name w:val="Normal Table_d190daf0-b413-4836-957f-5335e58811ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0ef08af1-df29-4a6d-b176-37ea2e4b9b63" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_22ff5f45-e00b-4121-bc78-0b6b1e061cd6"/>
+  <w:style w:type="table" w:styleId="TableGrid_4331531b-bef4-413f-8a91-0e601214a3ff" w:customStyle="1">
+    <w:name w:val="Table Grid_4331531b-bef4-413f-8a91-0e601214a3ff"/>
+    <w:basedOn w:val="NormalTable_d190daf0-b413-4836-957f-5335e58811ab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b7fc9af0-f25c-46fb-b073-e84531f27773" w:customStyle="1">
-    <w:name w:val="Normal Table_b7fc9af0-f25c-46fb-b073-e84531f27773"/>
+  <w:style w:type="table" w:styleId="NormalTable_e0759a47-f895-4206-bf36-8472837537e4" w:customStyle="1">
+    <w:name w:val="Normal Table_e0759a47-f895-4206-bf36-8472837537e4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_568b424b-ae8f-4169-b6b1-70b97c953b70" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b7fc9af0-f25c-46fb-b073-e84531f27773"/>
+  <w:style w:type="table" w:styleId="TableGrid_6f334f92-51c3-47cf-911a-beb5dd49ab41" w:customStyle="1">
+    <w:name w:val="Table Grid_6f334f92-51c3-47cf-911a-beb5dd49ab41"/>
+    <w:basedOn w:val="NormalTable_e0759a47-f895-4206-bf36-8472837537e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b812bdb7-79f6-494a-833e-3078a30c67d8" w:customStyle="1">
-    <w:name w:val="Normal Table_b812bdb7-79f6-494a-833e-3078a30c67d8"/>
+  <w:style w:type="table" w:styleId="NormalTable_ceb2a3af-4d56-4074-acaf-4d225fac40d3" w:customStyle="1">
+    <w:name w:val="Normal Table_ceb2a3af-4d56-4074-acaf-4d225fac40d3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_beac33b8-1da4-499a-97ff-0979e7b1f4e8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b812bdb7-79f6-494a-833e-3078a30c67d8"/>
+  <w:style w:type="table" w:styleId="TableGrid_6f0ab286-d3fc-476d-8167-31b59813834d" w:customStyle="1">
+    <w:name w:val="Table Grid_6f0ab286-d3fc-476d-8167-31b59813834d"/>
+    <w:basedOn w:val="NormalTable_ceb2a3af-4d56-4074-acaf-4d225fac40d3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fe456bf3-e74b-4734-b274-5830baea34e0" w:customStyle="1">
-    <w:name w:val="Normal Table_fe456bf3-e74b-4734-b274-5830baea34e0"/>
+  <w:style w:type="table" w:styleId="NormalTable_773874b6-e055-4dac-a3b6-83391a638b42" w:customStyle="1">
+    <w:name w:val="Normal Table_773874b6-e055-4dac-a3b6-83391a638b42"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_05117467-475b-4699-b3b8-567ed42a4fff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fe456bf3-e74b-4734-b274-5830baea34e0"/>
+  <w:style w:type="table" w:styleId="TableGrid_9ece31a5-64a7-43ce-b11e-c7a47939fe23" w:customStyle="1">
+    <w:name w:val="Table Grid_9ece31a5-64a7-43ce-b11e-c7a47939fe23"/>
+    <w:basedOn w:val="NormalTable_773874b6-e055-4dac-a3b6-83391a638b42"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>