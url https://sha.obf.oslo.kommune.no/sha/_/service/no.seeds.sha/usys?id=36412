--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="042AEED5">
       <w:pPr>
         <w:pStyle w:val="Overskrift4"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E4C5BB8">
       <w:pPr>
         <w:pStyle w:val="Overskrift4"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
           <w:szCs w:val="28"/>
@@ -597,431 +598,441 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA102CF">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24F5B1B1">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="685BA4A1">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="991" w:bottom="1021" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Cambria"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ee5c8394-02b4-401a-9552-3ef7636d188d"/>
+      <w:tblStyle w:val="TableGrid_8ec7592a-3d1c-43d6-8a2f-bb3add021971"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4749"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 02:30:32 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:51:34 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7c75e143-0df3-48ad-a4dd-d3fce2de73fa"/>
+      <w:tblStyle w:val="TableGrid_2f936d23-6f38-449b-b3e1-f3a66f8c8ce9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6372"/>
-      <w:gridCol w:w="2286"/>
+      <w:gridCol w:w="5923"/>
+      <w:gridCol w:w="2735"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6372"/>
+          <w:tcW w:type="dxa" w:w="5923"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_d6f577bb-0b78-4640-8896-ea47bd643e84"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_55dff0f5-17e6-4f48-bf5f-cda8280617cd"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 1708. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_94eddf4d-49f6-45e9-b319-c1c9f2772fc5"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_57be1e9a-7575-42a8-abd8-f40f10b4a297"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Avtale om lån av lagringsplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2286"/>
+          <w:tcW w:type="dxa" w:w="2735"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_94eddf4d-49f6-45e9-b319-c1c9f2772fc5"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_57be1e9a-7575-42a8-abd8-f40f10b4a297"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
+            <w:pStyle w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
+      <w:pStyle w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b9391872-a3aa-4147-a730-cc5718aa60e9"/>
+      <w:tblStyle w:val="TableGrid_f191c3e7-962f-434b-8837-323d49e66088"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6173"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1032,385 +1043,943 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6173"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_48f1053a-c494-4b73-8124-6aa79f60036b"/>
+            <w:tblStyle w:val="TableGrid_98ed8b70-6bb8-4ae1-8803-ac950c82b811"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-prosess EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">21.11.2023 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
+            <w:pStyle w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_634462cd-6a68-4b71-9b79-0745f5d75e55"/>
+            <w:tblStyle w:val="TableGrid_50c3e88a-89a8-4deb-ac5e-c2dee27a2948"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="940"/>
+            <w:gridCol w:w="660"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="940"/>
+                <w:tcW w:type="dxa" w:w="660"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="940"/>
+                <w:tcW w:type="dxa" w:w="660"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Nicolai Bull</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
+            <w:pStyle w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
+      <w:pStyle w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_f2cbd84e-e805-4684-aca7-0b9b459fed87"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5923"/>
+      <w:gridCol w:w="2735"/>
+      <w:gridCol w:w="839"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5923"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_55dff0f5-17e6-4f48-bf5f-cda8280617cd"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 1708. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_57be1e9a-7575-42a8-abd8-f40f10b4a297"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Avtale om lån av lagringsplass</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2735"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_57be1e9a-7575-42a8-abd8-f40f10b4a297"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="839"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_0436a38f-013b-4eaa-a28f-dfad3eaeefd8"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6173"/>
+      <w:gridCol w:w="3324"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6173"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_eebe471e-f9c6-42ff-afb7-063bac432f47"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-prosess EIE og VED</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">21.11.2023 (Magne Ness)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3324"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_c393ca7d-1008-41a2-932f-639a46004cc6"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="660"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="660"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="660"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Nicolai Bull</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="07D9151C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3019,660 +3588,883 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid3c02a033-ada7-424c-9911-567027f729db" w:customStyle="1">
     <w:name w:val="Table Grid_3c02a033-ada7-424c-9911-567027f729db"/>
     <w:basedOn w:val="NormalTable57aba517-695b-4524-9b6b-fb618bb5844d"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31" w:customStyle="1">
-    <w:name w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
+  <w:style w:type="paragraph" w:styleId="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5" w:customStyle="1">
+    <w:name w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1d37ea74-b6fc-499c-8e1b-6b340736af6b"/>
+    <w:basedOn w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_aa8e9541-5a5b-4411-af35-729d929059b4" w:customStyle="1">
-    <w:name w:val="Normal Table_aa8e9541-5a5b-4411-af35-729d929059b4"/>
+  <w:style w:type="table" w:styleId="NormalTable_7882c810-c0ae-4622-bc52-6b42961c7ca8" w:customStyle="1">
+    <w:name w:val="Normal Table_7882c810-c0ae-4622-bc52-6b42961c7ca8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_91d426e6-5f05-47de-b38a-cc019f343587" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_aa8e9541-5a5b-4411-af35-729d929059b4"/>
+  <w:style w:type="table" w:styleId="TableGrid_ffcf62e2-533f-4840-9971-9773592b0c87" w:customStyle="1">
+    <w:name w:val="Table Grid_ffcf62e2-533f-4840-9971-9773592b0c87"/>
+    <w:basedOn w:val="NormalTable_7882c810-c0ae-4622-bc52-6b42961c7ca8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_d6f577bb-0b78-4640-8896-ea47bd643e84" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_55dff0f5-17e6-4f48-bf5f-cda8280617cd" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_55dff0f5-17e6-4f48-bf5f-cda8280617cd"/>
+    <w:basedOn w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_57be1e9a-7575-42a8-abd8-f40f10b4a297" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_57be1e9a-7575-42a8-abd8-f40f10b4a297"/>
+    <w:basedOn w:val="Normal_5647504f-f6fa-4af2-835f-d0bbfaf562d5"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f8973c80-516d-45bb-9588-1c0110af25d8" w:customStyle="1">
-    <w:name w:val="Normal Table_f8973c80-516d-45bb-9588-1c0110af25d8"/>
+  <w:style w:type="table" w:styleId="NormalTable_3cd5e82d-f228-4baa-82b2-aa80a9cb1be9" w:customStyle="1">
+    <w:name w:val="Normal Table_3cd5e82d-f228-4baa-82b2-aa80a9cb1be9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_79301ddb-4f63-46a9-bff3-8b547b89290c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f8973c80-516d-45bb-9588-1c0110af25d8"/>
+  <w:style w:type="table" w:styleId="TableGrid_9da7141c-fee1-46c9-b0a8-00cfc33ccdeb" w:customStyle="1">
+    <w:name w:val="Table Grid_9da7141c-fee1-46c9-b0a8-00cfc33ccdeb"/>
+    <w:basedOn w:val="NormalTable_3cd5e82d-f228-4baa-82b2-aa80a9cb1be9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b3120c24-a225-4157-950f-e68a8e1a35ef" w:customStyle="1">
-    <w:name w:val="Normal Table_b3120c24-a225-4157-950f-e68a8e1a35ef"/>
+  <w:style w:type="table" w:styleId="NormalTable_8a684b40-34fa-4cff-80d4-4576c2e3d7eb" w:customStyle="1">
+    <w:name w:val="Normal Table_8a684b40-34fa-4cff-80d4-4576c2e3d7eb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aa634872-aa5c-42fe-868e-1e3654460004" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b3120c24-a225-4157-950f-e68a8e1a35ef"/>
+  <w:style w:type="table" w:styleId="TableGrid_9f7880b3-56f8-416c-866f-d3a177b9652f" w:customStyle="1">
+    <w:name w:val="Table Grid_9f7880b3-56f8-416c-866f-d3a177b9652f"/>
+    <w:basedOn w:val="NormalTable_8a684b40-34fa-4cff-80d4-4576c2e3d7eb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98ac25b6-0a51-4adb-be64-2ae8fc14b25d" w:customStyle="1">
-    <w:name w:val="Normal Table_98ac25b6-0a51-4adb-be64-2ae8fc14b25d"/>
+  <w:style w:type="table" w:styleId="NormalTable_91b3c057-baa0-46a2-9281-0a1a0068128e" w:customStyle="1">
+    <w:name w:val="Normal Table_91b3c057-baa0-46a2-9281-0a1a0068128e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4a5268a7-b9db-463a-8ae4-a29d281454ac" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98ac25b6-0a51-4adb-be64-2ae8fc14b25d"/>
+  <w:style w:type="table" w:styleId="TableGrid_5b2c0351-589e-4e67-b560-804cd053f869" w:customStyle="1">
+    <w:name w:val="Table Grid_5b2c0351-589e-4e67-b560-804cd053f869"/>
+    <w:basedOn w:val="NormalTable_91b3c057-baa0-46a2-9281-0a1a0068128e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6703cdce-ad40-4768-8407-d208c6f4740e" w:customStyle="1">
-    <w:name w:val="Normal Table_6703cdce-ad40-4768-8407-d208c6f4740e"/>
+  <w:style w:type="table" w:styleId="NormalTable_b7ff98e2-11a8-452f-8293-2f938aa351dc" w:customStyle="1">
+    <w:name w:val="Normal Table_b7ff98e2-11a8-452f-8293-2f938aa351dc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_12c6708c-16a2-4759-abdc-db60844c0577" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6703cdce-ad40-4768-8407-d208c6f4740e"/>
+  <w:style w:type="table" w:styleId="TableGrid_b32a9ccb-374d-4072-b9b4-590291dca2d3" w:customStyle="1">
+    <w:name w:val="Table Grid_b32a9ccb-374d-4072-b9b4-590291dca2d3"/>
+    <w:basedOn w:val="NormalTable_b7ff98e2-11a8-452f-8293-2f938aa351dc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b18285e3-7f54-4f93-a2fc-8ca483bef504" w:customStyle="1">
-    <w:name w:val="Normal Table_b18285e3-7f54-4f93-a2fc-8ca483bef504"/>
+  <w:style w:type="table" w:styleId="NormalTable_a36002fa-8132-4966-b0f9-3afa3fba8841" w:customStyle="1">
+    <w:name w:val="Normal Table_a36002fa-8132-4966-b0f9-3afa3fba8841"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee5c8394-02b4-401a-9552-3ef7636d188d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b18285e3-7f54-4f93-a2fc-8ca483bef504"/>
+  <w:style w:type="table" w:styleId="TableGrid_8ec7592a-3d1c-43d6-8a2f-bb3add021971" w:customStyle="1">
+    <w:name w:val="Table Grid_8ec7592a-3d1c-43d6-8a2f-bb3add021971"/>
+    <w:basedOn w:val="NormalTable_a36002fa-8132-4966-b0f9-3afa3fba8841"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d0097077-77d6-427c-bb6a-725309c88c7e" w:customStyle="1">
-    <w:name w:val="Normal Table_d0097077-77d6-427c-bb6a-725309c88c7e"/>
+  <w:style w:type="table" w:styleId="NormalTable_d110df0e-d8b5-4a76-b59f-c37c97531032" w:customStyle="1">
+    <w:name w:val="Normal Table_d110df0e-d8b5-4a76-b59f-c37c97531032"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7c75e143-0df3-48ad-a4dd-d3fce2de73fa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d0097077-77d6-427c-bb6a-725309c88c7e"/>
+  <w:style w:type="table" w:styleId="TableGrid_f2cbd84e-e805-4684-aca7-0b9b459fed87" w:customStyle="1">
+    <w:name w:val="Table Grid_f2cbd84e-e805-4684-aca7-0b9b459fed87"/>
+    <w:basedOn w:val="NormalTable_d110df0e-d8b5-4a76-b59f-c37c97531032"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dc004030-c10b-4403-8221-1d895abd9598" w:customStyle="1">
-    <w:name w:val="Normal Table_dc004030-c10b-4403-8221-1d895abd9598"/>
+  <w:style w:type="table" w:styleId="NormalTable_a9c58de3-6653-439e-aa74-8f5b5b5d2908" w:customStyle="1">
+    <w:name w:val="Normal Table_a9c58de3-6653-439e-aa74-8f5b5b5d2908"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_48f1053a-c494-4b73-8124-6aa79f60036b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dc004030-c10b-4403-8221-1d895abd9598"/>
+  <w:style w:type="table" w:styleId="TableGrid_eebe471e-f9c6-42ff-afb7-063bac432f47" w:customStyle="1">
+    <w:name w:val="Table Grid_eebe471e-f9c6-42ff-afb7-063bac432f47"/>
+    <w:basedOn w:val="NormalTable_a9c58de3-6653-439e-aa74-8f5b5b5d2908"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e1e1e199-6a0c-4401-9dc5-a0bb2f76f920" w:customStyle="1">
-    <w:name w:val="Normal Table_e1e1e199-6a0c-4401-9dc5-a0bb2f76f920"/>
+  <w:style w:type="table" w:styleId="NormalTable_6bf1e1ec-96cb-413f-8dd0-18b0a71b2fe2" w:customStyle="1">
+    <w:name w:val="Normal Table_6bf1e1ec-96cb-413f-8dd0-18b0a71b2fe2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_634462cd-6a68-4b71-9b79-0745f5d75e55" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e1e1e199-6a0c-4401-9dc5-a0bb2f76f920"/>
+  <w:style w:type="table" w:styleId="TableGrid_c393ca7d-1008-41a2-932f-639a46004cc6" w:customStyle="1">
+    <w:name w:val="Table Grid_c393ca7d-1008-41a2-932f-639a46004cc6"/>
+    <w:basedOn w:val="NormalTable_6bf1e1ec-96cb-413f-8dd0-18b0a71b2fe2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_16ac4cba-029d-4712-a0f1-3cd1acd83754" w:customStyle="1">
-    <w:name w:val="Normal Table_16ac4cba-029d-4712-a0f1-3cd1acd83754"/>
+  <w:style w:type="table" w:styleId="NormalTable_e1a9ed12-a69e-41c7-a3bf-63f65c347a93" w:customStyle="1">
+    <w:name w:val="Normal Table_e1a9ed12-a69e-41c7-a3bf-63f65c347a93"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b9391872-a3aa-4147-a730-cc5718aa60e9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_16ac4cba-029d-4712-a0f1-3cd1acd83754"/>
+  <w:style w:type="table" w:styleId="TableGrid_0436a38f-013b-4eaa-a28f-dfad3eaeefd8" w:customStyle="1">
+    <w:name w:val="Table Grid_0436a38f-013b-4eaa-a28f-dfad3eaeefd8"/>
+    <w:basedOn w:val="NormalTable_e1a9ed12-a69e-41c7-a3bf-63f65c347a93"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_aafe8287-1a29-423e-8b8b-749fbddbe694" w:customStyle="1">
+    <w:name w:val="Normal Table_aafe8287-1a29-423e-8b8b-749fbddbe694"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_2f936d23-6f38-449b-b3e1-f3a66f8c8ce9" w:customStyle="1">
+    <w:name w:val="Table Grid_2f936d23-6f38-449b-b3e1-f3a66f8c8ce9"/>
+    <w:basedOn w:val="NormalTable_aafe8287-1a29-423e-8b8b-749fbddbe694"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_8eb9b96b-5986-4498-b6ab-3af4cfc86162" w:customStyle="1">
+    <w:name w:val="Normal Table_8eb9b96b-5986-4498-b6ab-3af4cfc86162"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_98ed8b70-6bb8-4ae1-8803-ac950c82b811" w:customStyle="1">
+    <w:name w:val="Table Grid_98ed8b70-6bb8-4ae1-8803-ac950c82b811"/>
+    <w:basedOn w:val="NormalTable_8eb9b96b-5986-4498-b6ab-3af4cfc86162"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_9f710e8f-118c-4b0b-a4e5-beae344bb69d" w:customStyle="1">
+    <w:name w:val="Normal Table_9f710e8f-118c-4b0b-a4e5-beae344bb69d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_50c3e88a-89a8-4deb-ac5e-c2dee27a2948" w:customStyle="1">
+    <w:name w:val="Table Grid_50c3e88a-89a8-4deb-ac5e-c2dee27a2948"/>
+    <w:basedOn w:val="NormalTable_9f710e8f-118c-4b0b-a4e5-beae344bb69d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4ed3c2d4-72f9-4e13-8bf5-15c0a05bda60" w:customStyle="1">
+    <w:name w:val="Normal Table_4ed3c2d4-72f9-4e13-8bf5-15c0a05bda60"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_f191c3e7-962f-434b-8837-323d49e66088" w:customStyle="1">
+    <w:name w:val="Table Grid_f191c3e7-962f-434b-8837-323d49e66088"/>
+    <w:basedOn w:val="NormalTable_4ed3c2d4-72f9-4e13-8bf5-15c0a05bda60"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/681-2-2.1%20Avtale%20BH-BHR.dotm" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>