--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -683,117 +683,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a1f1a117-1f45-4a3d-b30f-eff0d44b0000"/>
+      <w:tblStyle w:val="TableGrid_a14c754c-1db5-4196-8a05-885d6cb3d789"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4749"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:49:10 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:37:35 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -810,153 +810,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0f643e1b-3cb2-495c-ac1a-34a9d6678c7c"/>
+      <w:tblStyle w:val="TableGrid_d7a58d9f-72e8-4064-a042-cfdeef4c8be3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6372"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6372"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_0514033f-9e8d-4993-a179-4eecef56c942"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_637d583e-8af5-43d3-8506-0e59f6d79a2d"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 1708. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_09d0594c-71d1-4678-b2f1-73f286596f5e"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_863098c0-b3ce-4f00-a8e2-c63c6997056a"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Avtale om lån av lagringsplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2286"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_09d0594c-71d1-4678-b2f1-73f286596f5e"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_863098c0-b3ce-4f00-a8e2-c63c6997056a"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1347fc97-8223-410e-b6a7-415d42fcb59e"/>
+            <w:pStyle w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -969,59 +969,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1347fc97-8223-410e-b6a7-415d42fcb59e"/>
+      <w:pStyle w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a73bc153-d60f-4425-931b-56b7009c0326"/>
+      <w:tblStyle w:val="TableGrid_e4c4a952-0903-4e61-a527-d7b1e5cfdb2a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6173"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1032,373 +1032,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6173"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2b0b220e-1efb-4589-b799-d16bb02e04d6"/>
+            <w:tblStyle w:val="TableGrid_63d260f4-298b-48fe-8084-28332f5b9f42"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-prosess EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">21.11.2023 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1347fc97-8223-410e-b6a7-415d42fcb59e"/>
+            <w:pStyle w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c8d9dad0-583d-4905-8637-8377a892a00f"/>
+            <w:tblStyle w:val="TableGrid_b7667925-b275-443b-98d3-a3d43ed3293c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="940"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="940"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="940"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Nicolai Bull</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1347fc97-8223-410e-b6a7-415d42fcb59e"/>
+            <w:pStyle w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1347fc97-8223-410e-b6a7-415d42fcb59e"/>
+      <w:pStyle w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="07D9151C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3019,629 +3019,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid3c02a033-ada7-424c-9911-567027f729db" w:customStyle="1">
     <w:name w:val="Table Grid_3c02a033-ada7-424c-9911-567027f729db"/>
     <w:basedOn w:val="NormalTable57aba517-695b-4524-9b6b-fb618bb5844d"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1347fc97-8223-410e-b6a7-415d42fcb59e" w:customStyle="1">
-    <w:name w:val="Normal_1347fc97-8223-410e-b6a7-415d42fcb59e"/>
+  <w:style w:type="paragraph" w:styleId="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d" w:customStyle="1">
+    <w:name w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_8b2fcc65-cabe-4c04-b76d-3da5194e211f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1347fc97-8223-410e-b6a7-415d42fcb59e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+    <w:basedOn w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a3607679-8138-4385-b417-c1dd81f27820" w:customStyle="1">
-    <w:name w:val="Normal Table_a3607679-8138-4385-b417-c1dd81f27820"/>
+  <w:style w:type="table" w:styleId="NormalTable_9c1026f6-002a-4ed3-92d3-3441d50c3371" w:customStyle="1">
+    <w:name w:val="Normal Table_9c1026f6-002a-4ed3-92d3-3441d50c3371"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9a379eff-afbd-486b-8cad-621d89ddc04e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a3607679-8138-4385-b417-c1dd81f27820"/>
+  <w:style w:type="table" w:styleId="TableGrid_91193d07-4a0e-4a75-b3df-ba1a82b6cf84" w:customStyle="1">
+    <w:name w:val="Table Grid_91193d07-4a0e-4a75-b3df-ba1a82b6cf84"/>
+    <w:basedOn w:val="NormalTable_9c1026f6-002a-4ed3-92d3-3441d50c3371"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_0514033f-9e8d-4993-a179-4eecef56c942" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1347fc97-8223-410e-b6a7-415d42fcb59e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_637d583e-8af5-43d3-8506-0e59f6d79a2d" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_637d583e-8af5-43d3-8506-0e59f6d79a2d"/>
+    <w:basedOn w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_09d0594c-71d1-4678-b2f1-73f286596f5e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1347fc97-8223-410e-b6a7-415d42fcb59e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_863098c0-b3ce-4f00-a8e2-c63c6997056a" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_863098c0-b3ce-4f00-a8e2-c63c6997056a"/>
+    <w:basedOn w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8fd097af-7ad1-4424-8c0d-9b354b0c8232" w:customStyle="1">
-    <w:name w:val="Normal Table_8fd097af-7ad1-4424-8c0d-9b354b0c8232"/>
+  <w:style w:type="table" w:styleId="NormalTable_d7b7a594-4576-4fee-80ab-35f6c57d13bb" w:customStyle="1">
+    <w:name w:val="Normal Table_d7b7a594-4576-4fee-80ab-35f6c57d13bb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_beb413ee-b2a9-473b-ad2a-130e82d0fa62" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8fd097af-7ad1-4424-8c0d-9b354b0c8232"/>
+  <w:style w:type="table" w:styleId="TableGrid_2e4ee63e-b4f0-4084-8ea5-fbc47aad89de" w:customStyle="1">
+    <w:name w:val="Table Grid_2e4ee63e-b4f0-4084-8ea5-fbc47aad89de"/>
+    <w:basedOn w:val="NormalTable_d7b7a594-4576-4fee-80ab-35f6c57d13bb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8f11caac-8e44-4bc8-9b8f-05806889e53b" w:customStyle="1">
-    <w:name w:val="Normal Table_8f11caac-8e44-4bc8-9b8f-05806889e53b"/>
+  <w:style w:type="table" w:styleId="NormalTable_7622b001-e61d-4d2a-aa80-e028d0560056" w:customStyle="1">
+    <w:name w:val="Normal Table_7622b001-e61d-4d2a-aa80-e028d0560056"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aabedd8e-5fff-4a6d-acb7-ea8672fe013e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8f11caac-8e44-4bc8-9b8f-05806889e53b"/>
+  <w:style w:type="table" w:styleId="TableGrid_849f1e84-0761-431a-a772-3c3771e83701" w:customStyle="1">
+    <w:name w:val="Table Grid_849f1e84-0761-431a-a772-3c3771e83701"/>
+    <w:basedOn w:val="NormalTable_7622b001-e61d-4d2a-aa80-e028d0560056"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7a765c3e-2810-4fff-af73-7d200804ae58" w:customStyle="1">
-    <w:name w:val="Normal Table_7a765c3e-2810-4fff-af73-7d200804ae58"/>
+  <w:style w:type="table" w:styleId="NormalTable_68e62163-33cb-466b-94cc-1c2993273ba6" w:customStyle="1">
+    <w:name w:val="Normal Table_68e62163-33cb-466b-94cc-1c2993273ba6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_92cb95ab-3b60-4f3e-9565-4215ad75a1ec" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7a765c3e-2810-4fff-af73-7d200804ae58"/>
+  <w:style w:type="table" w:styleId="TableGrid_284c9c36-f329-4eb6-9d92-2af090f37b8c" w:customStyle="1">
+    <w:name w:val="Table Grid_284c9c36-f329-4eb6-9d92-2af090f37b8c"/>
+    <w:basedOn w:val="NormalTable_68e62163-33cb-466b-94cc-1c2993273ba6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f3ebbfe9-e9e3-48b1-8665-9ffbdcf88623" w:customStyle="1">
-    <w:name w:val="Normal Table_f3ebbfe9-e9e3-48b1-8665-9ffbdcf88623"/>
+  <w:style w:type="table" w:styleId="NormalTable_33bf737c-6ddc-4a5a-8cfc-2e8ed572dce8" w:customStyle="1">
+    <w:name w:val="Normal Table_33bf737c-6ddc-4a5a-8cfc-2e8ed572dce8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e01a40d3-9bdc-45d0-b4ee-575d863530fc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f3ebbfe9-e9e3-48b1-8665-9ffbdcf88623"/>
+  <w:style w:type="table" w:styleId="TableGrid_61a7a27b-0307-4f17-8161-77cd90b0226e" w:customStyle="1">
+    <w:name w:val="Table Grid_61a7a27b-0307-4f17-8161-77cd90b0226e"/>
+    <w:basedOn w:val="NormalTable_33bf737c-6ddc-4a5a-8cfc-2e8ed572dce8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6691db1a-575f-4247-b9ed-619b11140348" w:customStyle="1">
-    <w:name w:val="Normal Table_6691db1a-575f-4247-b9ed-619b11140348"/>
+  <w:style w:type="table" w:styleId="NormalTable_93423c06-dfef-4cdf-92af-1fe90e7a45ad" w:customStyle="1">
+    <w:name w:val="Normal Table_93423c06-dfef-4cdf-92af-1fe90e7a45ad"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a1f1a117-1f45-4a3d-b30f-eff0d44b0000" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6691db1a-575f-4247-b9ed-619b11140348"/>
+  <w:style w:type="table" w:styleId="TableGrid_a14c754c-1db5-4196-8a05-885d6cb3d789" w:customStyle="1">
+    <w:name w:val="Table Grid_a14c754c-1db5-4196-8a05-885d6cb3d789"/>
+    <w:basedOn w:val="NormalTable_93423c06-dfef-4cdf-92af-1fe90e7a45ad"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dfbb6cf8-19ea-4dfa-a71d-b9f924e2965f" w:customStyle="1">
-    <w:name w:val="Normal Table_dfbb6cf8-19ea-4dfa-a71d-b9f924e2965f"/>
+  <w:style w:type="table" w:styleId="NormalTable_8bfa3fe9-c2dd-4115-a898-64ed45e566f0" w:customStyle="1">
+    <w:name w:val="Normal Table_8bfa3fe9-c2dd-4115-a898-64ed45e566f0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0f643e1b-3cb2-495c-ac1a-34a9d6678c7c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dfbb6cf8-19ea-4dfa-a71d-b9f924e2965f"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7a58d9f-72e8-4064-a042-cfdeef4c8be3" w:customStyle="1">
+    <w:name w:val="Table Grid_d7a58d9f-72e8-4064-a042-cfdeef4c8be3"/>
+    <w:basedOn w:val="NormalTable_8bfa3fe9-c2dd-4115-a898-64ed45e566f0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_710d48f9-b73d-46b5-b6dc-ad971a0a1331" w:customStyle="1">
-    <w:name w:val="Normal Table_710d48f9-b73d-46b5-b6dc-ad971a0a1331"/>
+  <w:style w:type="table" w:styleId="NormalTable_e5c7b15d-3bed-481b-9262-d87faf50d9ea" w:customStyle="1">
+    <w:name w:val="Normal Table_e5c7b15d-3bed-481b-9262-d87faf50d9ea"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2b0b220e-1efb-4589-b799-d16bb02e04d6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_710d48f9-b73d-46b5-b6dc-ad971a0a1331"/>
+  <w:style w:type="table" w:styleId="TableGrid_63d260f4-298b-48fe-8084-28332f5b9f42" w:customStyle="1">
+    <w:name w:val="Table Grid_63d260f4-298b-48fe-8084-28332f5b9f42"/>
+    <w:basedOn w:val="NormalTable_e5c7b15d-3bed-481b-9262-d87faf50d9ea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_11a5ab52-8120-45b1-8157-8a0ad7f58b84" w:customStyle="1">
-    <w:name w:val="Normal Table_11a5ab52-8120-45b1-8157-8a0ad7f58b84"/>
+  <w:style w:type="table" w:styleId="NormalTable_da610320-1f85-4cca-98d8-d1a21d14b015" w:customStyle="1">
+    <w:name w:val="Normal Table_da610320-1f85-4cca-98d8-d1a21d14b015"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8d9dad0-583d-4905-8637-8377a892a00f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_11a5ab52-8120-45b1-8157-8a0ad7f58b84"/>
+  <w:style w:type="table" w:styleId="TableGrid_b7667925-b275-443b-98d3-a3d43ed3293c" w:customStyle="1">
+    <w:name w:val="Table Grid_b7667925-b275-443b-98d3-a3d43ed3293c"/>
+    <w:basedOn w:val="NormalTable_da610320-1f85-4cca-98d8-d1a21d14b015"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9028dbf5-dfe4-435e-bece-ff1e0d3bdc58" w:customStyle="1">
-    <w:name w:val="Normal Table_9028dbf5-dfe4-435e-bece-ff1e0d3bdc58"/>
+  <w:style w:type="table" w:styleId="NormalTable_81d271be-0272-434a-a3f9-4d2512242888" w:customStyle="1">
+    <w:name w:val="Normal Table_81d271be-0272-434a-a3f9-4d2512242888"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a73bc153-d60f-4425-931b-56b7009c0326" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9028dbf5-dfe4-435e-bece-ff1e0d3bdc58"/>
+  <w:style w:type="table" w:styleId="TableGrid_e4c4a952-0903-4e61-a527-d7b1e5cfdb2a" w:customStyle="1">
+    <w:name w:val="Table Grid_e4c4a952-0903-4e61-a527-d7b1e5cfdb2a"/>
+    <w:basedOn w:val="NormalTable_81d271be-0272-434a-a3f9-4d2512242888"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>