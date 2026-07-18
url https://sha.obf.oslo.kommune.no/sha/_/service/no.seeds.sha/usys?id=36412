--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -683,117 +683,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a14c754c-1db5-4196-8a05-885d6cb3d789"/>
+      <w:tblStyle w:val="TableGrid_ee5c8394-02b4-401a-9552-3ef7636d188d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4749"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:37:35 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:30:32 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -810,153 +810,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d7a58d9f-72e8-4064-a042-cfdeef4c8be3"/>
+      <w:tblStyle w:val="TableGrid_7c75e143-0df3-48ad-a4dd-d3fce2de73fa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6372"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6372"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_637d583e-8af5-43d3-8506-0e59f6d79a2d"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_d6f577bb-0b78-4640-8896-ea47bd643e84"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 1708. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_863098c0-b3ce-4f00-a8e2-c63c6997056a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_94eddf4d-49f6-45e9-b319-c1c9f2772fc5"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Avtale om lån av lagringsplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2286"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_863098c0-b3ce-4f00-a8e2-c63c6997056a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_94eddf4d-49f6-45e9-b319-c1c9f2772fc5"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
+            <w:pStyle w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -969,59 +969,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
+      <w:pStyle w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e4c4a952-0903-4e61-a527-d7b1e5cfdb2a"/>
+      <w:tblStyle w:val="TableGrid_b9391872-a3aa-4147-a730-cc5718aa60e9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6173"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1032,373 +1032,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6173"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_63d260f4-298b-48fe-8084-28332f5b9f42"/>
+            <w:tblStyle w:val="TableGrid_48f1053a-c494-4b73-8124-6aa79f60036b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-prosess EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">21.11.2023 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
+            <w:pStyle w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b7667925-b275-443b-98d3-a3d43ed3293c"/>
+            <w:tblStyle w:val="TableGrid_634462cd-6a68-4b71-9b79-0745f5d75e55"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="940"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="940"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="940"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Nicolai Bull</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
+            <w:pStyle w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
+      <w:pStyle w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="07D9151C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3019,629 +3019,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid3c02a033-ada7-424c-9911-567027f729db" w:customStyle="1">
     <w:name w:val="Table Grid_3c02a033-ada7-424c-9911-567027f729db"/>
     <w:basedOn w:val="NormalTable57aba517-695b-4524-9b6b-fb618bb5844d"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d" w:customStyle="1">
-    <w:name w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
+  <w:style w:type="paragraph" w:styleId="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31" w:customStyle="1">
+    <w:name w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_a43b35b5-7aef-49d8-a402-14865618dc74" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_742d5a1e-5189-467a-a3a6-5e48da76b407"/>
+    <w:basedOn w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9c1026f6-002a-4ed3-92d3-3441d50c3371" w:customStyle="1">
-    <w:name w:val="Normal Table_9c1026f6-002a-4ed3-92d3-3441d50c3371"/>
+  <w:style w:type="table" w:styleId="NormalTable_aa8e9541-5a5b-4411-af35-729d929059b4" w:customStyle="1">
+    <w:name w:val="Normal Table_aa8e9541-5a5b-4411-af35-729d929059b4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_91193d07-4a0e-4a75-b3df-ba1a82b6cf84" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9c1026f6-002a-4ed3-92d3-3441d50c3371"/>
+  <w:style w:type="table" w:styleId="TableGrid_91d426e6-5f05-47de-b38a-cc019f343587" w:customStyle="1">
+    <w:name w:val="Table Grid_91d426e6-5f05-47de-b38a-cc019f343587"/>
+    <w:basedOn w:val="NormalTable_aa8e9541-5a5b-4411-af35-729d929059b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_637d583e-8af5-43d3-8506-0e59f6d79a2d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_d6f577bb-0b78-4640-8896-ea47bd643e84" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_d6f577bb-0b78-4640-8896-ea47bd643e84"/>
+    <w:basedOn w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_863098c0-b3ce-4f00-a8e2-c63c6997056a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_f4e97f34-4a42-44c8-b652-f2d190ae8b2d"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_94eddf4d-49f6-45e9-b319-c1c9f2772fc5" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_94eddf4d-49f6-45e9-b319-c1c9f2772fc5"/>
+    <w:basedOn w:val="Normal_3612b253-d35f-4cb3-b2f2-2afdad351a31"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d7b7a594-4576-4fee-80ab-35f6c57d13bb" w:customStyle="1">
-    <w:name w:val="Normal Table_d7b7a594-4576-4fee-80ab-35f6c57d13bb"/>
+  <w:style w:type="table" w:styleId="NormalTable_f8973c80-516d-45bb-9588-1c0110af25d8" w:customStyle="1">
+    <w:name w:val="Normal Table_f8973c80-516d-45bb-9588-1c0110af25d8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2e4ee63e-b4f0-4084-8ea5-fbc47aad89de" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d7b7a594-4576-4fee-80ab-35f6c57d13bb"/>
+  <w:style w:type="table" w:styleId="TableGrid_79301ddb-4f63-46a9-bff3-8b547b89290c" w:customStyle="1">
+    <w:name w:val="Table Grid_79301ddb-4f63-46a9-bff3-8b547b89290c"/>
+    <w:basedOn w:val="NormalTable_f8973c80-516d-45bb-9588-1c0110af25d8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7622b001-e61d-4d2a-aa80-e028d0560056" w:customStyle="1">
-    <w:name w:val="Normal Table_7622b001-e61d-4d2a-aa80-e028d0560056"/>
+  <w:style w:type="table" w:styleId="NormalTable_b3120c24-a225-4157-950f-e68a8e1a35ef" w:customStyle="1">
+    <w:name w:val="Normal Table_b3120c24-a225-4157-950f-e68a8e1a35ef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_849f1e84-0761-431a-a772-3c3771e83701" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7622b001-e61d-4d2a-aa80-e028d0560056"/>
+  <w:style w:type="table" w:styleId="TableGrid_aa634872-aa5c-42fe-868e-1e3654460004" w:customStyle="1">
+    <w:name w:val="Table Grid_aa634872-aa5c-42fe-868e-1e3654460004"/>
+    <w:basedOn w:val="NormalTable_b3120c24-a225-4157-950f-e68a8e1a35ef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_68e62163-33cb-466b-94cc-1c2993273ba6" w:customStyle="1">
-    <w:name w:val="Normal Table_68e62163-33cb-466b-94cc-1c2993273ba6"/>
+  <w:style w:type="table" w:styleId="NormalTable_98ac25b6-0a51-4adb-be64-2ae8fc14b25d" w:customStyle="1">
+    <w:name w:val="Normal Table_98ac25b6-0a51-4adb-be64-2ae8fc14b25d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_284c9c36-f329-4eb6-9d92-2af090f37b8c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_68e62163-33cb-466b-94cc-1c2993273ba6"/>
+  <w:style w:type="table" w:styleId="TableGrid_4a5268a7-b9db-463a-8ae4-a29d281454ac" w:customStyle="1">
+    <w:name w:val="Table Grid_4a5268a7-b9db-463a-8ae4-a29d281454ac"/>
+    <w:basedOn w:val="NormalTable_98ac25b6-0a51-4adb-be64-2ae8fc14b25d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_33bf737c-6ddc-4a5a-8cfc-2e8ed572dce8" w:customStyle="1">
-    <w:name w:val="Normal Table_33bf737c-6ddc-4a5a-8cfc-2e8ed572dce8"/>
+  <w:style w:type="table" w:styleId="NormalTable_6703cdce-ad40-4768-8407-d208c6f4740e" w:customStyle="1">
+    <w:name w:val="Normal Table_6703cdce-ad40-4768-8407-d208c6f4740e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_61a7a27b-0307-4f17-8161-77cd90b0226e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_33bf737c-6ddc-4a5a-8cfc-2e8ed572dce8"/>
+  <w:style w:type="table" w:styleId="TableGrid_12c6708c-16a2-4759-abdc-db60844c0577" w:customStyle="1">
+    <w:name w:val="Table Grid_12c6708c-16a2-4759-abdc-db60844c0577"/>
+    <w:basedOn w:val="NormalTable_6703cdce-ad40-4768-8407-d208c6f4740e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_93423c06-dfef-4cdf-92af-1fe90e7a45ad" w:customStyle="1">
-    <w:name w:val="Normal Table_93423c06-dfef-4cdf-92af-1fe90e7a45ad"/>
+  <w:style w:type="table" w:styleId="NormalTable_b18285e3-7f54-4f93-a2fc-8ca483bef504" w:customStyle="1">
+    <w:name w:val="Normal Table_b18285e3-7f54-4f93-a2fc-8ca483bef504"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a14c754c-1db5-4196-8a05-885d6cb3d789" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_93423c06-dfef-4cdf-92af-1fe90e7a45ad"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee5c8394-02b4-401a-9552-3ef7636d188d" w:customStyle="1">
+    <w:name w:val="Table Grid_ee5c8394-02b4-401a-9552-3ef7636d188d"/>
+    <w:basedOn w:val="NormalTable_b18285e3-7f54-4f93-a2fc-8ca483bef504"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8bfa3fe9-c2dd-4115-a898-64ed45e566f0" w:customStyle="1">
-    <w:name w:val="Normal Table_8bfa3fe9-c2dd-4115-a898-64ed45e566f0"/>
+  <w:style w:type="table" w:styleId="NormalTable_d0097077-77d6-427c-bb6a-725309c88c7e" w:customStyle="1">
+    <w:name w:val="Normal Table_d0097077-77d6-427c-bb6a-725309c88c7e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d7a58d9f-72e8-4064-a042-cfdeef4c8be3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8bfa3fe9-c2dd-4115-a898-64ed45e566f0"/>
+  <w:style w:type="table" w:styleId="TableGrid_7c75e143-0df3-48ad-a4dd-d3fce2de73fa" w:customStyle="1">
+    <w:name w:val="Table Grid_7c75e143-0df3-48ad-a4dd-d3fce2de73fa"/>
+    <w:basedOn w:val="NormalTable_d0097077-77d6-427c-bb6a-725309c88c7e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e5c7b15d-3bed-481b-9262-d87faf50d9ea" w:customStyle="1">
-    <w:name w:val="Normal Table_e5c7b15d-3bed-481b-9262-d87faf50d9ea"/>
+  <w:style w:type="table" w:styleId="NormalTable_dc004030-c10b-4403-8221-1d895abd9598" w:customStyle="1">
+    <w:name w:val="Normal Table_dc004030-c10b-4403-8221-1d895abd9598"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_63d260f4-298b-48fe-8084-28332f5b9f42" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e5c7b15d-3bed-481b-9262-d87faf50d9ea"/>
+  <w:style w:type="table" w:styleId="TableGrid_48f1053a-c494-4b73-8124-6aa79f60036b" w:customStyle="1">
+    <w:name w:val="Table Grid_48f1053a-c494-4b73-8124-6aa79f60036b"/>
+    <w:basedOn w:val="NormalTable_dc004030-c10b-4403-8221-1d895abd9598"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_da610320-1f85-4cca-98d8-d1a21d14b015" w:customStyle="1">
-    <w:name w:val="Normal Table_da610320-1f85-4cca-98d8-d1a21d14b015"/>
+  <w:style w:type="table" w:styleId="NormalTable_e1e1e199-6a0c-4401-9dc5-a0bb2f76f920" w:customStyle="1">
+    <w:name w:val="Normal Table_e1e1e199-6a0c-4401-9dc5-a0bb2f76f920"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b7667925-b275-443b-98d3-a3d43ed3293c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_da610320-1f85-4cca-98d8-d1a21d14b015"/>
+  <w:style w:type="table" w:styleId="TableGrid_634462cd-6a68-4b71-9b79-0745f5d75e55" w:customStyle="1">
+    <w:name w:val="Table Grid_634462cd-6a68-4b71-9b79-0745f5d75e55"/>
+    <w:basedOn w:val="NormalTable_e1e1e199-6a0c-4401-9dc5-a0bb2f76f920"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_81d271be-0272-434a-a3f9-4d2512242888" w:customStyle="1">
-    <w:name w:val="Normal Table_81d271be-0272-434a-a3f9-4d2512242888"/>
+  <w:style w:type="table" w:styleId="NormalTable_16ac4cba-029d-4712-a0f1-3cd1acd83754" w:customStyle="1">
+    <w:name w:val="Normal Table_16ac4cba-029d-4712-a0f1-3cd1acd83754"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e4c4a952-0903-4e61-a527-d7b1e5cfdb2a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_81d271be-0272-434a-a3f9-4d2512242888"/>
+  <w:style w:type="table" w:styleId="TableGrid_b9391872-a3aa-4147-a730-cc5718aa60e9" w:customStyle="1">
+    <w:name w:val="Table Grid_b9391872-a3aa-4147-a730-cc5718aa60e9"/>
+    <w:basedOn w:val="NormalTable_16ac4cba-029d-4712-a0f1-3cd1acd83754"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>