--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -1797,117 +1797,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_48522d69-705a-43ed-85a4-432cec2e6ff4"/>
+      <w:tblStyle w:val="TableGrid_73447ebe-441f-4b5d-a668-1cae02cbf6b6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:49:02 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:25:31 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1924,153 +1924,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_03077e69-4243-49d6-91e0-78f00da52af4"/>
+      <w:tblStyle w:val="TableGrid_b26067b3-1411-4825-8fdf-559f32a1d5f3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_18ab55bd-b9bf-45ed-8d84-167d10433621"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ab5c6b0e-b82e-41b0-9d88-3d5982f87797"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e68fb177-3da4-4a8c-bd18-43c49ca73aea"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt eller kontrakt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e68fb177-3da4-4a8c-bd18-43c49ca73aea"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0e5437cf-7f0c-4ef4-83f4-d300a162aa18"/>
+            <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2083,59 +2083,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0e5437cf-7f0c-4ef4-83f4-d300a162aa18"/>
+      <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e032f69d-1c22-4b23-9892-7f303532646e"/>
+      <w:tblStyle w:val="TableGrid_13e7eb99-da68-40f4-bac7-700a1120969e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2146,373 +2146,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9d6026b0-d45b-49f7-a288-d39d820c81ff"/>
+            <w:tblStyle w:val="TableGrid_db306623-4f34-4d60-a758-8391e0820762"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / Virksomhetsstyring+ / Arbeidslivsseriøsitet+ / Oppfølging av arbeidslivsseriøsitet i rammeavtaler (EIE og VED)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.03.2026 (Berit Elise Bye)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0e5437cf-7f0c-4ef4-83f4-d300a162aa18"/>
+            <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a732b1f4-c379-4513-aa82-d805e15a39da"/>
+            <w:tblStyle w:val="TableGrid_37820a53-6f88-4733-8e2c-ab2ab91d5530"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1200"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Berit Elise Bye</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0e5437cf-7f0c-4ef4-83f4-d300a162aa18"/>
+            <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0e5437cf-7f0c-4ef4-83f4-d300a162aa18"/>
+      <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="58C11D7B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4571,629 +4571,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid2f46c0e5-ebdd-4637-a7d7-0e17979d9127" w:customStyle="1">
     <w:name w:val="Table Grid_2f46c0e5-ebdd-4637-a7d7-0e17979d9127"/>
     <w:basedOn w:val="NormalTablea1e03668-97e0-4eb0-8dc3-30d5a5f47009"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_0e5437cf-7f0c-4ef4-83f4-d300a162aa18" w:customStyle="1">
-    <w:name w:val="Normal_0e5437cf-7f0c-4ef4-83f4-d300a162aa18"/>
+  <w:style w:type="paragraph" w:styleId="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb" w:customStyle="1">
+    <w:name w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_f214c86f-1d6f-45ba-b739-289c35aa6687" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_0e5437cf-7f0c-4ef4-83f4-d300a162aa18"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+    <w:basedOn w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_86ca2fe8-1f80-46c9-825c-3523dac86127" w:customStyle="1">
-    <w:name w:val="Normal Table_86ca2fe8-1f80-46c9-825c-3523dac86127"/>
+  <w:style w:type="table" w:styleId="NormalTable_18a7c35b-a3e6-4f95-8f8b-deab808bdb5d" w:customStyle="1">
+    <w:name w:val="Normal Table_18a7c35b-a3e6-4f95-8f8b-deab808bdb5d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0bf2b9d6-32ed-4135-9611-b850648b8c13" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_86ca2fe8-1f80-46c9-825c-3523dac86127"/>
+  <w:style w:type="table" w:styleId="TableGrid_0509c38e-ac64-4bd1-8197-aafaf48453d7" w:customStyle="1">
+    <w:name w:val="Table Grid_0509c38e-ac64-4bd1-8197-aafaf48453d7"/>
+    <w:basedOn w:val="NormalTable_18a7c35b-a3e6-4f95-8f8b-deab808bdb5d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_18ab55bd-b9bf-45ed-8d84-167d10433621" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_0e5437cf-7f0c-4ef4-83f4-d300a162aa18"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_ab5c6b0e-b82e-41b0-9d88-3d5982f87797" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ab5c6b0e-b82e-41b0-9d88-3d5982f87797"/>
+    <w:basedOn w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_e68fb177-3da4-4a8c-bd18-43c49ca73aea" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_0e5437cf-7f0c-4ef4-83f4-d300a162aa18"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277"/>
+    <w:basedOn w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_186950d2-b8a2-4a75-868f-62182939a79b" w:customStyle="1">
-    <w:name w:val="Normal Table_186950d2-b8a2-4a75-868f-62182939a79b"/>
+  <w:style w:type="table" w:styleId="NormalTable_11e7b22c-49c7-4258-83ac-34d8a8418543" w:customStyle="1">
+    <w:name w:val="Normal Table_11e7b22c-49c7-4258-83ac-34d8a8418543"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b0794626-e112-452c-ae7f-87a00f15529a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_186950d2-b8a2-4a75-868f-62182939a79b"/>
+  <w:style w:type="table" w:styleId="TableGrid_cacce844-39e8-4715-a80c-e4e4c463b8c9" w:customStyle="1">
+    <w:name w:val="Table Grid_cacce844-39e8-4715-a80c-e4e4c463b8c9"/>
+    <w:basedOn w:val="NormalTable_11e7b22c-49c7-4258-83ac-34d8a8418543"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9761485e-f50f-437c-9e75-f840ccfd108a" w:customStyle="1">
-    <w:name w:val="Normal Table_9761485e-f50f-437c-9e75-f840ccfd108a"/>
+  <w:style w:type="table" w:styleId="NormalTable_e2919c1c-d08b-484c-aca2-60e19698b7dd" w:customStyle="1">
+    <w:name w:val="Normal Table_e2919c1c-d08b-484c-aca2-60e19698b7dd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_62af1cdc-29ff-42e0-a813-5fee83be89c7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9761485e-f50f-437c-9e75-f840ccfd108a"/>
+  <w:style w:type="table" w:styleId="TableGrid_f910d0d9-9e14-49c6-92a6-ae17b75e269f" w:customStyle="1">
+    <w:name w:val="Table Grid_f910d0d9-9e14-49c6-92a6-ae17b75e269f"/>
+    <w:basedOn w:val="NormalTable_e2919c1c-d08b-484c-aca2-60e19698b7dd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_74d4cacd-d898-4001-aac4-f423a73a16b9" w:customStyle="1">
-    <w:name w:val="Normal Table_74d4cacd-d898-4001-aac4-f423a73a16b9"/>
+  <w:style w:type="table" w:styleId="NormalTable_524ade9e-8b31-4222-a756-44a173e2ef72" w:customStyle="1">
+    <w:name w:val="Normal Table_524ade9e-8b31-4222-a756-44a173e2ef72"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_457811f1-db14-42fc-911a-01cb2e9e3628" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_74d4cacd-d898-4001-aac4-f423a73a16b9"/>
+  <w:style w:type="table" w:styleId="TableGrid_f27f6385-2fd8-4353-8cfe-757af88ddd9e" w:customStyle="1">
+    <w:name w:val="Table Grid_f27f6385-2fd8-4353-8cfe-757af88ddd9e"/>
+    <w:basedOn w:val="NormalTable_524ade9e-8b31-4222-a756-44a173e2ef72"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_529d8077-6d51-4af2-934e-4abde957aedb" w:customStyle="1">
-    <w:name w:val="Normal Table_529d8077-6d51-4af2-934e-4abde957aedb"/>
+  <w:style w:type="table" w:styleId="NormalTable_f7cab9f8-ab72-4400-9688-592232968087" w:customStyle="1">
+    <w:name w:val="Normal Table_f7cab9f8-ab72-4400-9688-592232968087"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_94c38da6-c793-41fa-9646-791d7981a54f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_529d8077-6d51-4af2-934e-4abde957aedb"/>
+  <w:style w:type="table" w:styleId="TableGrid_c800b7b8-8f60-4b03-8352-1a6ad86d893c" w:customStyle="1">
+    <w:name w:val="Table Grid_c800b7b8-8f60-4b03-8352-1a6ad86d893c"/>
+    <w:basedOn w:val="NormalTable_f7cab9f8-ab72-4400-9688-592232968087"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c6c3e2c6-0f0f-4897-9a4d-4e0453ee645c" w:customStyle="1">
-    <w:name w:val="Normal Table_c6c3e2c6-0f0f-4897-9a4d-4e0453ee645c"/>
+  <w:style w:type="table" w:styleId="NormalTable_42686855-0c9f-46bd-8aed-817ad08a167d" w:customStyle="1">
+    <w:name w:val="Normal Table_42686855-0c9f-46bd-8aed-817ad08a167d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_48522d69-705a-43ed-85a4-432cec2e6ff4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c6c3e2c6-0f0f-4897-9a4d-4e0453ee645c"/>
+  <w:style w:type="table" w:styleId="TableGrid_73447ebe-441f-4b5d-a668-1cae02cbf6b6" w:customStyle="1">
+    <w:name w:val="Table Grid_73447ebe-441f-4b5d-a668-1cae02cbf6b6"/>
+    <w:basedOn w:val="NormalTable_42686855-0c9f-46bd-8aed-817ad08a167d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8ce3eb0a-0c41-41c8-a36c-7f47599fa089" w:customStyle="1">
-    <w:name w:val="Normal Table_8ce3eb0a-0c41-41c8-a36c-7f47599fa089"/>
+  <w:style w:type="table" w:styleId="NormalTable_734b6cfd-56df-4f48-a917-3a49b9e92df8" w:customStyle="1">
+    <w:name w:val="Normal Table_734b6cfd-56df-4f48-a917-3a49b9e92df8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_03077e69-4243-49d6-91e0-78f00da52af4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8ce3eb0a-0c41-41c8-a36c-7f47599fa089"/>
+  <w:style w:type="table" w:styleId="TableGrid_b26067b3-1411-4825-8fdf-559f32a1d5f3" w:customStyle="1">
+    <w:name w:val="Table Grid_b26067b3-1411-4825-8fdf-559f32a1d5f3"/>
+    <w:basedOn w:val="NormalTable_734b6cfd-56df-4f48-a917-3a49b9e92df8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_21147afa-65fb-4a64-aae3-b11cc4944cde" w:customStyle="1">
-    <w:name w:val="Normal Table_21147afa-65fb-4a64-aae3-b11cc4944cde"/>
+  <w:style w:type="table" w:styleId="NormalTable_9a8578a1-9bd6-4fb1-ae62-1177dcf8eade" w:customStyle="1">
+    <w:name w:val="Normal Table_9a8578a1-9bd6-4fb1-ae62-1177dcf8eade"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9d6026b0-d45b-49f7-a288-d39d820c81ff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_21147afa-65fb-4a64-aae3-b11cc4944cde"/>
+  <w:style w:type="table" w:styleId="TableGrid_db306623-4f34-4d60-a758-8391e0820762" w:customStyle="1">
+    <w:name w:val="Table Grid_db306623-4f34-4d60-a758-8391e0820762"/>
+    <w:basedOn w:val="NormalTable_9a8578a1-9bd6-4fb1-ae62-1177dcf8eade"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec6a3683-7840-43d6-9c11-2da4fa6fc39a" w:customStyle="1">
-    <w:name w:val="Normal Table_ec6a3683-7840-43d6-9c11-2da4fa6fc39a"/>
+  <w:style w:type="table" w:styleId="NormalTable_f00a4807-4916-4aaa-9c4b-783eb6069831" w:customStyle="1">
+    <w:name w:val="Normal Table_f00a4807-4916-4aaa-9c4b-783eb6069831"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a732b1f4-c379-4513-aa82-d805e15a39da" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec6a3683-7840-43d6-9c11-2da4fa6fc39a"/>
+  <w:style w:type="table" w:styleId="TableGrid_37820a53-6f88-4733-8e2c-ab2ab91d5530" w:customStyle="1">
+    <w:name w:val="Table Grid_37820a53-6f88-4733-8e2c-ab2ab91d5530"/>
+    <w:basedOn w:val="NormalTable_f00a4807-4916-4aaa-9c4b-783eb6069831"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_923dfcb7-982c-4581-8374-17174878aad1" w:customStyle="1">
-    <w:name w:val="Normal Table_923dfcb7-982c-4581-8374-17174878aad1"/>
+  <w:style w:type="table" w:styleId="NormalTable_d6f146c3-d967-44db-a87d-b1362c004ef8" w:customStyle="1">
+    <w:name w:val="Normal Table_d6f146c3-d967-44db-a87d-b1362c004ef8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e032f69d-1c22-4b23-9892-7f303532646e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_923dfcb7-982c-4581-8374-17174878aad1"/>
+  <w:style w:type="table" w:styleId="TableGrid_13e7eb99-da68-40f4-bac7-700a1120969e" w:customStyle="1">
+    <w:name w:val="Table Grid_13e7eb99-da68-40f4-bac7-700a1120969e"/>
+    <w:basedOn w:val="NormalTable_d6f146c3-d967-44db-a87d-b1362c004ef8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>