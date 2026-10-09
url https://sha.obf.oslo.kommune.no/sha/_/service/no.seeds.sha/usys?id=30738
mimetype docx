--- v5 (2026-08-09)
+++ v6 (2026-10-09)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="786BE2B7">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hvor kan det finnes asbest?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE56EC7">
       <w:pPr>
         <w:spacing/>
@@ -903,51 +904,50 @@
             <w:tcW w:type="dxa" w:w="5228"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="975"/>
               </w:tabs>
               <w:spacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Himlingsplater</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1146"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
@@ -1507,392 +1507,402 @@
         </w:rPr>
         <w:t xml:space="preserve">Arbeidstilsynet.no</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> for mer informasjon om a</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sbest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2FD235">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId2"/>
-      <w:footerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="first" r:id="rId2"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:footerReference w:type="default" r:id="rId4"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d757d6ae-499d-45f1-9b68-f2d04e32640e"/>
+      <w:tblStyle w:val="TableGrid_dc1cec88-d54a-4d0c-a6da-23acf945e1aa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.08.2026 06:02:41 </w:t>
+            <w:t xml:space="preserve">10.10.2026 00:53:46 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_67ed8be4-7994-463b-9aea-00c4cf9490ee"/>
+      <w:tblStyle w:val="TableGrid_6f10650d-9d5c-4326-97c2-a0c59225f12e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6467"/>
-      <w:gridCol w:w="2320"/>
+      <w:gridCol w:w="6011"/>
+      <w:gridCol w:w="2776"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6467"/>
+          <w:tcW w:type="dxa" w:w="6011"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7eb1ff22-e488-4d6f-a1e3-9eff71208fb6"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_03039548-5d52-4c33-8bc1-957e8cc7225b"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 678. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f7049592-ed80-4e6e-9033-47da928a4b08"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2545a942-8aad-49a4-bf61-b8845a99e588"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Sjekkliste om asbest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2320"/>
+          <w:tcW w:type="dxa" w:w="2776"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f7049592-ed80-4e6e-9033-47da928a4b08"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2545a942-8aad-49a4-bf61-b8845a99e588"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
+            <w:pStyle w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId4"/>
+                        <a:blip r:embed="rId5"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
+      <w:pStyle w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3e695a67-65f4-4f9a-a06e-964acf10b2a8"/>
+      <w:tblStyle w:val="TableGrid_bc48dcc6-aef6-4f66-8e4f-e49ed0eeed4f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3373"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1903,373 +1913,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c68a6bfb-6e76-4783-a453-bde37cc06f98"/>
+            <w:tblStyle w:val="TableGrid_400d6d38-d910-4e6c-b1d8-6b75702fc517"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
+            <w:pStyle w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3373"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d55229e8-351c-4efb-bb5a-fcc1c3f3e2a7"/>
+            <w:tblStyle w:val="TableGrid_ddeb0f0e-c3f0-47b6-8b32-d0326569112e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="2240"/>
+            <w:gridCol w:w="1640"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2240"/>
+                <w:tcW w:type="dxa" w:w="1640"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2240"/>
+                <w:tcW w:type="dxa" w:w="1640"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
+            <w:pStyle w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
+      <w:pStyle w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_672462f0-6702-4011-a91a-9be80462567e"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6011"/>
+      <w:gridCol w:w="2776"/>
+      <w:gridCol w:w="851"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6011"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_03039548-5d52-4c33-8bc1-957e8cc7225b"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 678. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2545a942-8aad-49a4-bf61-b8845a99e588"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Sjekkliste om asbest</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2776"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2545a942-8aad-49a4-bf61-b8845a99e588"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="851"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId6"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_9b096edf-59b0-47b6-982d-b192cfcc0783"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6265"/>
+      <w:gridCol w:w="3373"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6265"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_6e9b4540-50a4-47cf-9ba5-fce21431f495"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3373"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_a6b2eec7-a1ba-43e5-88a1-7ddf03088946"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1640"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1640"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1640"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -3149,660 +3716,883 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrida84e1ab4-ab4b-4445-b35e-4a1212b526fb" w:customStyle="1">
     <w:name w:val="Table Grid_a84e1ab4-ab4b-4445-b35e-4a1212b526fb"/>
     <w:basedOn w:val="NormalTable31a4a410-17ba-47b5-8602-3c2bcc05efe9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_8354b4f3-ad35-4e52-8693-32d473037c08" w:customStyle="1">
-    <w:name w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
+  <w:style w:type="paragraph" w:styleId="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff" w:customStyle="1">
+    <w:name w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_79d4c080-15a1-4d06-ac11-3f11f44d7a2a"/>
+    <w:basedOn w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ed0a4874-1765-472f-abf3-cca3e6d1fca9" w:customStyle="1">
-    <w:name w:val="Normal Table_ed0a4874-1765-472f-abf3-cca3e6d1fca9"/>
+  <w:style w:type="table" w:styleId="NormalTable_91082024-17a2-48ef-8e74-8788a1002de1" w:customStyle="1">
+    <w:name w:val="Normal Table_91082024-17a2-48ef-8e74-8788a1002de1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4171a2bd-fd14-4ab3-ada6-eee9970b8bc0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ed0a4874-1765-472f-abf3-cca3e6d1fca9"/>
+  <w:style w:type="table" w:styleId="TableGrid_74723bd0-0844-41a0-96cc-e4e8ff40a842" w:customStyle="1">
+    <w:name w:val="Table Grid_74723bd0-0844-41a0-96cc-e4e8ff40a842"/>
+    <w:basedOn w:val="NormalTable_91082024-17a2-48ef-8e74-8788a1002de1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_7eb1ff22-e488-4d6f-a1e3-9eff71208fb6" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_03039548-5d52-4c33-8bc1-957e8cc7225b" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_03039548-5d52-4c33-8bc1-957e8cc7225b"/>
+    <w:basedOn w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_2545a942-8aad-49a4-bf61-b8845a99e588" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2545a942-8aad-49a4-bf61-b8845a99e588"/>
+    <w:basedOn w:val="Normal_9bb16edf-bae3-4dde-ba83-ce7438dbc6ff"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a8ca9646-6854-4108-b6fd-73e508a2bf64" w:customStyle="1">
-    <w:name w:val="Normal Table_a8ca9646-6854-4108-b6fd-73e508a2bf64"/>
+  <w:style w:type="table" w:styleId="NormalTable_b63e08a0-b53d-415c-9196-73d31c12ee86" w:customStyle="1">
+    <w:name w:val="Normal Table_b63e08a0-b53d-415c-9196-73d31c12ee86"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ea0185c4-26e4-4e38-a99a-b486a1807e63" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a8ca9646-6854-4108-b6fd-73e508a2bf64"/>
+  <w:style w:type="table" w:styleId="TableGrid_cf5cb591-6bea-40cc-8eb7-3072152397d3" w:customStyle="1">
+    <w:name w:val="Table Grid_cf5cb591-6bea-40cc-8eb7-3072152397d3"/>
+    <w:basedOn w:val="NormalTable_b63e08a0-b53d-415c-9196-73d31c12ee86"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_006db075-8aef-41cb-9b82-efcf645710cb" w:customStyle="1">
-    <w:name w:val="Normal Table_006db075-8aef-41cb-9b82-efcf645710cb"/>
+  <w:style w:type="table" w:styleId="NormalTable_9df3344c-16e8-4835-9c02-1f43557d28fd" w:customStyle="1">
+    <w:name w:val="Normal Table_9df3344c-16e8-4835-9c02-1f43557d28fd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8f58437d-7c08-4989-9b39-6e751022964d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_006db075-8aef-41cb-9b82-efcf645710cb"/>
+  <w:style w:type="table" w:styleId="TableGrid_8bc27388-a469-4e62-b6cb-4c1dc92242cf" w:customStyle="1">
+    <w:name w:val="Table Grid_8bc27388-a469-4e62-b6cb-4c1dc92242cf"/>
+    <w:basedOn w:val="NormalTable_9df3344c-16e8-4835-9c02-1f43557d28fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_549fbd72-192e-4928-a2cf-3113c40f59df" w:customStyle="1">
-    <w:name w:val="Normal Table_549fbd72-192e-4928-a2cf-3113c40f59df"/>
+  <w:style w:type="table" w:styleId="NormalTable_5dc99abf-fb32-4539-b7a9-eac21742e936" w:customStyle="1">
+    <w:name w:val="Normal Table_5dc99abf-fb32-4539-b7a9-eac21742e936"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ec16c7a1-7e6c-43a8-a7c0-d9c5c46cfa24" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_549fbd72-192e-4928-a2cf-3113c40f59df"/>
+  <w:style w:type="table" w:styleId="TableGrid_072779d9-8c83-4638-a87c-680db11f5f9f" w:customStyle="1">
+    <w:name w:val="Table Grid_072779d9-8c83-4638-a87c-680db11f5f9f"/>
+    <w:basedOn w:val="NormalTable_5dc99abf-fb32-4539-b7a9-eac21742e936"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7dd0d7c-f823-4f42-a5fa-e50523c0f7e3" w:customStyle="1">
-    <w:name w:val="Normal Table_e7dd0d7c-f823-4f42-a5fa-e50523c0f7e3"/>
+  <w:style w:type="table" w:styleId="NormalTable_4adc8ec2-266b-4c65-8665-d0ba56902f4a" w:customStyle="1">
+    <w:name w:val="Normal Table_4adc8ec2-266b-4c65-8665-d0ba56902f4a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e390baa6-2e55-46b7-8e38-c8f90c620612" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7dd0d7c-f823-4f42-a5fa-e50523c0f7e3"/>
+  <w:style w:type="table" w:styleId="TableGrid_47b81332-3055-4508-8e3a-60bdf347d3d0" w:customStyle="1">
+    <w:name w:val="Table Grid_47b81332-3055-4508-8e3a-60bdf347d3d0"/>
+    <w:basedOn w:val="NormalTable_4adc8ec2-266b-4c65-8665-d0ba56902f4a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_85ecdf4e-0872-4d95-a9a5-8260af9800ca" w:customStyle="1">
-    <w:name w:val="Normal Table_85ecdf4e-0872-4d95-a9a5-8260af9800ca"/>
+  <w:style w:type="table" w:styleId="NormalTable_b7775f93-00ea-4702-8fbc-96383b023e05" w:customStyle="1">
+    <w:name w:val="Normal Table_b7775f93-00ea-4702-8fbc-96383b023e05"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d757d6ae-499d-45f1-9b68-f2d04e32640e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_85ecdf4e-0872-4d95-a9a5-8260af9800ca"/>
+  <w:style w:type="table" w:styleId="TableGrid_dc1cec88-d54a-4d0c-a6da-23acf945e1aa" w:customStyle="1">
+    <w:name w:val="Table Grid_dc1cec88-d54a-4d0c-a6da-23acf945e1aa"/>
+    <w:basedOn w:val="NormalTable_b7775f93-00ea-4702-8fbc-96383b023e05"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_29da6f16-62fc-4cca-a034-5c13349e3312" w:customStyle="1">
-    <w:name w:val="Normal Table_29da6f16-62fc-4cca-a034-5c13349e3312"/>
+  <w:style w:type="table" w:styleId="NormalTable_6ca0660b-8a0d-4c66-a2fd-5f0a72fa266d" w:customStyle="1">
+    <w:name w:val="Normal Table_6ca0660b-8a0d-4c66-a2fd-5f0a72fa266d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_67ed8be4-7994-463b-9aea-00c4cf9490ee" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_29da6f16-62fc-4cca-a034-5c13349e3312"/>
+  <w:style w:type="table" w:styleId="TableGrid_672462f0-6702-4011-a91a-9be80462567e" w:customStyle="1">
+    <w:name w:val="Table Grid_672462f0-6702-4011-a91a-9be80462567e"/>
+    <w:basedOn w:val="NormalTable_6ca0660b-8a0d-4c66-a2fd-5f0a72fa266d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4a76426f-4359-43f2-b69f-13fc98c493c5" w:customStyle="1">
-    <w:name w:val="Normal Table_4a76426f-4359-43f2-b69f-13fc98c493c5"/>
+  <w:style w:type="table" w:styleId="NormalTable_576ef9e3-8186-4953-bbe0-56f77460157e" w:customStyle="1">
+    <w:name w:val="Normal Table_576ef9e3-8186-4953-bbe0-56f77460157e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c68a6bfb-6e76-4783-a453-bde37cc06f98" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4a76426f-4359-43f2-b69f-13fc98c493c5"/>
+  <w:style w:type="table" w:styleId="TableGrid_6e9b4540-50a4-47cf-9ba5-fce21431f495" w:customStyle="1">
+    <w:name w:val="Table Grid_6e9b4540-50a4-47cf-9ba5-fce21431f495"/>
+    <w:basedOn w:val="NormalTable_576ef9e3-8186-4953-bbe0-56f77460157e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3451bde2-8ac0-4480-a967-7d798ed9efc9" w:customStyle="1">
-    <w:name w:val="Normal Table_3451bde2-8ac0-4480-a967-7d798ed9efc9"/>
+  <w:style w:type="table" w:styleId="NormalTable_f437cabd-230d-4a89-8738-95740567ad1e" w:customStyle="1">
+    <w:name w:val="Normal Table_f437cabd-230d-4a89-8738-95740567ad1e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d55229e8-351c-4efb-bb5a-fcc1c3f3e2a7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3451bde2-8ac0-4480-a967-7d798ed9efc9"/>
+  <w:style w:type="table" w:styleId="TableGrid_a6b2eec7-a1ba-43e5-88a1-7ddf03088946" w:customStyle="1">
+    <w:name w:val="Table Grid_a6b2eec7-a1ba-43e5-88a1-7ddf03088946"/>
+    <w:basedOn w:val="NormalTable_f437cabd-230d-4a89-8738-95740567ad1e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d6b74b39-692d-4b77-9893-2704b695603e" w:customStyle="1">
-    <w:name w:val="Normal Table_d6b74b39-692d-4b77-9893-2704b695603e"/>
+  <w:style w:type="table" w:styleId="NormalTable_e6566d20-fc01-4039-8a26-44f2c04b39cf" w:customStyle="1">
+    <w:name w:val="Normal Table_e6566d20-fc01-4039-8a26-44f2c04b39cf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3e695a67-65f4-4f9a-a06e-964acf10b2a8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d6b74b39-692d-4b77-9893-2704b695603e"/>
+  <w:style w:type="table" w:styleId="TableGrid_9b096edf-59b0-47b6-982d-b192cfcc0783" w:customStyle="1">
+    <w:name w:val="Table Grid_9b096edf-59b0-47b6-982d-b192cfcc0783"/>
+    <w:basedOn w:val="NormalTable_e6566d20-fc01-4039-8a26-44f2c04b39cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_68135a63-e426-41b6-82ee-95f8da16a32d" w:customStyle="1">
+    <w:name w:val="Normal Table_68135a63-e426-41b6-82ee-95f8da16a32d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_6f10650d-9d5c-4326-97c2-a0c59225f12e" w:customStyle="1">
+    <w:name w:val="Table Grid_6f10650d-9d5c-4326-97c2-a0c59225f12e"/>
+    <w:basedOn w:val="NormalTable_68135a63-e426-41b6-82ee-95f8da16a32d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_386bdfed-255a-4bc7-8e97-8c7ce3c171d7" w:customStyle="1">
+    <w:name w:val="Normal Table_386bdfed-255a-4bc7-8e97-8c7ce3c171d7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_400d6d38-d910-4e6c-b1d8-6b75702fc517" w:customStyle="1">
+    <w:name w:val="Table Grid_400d6d38-d910-4e6c-b1d8-6b75702fc517"/>
+    <w:basedOn w:val="NormalTable_386bdfed-255a-4bc7-8e97-8c7ce3c171d7"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_cc8029f8-65b9-4f45-8500-b5d7ea325e4b" w:customStyle="1">
+    <w:name w:val="Normal Table_cc8029f8-65b9-4f45-8500-b5d7ea325e4b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_ddeb0f0e-c3f0-47b6-8b32-d0326569112e" w:customStyle="1">
+    <w:name w:val="Table Grid_ddeb0f0e-c3f0-47b6-8b32-d0326569112e"/>
+    <w:basedOn w:val="NormalTable_cc8029f8-65b9-4f45-8500-b5d7ea325e4b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_56080cd3-ee21-4d2f-af62-6dd4ebc8b62e" w:customStyle="1">
+    <w:name w:val="Normal Table_56080cd3-ee21-4d2f-af62-6dd4ebc8b62e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_bc48dcc6-aef6-4f66-8e4f-e49ed0eeed4f" w:customStyle="1">
+    <w:name w:val="Table Grid_bc48dcc6-aef6-4f66-8e4f-e49ed0eeed4f"/>
+    <w:basedOn w:val="NormalTable_56080cd3-ee21-4d2f-af62-6dd4ebc8b62e"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/OBF175416/Downloads/Sjekkliste%20om%20asbest%20(1).dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>