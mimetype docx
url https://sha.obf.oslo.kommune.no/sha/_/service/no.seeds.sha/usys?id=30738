--- v2 (2026-03-21)
+++ v3 (2026-05-05)
@@ -1554,117 +1554,117 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_45dee5da-29bf-48dd-9e22-2cd9f0330ef4"/>
+      <w:tblStyle w:val="TableGrid_1012c557-1aa9-4fc9-be37-618aff128bc0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:47:49 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:37:06 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1681,153 +1681,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_55c13810-24f9-4a9d-bd25-b60e45290ef7"/>
+      <w:tblStyle w:val="TableGrid_f5fe4d82-fd3f-4836-852c-70dfd4ffcb39"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2320"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6467"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_b8ae2696-b3c5-4203-9c71-7cc467c82257"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7a9bb1a0-69f3-4ea0-b4c4-d634f224f63c"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 678. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_35d2b75a-cca6-44c9-a788-04fe083a8780"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_eff81186-2bab-4a1b-a299-4373dd2bc602"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Sjekkliste om asbest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2320"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_35d2b75a-cca6-44c9-a788-04fe083a8780"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_eff81186-2bab-4a1b-a299-4373dd2bc602"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_af458a6c-2d9d-4835-ad51-98bf66c1fa0e"/>
+            <w:pStyle w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -1840,59 +1840,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_af458a6c-2d9d-4835-ad51-98bf66c1fa0e"/>
+      <w:pStyle w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_11fb2829-8c54-4c89-ae7a-7e290decb2bf"/>
+      <w:tblStyle w:val="TableGrid_31688796-bd66-4208-a39f-b786042e6e8d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3373"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1903,373 +1903,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c1c350b6-e2f3-4c9a-8de9-96120f96f0a3"/>
+            <w:tblStyle w:val="TableGrid_7bd2ade8-4f1d-40da-995c-96ec6b8f4359"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_af458a6c-2d9d-4835-ad51-98bf66c1fa0e"/>
+            <w:pStyle w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3373"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d6f3dead-2747-42c7-a570-7f110e0b6837"/>
+            <w:tblStyle w:val="TableGrid_06243a79-5330-47de-98d3-6be1c937b51f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_af458a6c-2d9d-4835-ad51-98bf66c1fa0e"/>
+            <w:pStyle w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_af458a6c-2d9d-4835-ad51-98bf66c1fa0e"/>
+      <w:pStyle w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -3149,629 +3149,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrida84e1ab4-ab4b-4445-b35e-4a1212b526fb" w:customStyle="1">
     <w:name w:val="Table Grid_a84e1ab4-ab4b-4445-b35e-4a1212b526fb"/>
     <w:basedOn w:val="NormalTable31a4a410-17ba-47b5-8602-3c2bcc05efe9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_af458a6c-2d9d-4835-ad51-98bf66c1fa0e" w:customStyle="1">
-    <w:name w:val="Normal_af458a6c-2d9d-4835-ad51-98bf66c1fa0e"/>
+  <w:style w:type="paragraph" w:styleId="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4" w:customStyle="1">
+    <w:name w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_08d6760b-44d2-4a03-afe3-69bd4394bab7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_af458a6c-2d9d-4835-ad51-98bf66c1fa0e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+    <w:basedOn w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_859dcb8e-3f73-4332-b33d-63cf6c29c050" w:customStyle="1">
-    <w:name w:val="Normal Table_859dcb8e-3f73-4332-b33d-63cf6c29c050"/>
+  <w:style w:type="table" w:styleId="NormalTable_71cda60e-d456-428d-af2d-3bc365e2b515" w:customStyle="1">
+    <w:name w:val="Normal Table_71cda60e-d456-428d-af2d-3bc365e2b515"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5d9a142e-0f7b-4e4b-abb4-7b4a0cb19cdb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_859dcb8e-3f73-4332-b33d-63cf6c29c050"/>
+  <w:style w:type="table" w:styleId="TableGrid_193302e3-aff3-4d95-bb94-2e54ffe09fcd" w:customStyle="1">
+    <w:name w:val="Table Grid_193302e3-aff3-4d95-bb94-2e54ffe09fcd"/>
+    <w:basedOn w:val="NormalTable_71cda60e-d456-428d-af2d-3bc365e2b515"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_b8ae2696-b3c5-4203-9c71-7cc467c82257" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_af458a6c-2d9d-4835-ad51-98bf66c1fa0e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_7a9bb1a0-69f3-4ea0-b4c4-d634f224f63c" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7a9bb1a0-69f3-4ea0-b4c4-d634f224f63c"/>
+    <w:basedOn w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_35d2b75a-cca6-44c9-a788-04fe083a8780" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_af458a6c-2d9d-4835-ad51-98bf66c1fa0e"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_eff81186-2bab-4a1b-a299-4373dd2bc602" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_eff81186-2bab-4a1b-a299-4373dd2bc602"/>
+    <w:basedOn w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_76097cf0-2b44-4328-8090-2eb5c2dbe4b3" w:customStyle="1">
-    <w:name w:val="Normal Table_76097cf0-2b44-4328-8090-2eb5c2dbe4b3"/>
+  <w:style w:type="table" w:styleId="NormalTable_6cc93da6-e8cc-4789-aa46-4104b0216dfa" w:customStyle="1">
+    <w:name w:val="Normal Table_6cc93da6-e8cc-4789-aa46-4104b0216dfa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_142737ca-312c-42cc-8495-fe4e1704809f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_76097cf0-2b44-4328-8090-2eb5c2dbe4b3"/>
+  <w:style w:type="table" w:styleId="TableGrid_4e06ca21-4d0b-4ea9-b1a1-73acefccd308" w:customStyle="1">
+    <w:name w:val="Table Grid_4e06ca21-4d0b-4ea9-b1a1-73acefccd308"/>
+    <w:basedOn w:val="NormalTable_6cc93da6-e8cc-4789-aa46-4104b0216dfa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_99f3730b-e6c0-479c-b08f-88763348cb47" w:customStyle="1">
-    <w:name w:val="Normal Table_99f3730b-e6c0-479c-b08f-88763348cb47"/>
+  <w:style w:type="table" w:styleId="NormalTable_0e408ab5-5da1-4e52-b1b1-7da6db8fa06e" w:customStyle="1">
+    <w:name w:val="Normal Table_0e408ab5-5da1-4e52-b1b1-7da6db8fa06e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a357d30c-43b4-489c-8cef-bc66738b018c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_99f3730b-e6c0-479c-b08f-88763348cb47"/>
+  <w:style w:type="table" w:styleId="TableGrid_82eb7fe3-5170-4da4-971c-332218beee96" w:customStyle="1">
+    <w:name w:val="Table Grid_82eb7fe3-5170-4da4-971c-332218beee96"/>
+    <w:basedOn w:val="NormalTable_0e408ab5-5da1-4e52-b1b1-7da6db8fa06e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4e45b4d7-3571-4a77-ae55-53db45d3f767" w:customStyle="1">
-    <w:name w:val="Normal Table_4e45b4d7-3571-4a77-ae55-53db45d3f767"/>
+  <w:style w:type="table" w:styleId="NormalTable_814e84f6-c55e-4b95-b1bc-d0d4162f1afd" w:customStyle="1">
+    <w:name w:val="Normal Table_814e84f6-c55e-4b95-b1bc-d0d4162f1afd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f11c48ef-a800-494e-bc7a-9ff5895a0e51" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4e45b4d7-3571-4a77-ae55-53db45d3f767"/>
+  <w:style w:type="table" w:styleId="TableGrid_3bca0fa9-4cd7-4637-bc6f-55c10ec40735" w:customStyle="1">
+    <w:name w:val="Table Grid_3bca0fa9-4cd7-4637-bc6f-55c10ec40735"/>
+    <w:basedOn w:val="NormalTable_814e84f6-c55e-4b95-b1bc-d0d4162f1afd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_562966b3-8e8f-4960-9139-fcfd87c3d6f5" w:customStyle="1">
-    <w:name w:val="Normal Table_562966b3-8e8f-4960-9139-fcfd87c3d6f5"/>
+  <w:style w:type="table" w:styleId="NormalTable_705b35e2-4c00-4dec-b8e4-b4c8bbc40b95" w:customStyle="1">
+    <w:name w:val="Normal Table_705b35e2-4c00-4dec-b8e4-b4c8bbc40b95"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_de36e992-1a1f-4d51-9475-60521a0e38d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_562966b3-8e8f-4960-9139-fcfd87c3d6f5"/>
+  <w:style w:type="table" w:styleId="TableGrid_25817750-ce5e-42bf-88dc-feb5760a8c1c" w:customStyle="1">
+    <w:name w:val="Table Grid_25817750-ce5e-42bf-88dc-feb5760a8c1c"/>
+    <w:basedOn w:val="NormalTable_705b35e2-4c00-4dec-b8e4-b4c8bbc40b95"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8bbec06b-6f70-4223-9bbd-e6c45d25cd0c" w:customStyle="1">
-    <w:name w:val="Normal Table_8bbec06b-6f70-4223-9bbd-e6c45d25cd0c"/>
+  <w:style w:type="table" w:styleId="NormalTable_7c402c0f-6a42-40d2-9dfe-2cc82ed0ebdc" w:customStyle="1">
+    <w:name w:val="Normal Table_7c402c0f-6a42-40d2-9dfe-2cc82ed0ebdc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_45dee5da-29bf-48dd-9e22-2cd9f0330ef4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8bbec06b-6f70-4223-9bbd-e6c45d25cd0c"/>
+  <w:style w:type="table" w:styleId="TableGrid_1012c557-1aa9-4fc9-be37-618aff128bc0" w:customStyle="1">
+    <w:name w:val="Table Grid_1012c557-1aa9-4fc9-be37-618aff128bc0"/>
+    <w:basedOn w:val="NormalTable_7c402c0f-6a42-40d2-9dfe-2cc82ed0ebdc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_170590f3-7d0c-4a42-bd77-aa8ebb6b7e37" w:customStyle="1">
-    <w:name w:val="Normal Table_170590f3-7d0c-4a42-bd77-aa8ebb6b7e37"/>
+  <w:style w:type="table" w:styleId="NormalTable_4203bb77-b8d1-4184-8330-28d06985624c" w:customStyle="1">
+    <w:name w:val="Normal Table_4203bb77-b8d1-4184-8330-28d06985624c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_55c13810-24f9-4a9d-bd25-b60e45290ef7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_170590f3-7d0c-4a42-bd77-aa8ebb6b7e37"/>
+  <w:style w:type="table" w:styleId="TableGrid_f5fe4d82-fd3f-4836-852c-70dfd4ffcb39" w:customStyle="1">
+    <w:name w:val="Table Grid_f5fe4d82-fd3f-4836-852c-70dfd4ffcb39"/>
+    <w:basedOn w:val="NormalTable_4203bb77-b8d1-4184-8330-28d06985624c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_95339481-ca89-45f0-aa3b-d26e683b0fc8" w:customStyle="1">
-    <w:name w:val="Normal Table_95339481-ca89-45f0-aa3b-d26e683b0fc8"/>
+  <w:style w:type="table" w:styleId="NormalTable_d477f72a-9688-43a8-90e8-402755d0e357" w:customStyle="1">
+    <w:name w:val="Normal Table_d477f72a-9688-43a8-90e8-402755d0e357"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c1c350b6-e2f3-4c9a-8de9-96120f96f0a3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_95339481-ca89-45f0-aa3b-d26e683b0fc8"/>
+  <w:style w:type="table" w:styleId="TableGrid_7bd2ade8-4f1d-40da-995c-96ec6b8f4359" w:customStyle="1">
+    <w:name w:val="Table Grid_7bd2ade8-4f1d-40da-995c-96ec6b8f4359"/>
+    <w:basedOn w:val="NormalTable_d477f72a-9688-43a8-90e8-402755d0e357"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1450b8a3-dd56-45c8-b4f7-3f577ac6aee9" w:customStyle="1">
-    <w:name w:val="Normal Table_1450b8a3-dd56-45c8-b4f7-3f577ac6aee9"/>
+  <w:style w:type="table" w:styleId="NormalTable_de0753f0-c8d2-48be-8d18-8b6a7cefd0c6" w:customStyle="1">
+    <w:name w:val="Normal Table_de0753f0-c8d2-48be-8d18-8b6a7cefd0c6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d6f3dead-2747-42c7-a570-7f110e0b6837" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1450b8a3-dd56-45c8-b4f7-3f577ac6aee9"/>
+  <w:style w:type="table" w:styleId="TableGrid_06243a79-5330-47de-98d3-6be1c937b51f" w:customStyle="1">
+    <w:name w:val="Table Grid_06243a79-5330-47de-98d3-6be1c937b51f"/>
+    <w:basedOn w:val="NormalTable_de0753f0-c8d2-48be-8d18-8b6a7cefd0c6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6e82daef-7768-451c-abf7-d44fa18e530a" w:customStyle="1">
-    <w:name w:val="Normal Table_6e82daef-7768-451c-abf7-d44fa18e530a"/>
+  <w:style w:type="table" w:styleId="NormalTable_fb8b9475-0cdb-4744-90b2-1e7cf65583d4" w:customStyle="1">
+    <w:name w:val="Normal Table_fb8b9475-0cdb-4744-90b2-1e7cf65583d4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_11fb2829-8c54-4c89-ae7a-7e290decb2bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6e82daef-7768-451c-abf7-d44fa18e530a"/>
+  <w:style w:type="table" w:styleId="TableGrid_31688796-bd66-4208-a39f-b786042e6e8d" w:customStyle="1">
+    <w:name w:val="Table Grid_31688796-bd66-4208-a39f-b786042e6e8d"/>
+    <w:basedOn w:val="NormalTable_fb8b9475-0cdb-4744-90b2-1e7cf65583d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>