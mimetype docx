--- v3 (2026-05-05)
+++ v4 (2026-06-20)
@@ -1554,117 +1554,117 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1012c557-1aa9-4fc9-be37-618aff128bc0"/>
+      <w:tblStyle w:val="TableGrid_3c571653-07ab-40d1-87c8-f3f4643110ef"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:37:06 </w:t>
+            <w:t xml:space="preserve">20.06.2026 04:35:56 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1681,153 +1681,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f5fe4d82-fd3f-4836-852c-70dfd4ffcb39"/>
+      <w:tblStyle w:val="TableGrid_21ff7aee-2fd5-4143-8a32-e89c46f400c6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2320"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6467"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7a9bb1a0-69f3-4ea0-b4c4-d634f224f63c"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_fdf03389-8c5c-4be1-a883-bd260b2b85f0"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 678. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_eff81186-2bab-4a1b-a299-4373dd2bc602"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ccc5ac78-bde0-4ea9-a2f1-c7af45b9defc"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Sjekkliste om asbest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2320"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_eff81186-2bab-4a1b-a299-4373dd2bc602"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ccc5ac78-bde0-4ea9-a2f1-c7af45b9defc"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
+            <w:pStyle w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -1840,59 +1840,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
+      <w:pStyle w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_31688796-bd66-4208-a39f-b786042e6e8d"/>
+      <w:tblStyle w:val="TableGrid_9565799f-1311-4e33-b2f6-b6b6a6f17e6d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3373"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1903,373 +1903,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_7bd2ade8-4f1d-40da-995c-96ec6b8f4359"/>
+            <w:tblStyle w:val="TableGrid_fa55c5f5-673b-4e1e-9767-39e8fc562715"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
+            <w:pStyle w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3373"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_06243a79-5330-47de-98d3-6be1c937b51f"/>
+            <w:tblStyle w:val="TableGrid_d81c55bf-fe44-4753-be3e-c6dacfc33163"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
+            <w:pStyle w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
+      <w:pStyle w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -3149,629 +3149,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrida84e1ab4-ab4b-4445-b35e-4a1212b526fb" w:customStyle="1">
     <w:name w:val="Table Grid_a84e1ab4-ab4b-4445-b35e-4a1212b526fb"/>
     <w:basedOn w:val="NormalTable31a4a410-17ba-47b5-8602-3c2bcc05efe9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4" w:customStyle="1">
-    <w:name w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
+  <w:style w:type="paragraph" w:styleId="Normal_805f068c-4d77-48b7-81a4-03843595d234" w:customStyle="1">
+    <w:name w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_b43f0018-7778-4f2d-b10c-4d6faf9856a2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+    <w:basedOn w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_71cda60e-d456-428d-af2d-3bc365e2b515" w:customStyle="1">
-    <w:name w:val="Normal Table_71cda60e-d456-428d-af2d-3bc365e2b515"/>
+  <w:style w:type="table" w:styleId="NormalTable_c1362466-7b72-4253-a606-2eccd434a6ec" w:customStyle="1">
+    <w:name w:val="Normal Table_c1362466-7b72-4253-a606-2eccd434a6ec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_193302e3-aff3-4d95-bb94-2e54ffe09fcd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_71cda60e-d456-428d-af2d-3bc365e2b515"/>
+  <w:style w:type="table" w:styleId="TableGrid_cadca6f7-aeae-4a4a-b5a2-a74fb9dd6912" w:customStyle="1">
+    <w:name w:val="Table Grid_cadca6f7-aeae-4a4a-b5a2-a74fb9dd6912"/>
+    <w:basedOn w:val="NormalTable_c1362466-7b72-4253-a606-2eccd434a6ec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_7a9bb1a0-69f3-4ea0-b4c4-d634f224f63c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_fdf03389-8c5c-4be1-a883-bd260b2b85f0" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_fdf03389-8c5c-4be1-a883-bd260b2b85f0"/>
+    <w:basedOn w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_eff81186-2bab-4a1b-a299-4373dd2bc602" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_b3242fbd-ba21-4db6-8992-a20d4b0ecfc4"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_ccc5ac78-bde0-4ea9-a2f1-c7af45b9defc" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ccc5ac78-bde0-4ea9-a2f1-c7af45b9defc"/>
+    <w:basedOn w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6cc93da6-e8cc-4789-aa46-4104b0216dfa" w:customStyle="1">
-    <w:name w:val="Normal Table_6cc93da6-e8cc-4789-aa46-4104b0216dfa"/>
+  <w:style w:type="table" w:styleId="NormalTable_e11596e2-443c-4b49-a6ec-f773add6a8e6" w:customStyle="1">
+    <w:name w:val="Normal Table_e11596e2-443c-4b49-a6ec-f773add6a8e6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4e06ca21-4d0b-4ea9-b1a1-73acefccd308" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6cc93da6-e8cc-4789-aa46-4104b0216dfa"/>
+  <w:style w:type="table" w:styleId="TableGrid_67a7e129-3385-4772-91bd-9dc30600e188" w:customStyle="1">
+    <w:name w:val="Table Grid_67a7e129-3385-4772-91bd-9dc30600e188"/>
+    <w:basedOn w:val="NormalTable_e11596e2-443c-4b49-a6ec-f773add6a8e6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0e408ab5-5da1-4e52-b1b1-7da6db8fa06e" w:customStyle="1">
-    <w:name w:val="Normal Table_0e408ab5-5da1-4e52-b1b1-7da6db8fa06e"/>
+  <w:style w:type="table" w:styleId="NormalTable_ca716605-9109-43b8-a684-f111ba375d10" w:customStyle="1">
+    <w:name w:val="Normal Table_ca716605-9109-43b8-a684-f111ba375d10"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_82eb7fe3-5170-4da4-971c-332218beee96" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0e408ab5-5da1-4e52-b1b1-7da6db8fa06e"/>
+  <w:style w:type="table" w:styleId="TableGrid_69d3875f-de05-4b36-9b56-975a04ccd65c" w:customStyle="1">
+    <w:name w:val="Table Grid_69d3875f-de05-4b36-9b56-975a04ccd65c"/>
+    <w:basedOn w:val="NormalTable_ca716605-9109-43b8-a684-f111ba375d10"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_814e84f6-c55e-4b95-b1bc-d0d4162f1afd" w:customStyle="1">
-    <w:name w:val="Normal Table_814e84f6-c55e-4b95-b1bc-d0d4162f1afd"/>
+  <w:style w:type="table" w:styleId="NormalTable_833588d5-81be-4743-a95f-ddbe8db66faa" w:customStyle="1">
+    <w:name w:val="Normal Table_833588d5-81be-4743-a95f-ddbe8db66faa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3bca0fa9-4cd7-4637-bc6f-55c10ec40735" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_814e84f6-c55e-4b95-b1bc-d0d4162f1afd"/>
+  <w:style w:type="table" w:styleId="TableGrid_fcc5b425-8bcb-466d-909d-ae894819b7bc" w:customStyle="1">
+    <w:name w:val="Table Grid_fcc5b425-8bcb-466d-909d-ae894819b7bc"/>
+    <w:basedOn w:val="NormalTable_833588d5-81be-4743-a95f-ddbe8db66faa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_705b35e2-4c00-4dec-b8e4-b4c8bbc40b95" w:customStyle="1">
-    <w:name w:val="Normal Table_705b35e2-4c00-4dec-b8e4-b4c8bbc40b95"/>
+  <w:style w:type="table" w:styleId="NormalTable_b28a4826-904b-437f-bedd-64535401e65e" w:customStyle="1">
+    <w:name w:val="Normal Table_b28a4826-904b-437f-bedd-64535401e65e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_25817750-ce5e-42bf-88dc-feb5760a8c1c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_705b35e2-4c00-4dec-b8e4-b4c8bbc40b95"/>
+  <w:style w:type="table" w:styleId="TableGrid_7043c258-8c1c-4139-a3a6-60bfe1655829" w:customStyle="1">
+    <w:name w:val="Table Grid_7043c258-8c1c-4139-a3a6-60bfe1655829"/>
+    <w:basedOn w:val="NormalTable_b28a4826-904b-437f-bedd-64535401e65e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7c402c0f-6a42-40d2-9dfe-2cc82ed0ebdc" w:customStyle="1">
-    <w:name w:val="Normal Table_7c402c0f-6a42-40d2-9dfe-2cc82ed0ebdc"/>
+  <w:style w:type="table" w:styleId="NormalTable_30f30d27-1b44-492d-9181-5344b495be9d" w:customStyle="1">
+    <w:name w:val="Normal Table_30f30d27-1b44-492d-9181-5344b495be9d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1012c557-1aa9-4fc9-be37-618aff128bc0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7c402c0f-6a42-40d2-9dfe-2cc82ed0ebdc"/>
+  <w:style w:type="table" w:styleId="TableGrid_3c571653-07ab-40d1-87c8-f3f4643110ef" w:customStyle="1">
+    <w:name w:val="Table Grid_3c571653-07ab-40d1-87c8-f3f4643110ef"/>
+    <w:basedOn w:val="NormalTable_30f30d27-1b44-492d-9181-5344b495be9d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4203bb77-b8d1-4184-8330-28d06985624c" w:customStyle="1">
-    <w:name w:val="Normal Table_4203bb77-b8d1-4184-8330-28d06985624c"/>
+  <w:style w:type="table" w:styleId="NormalTable_e3186dd8-4fc2-40fb-bc1a-a6f3d00cceda" w:customStyle="1">
+    <w:name w:val="Normal Table_e3186dd8-4fc2-40fb-bc1a-a6f3d00cceda"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5fe4d82-fd3f-4836-852c-70dfd4ffcb39" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4203bb77-b8d1-4184-8330-28d06985624c"/>
+  <w:style w:type="table" w:styleId="TableGrid_21ff7aee-2fd5-4143-8a32-e89c46f400c6" w:customStyle="1">
+    <w:name w:val="Table Grid_21ff7aee-2fd5-4143-8a32-e89c46f400c6"/>
+    <w:basedOn w:val="NormalTable_e3186dd8-4fc2-40fb-bc1a-a6f3d00cceda"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d477f72a-9688-43a8-90e8-402755d0e357" w:customStyle="1">
-    <w:name w:val="Normal Table_d477f72a-9688-43a8-90e8-402755d0e357"/>
+  <w:style w:type="table" w:styleId="NormalTable_51059780-86d1-4873-99c8-9f22efc07dfe" w:customStyle="1">
+    <w:name w:val="Normal Table_51059780-86d1-4873-99c8-9f22efc07dfe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7bd2ade8-4f1d-40da-995c-96ec6b8f4359" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d477f72a-9688-43a8-90e8-402755d0e357"/>
+  <w:style w:type="table" w:styleId="TableGrid_fa55c5f5-673b-4e1e-9767-39e8fc562715" w:customStyle="1">
+    <w:name w:val="Table Grid_fa55c5f5-673b-4e1e-9767-39e8fc562715"/>
+    <w:basedOn w:val="NormalTable_51059780-86d1-4873-99c8-9f22efc07dfe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_de0753f0-c8d2-48be-8d18-8b6a7cefd0c6" w:customStyle="1">
-    <w:name w:val="Normal Table_de0753f0-c8d2-48be-8d18-8b6a7cefd0c6"/>
+  <w:style w:type="table" w:styleId="NormalTable_4f4ef3f4-837c-484b-a58b-23f90ed5c476" w:customStyle="1">
+    <w:name w:val="Normal Table_4f4ef3f4-837c-484b-a58b-23f90ed5c476"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_06243a79-5330-47de-98d3-6be1c937b51f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_de0753f0-c8d2-48be-8d18-8b6a7cefd0c6"/>
+  <w:style w:type="table" w:styleId="TableGrid_d81c55bf-fe44-4753-be3e-c6dacfc33163" w:customStyle="1">
+    <w:name w:val="Table Grid_d81c55bf-fe44-4753-be3e-c6dacfc33163"/>
+    <w:basedOn w:val="NormalTable_4f4ef3f4-837c-484b-a58b-23f90ed5c476"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fb8b9475-0cdb-4744-90b2-1e7cf65583d4" w:customStyle="1">
-    <w:name w:val="Normal Table_fb8b9475-0cdb-4744-90b2-1e7cf65583d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_eb108449-2bd4-4e60-81c5-a5f61d10fa2e" w:customStyle="1">
+    <w:name w:val="Normal Table_eb108449-2bd4-4e60-81c5-a5f61d10fa2e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_31688796-bd66-4208-a39f-b786042e6e8d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fb8b9475-0cdb-4744-90b2-1e7cf65583d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_9565799f-1311-4e33-b2f6-b6b6a6f17e6d" w:customStyle="1">
+    <w:name w:val="Table Grid_9565799f-1311-4e33-b2f6-b6b6a6f17e6d"/>
+    <w:basedOn w:val="NormalTable_eb108449-2bd4-4e60-81c5-a5f61d10fa2e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>