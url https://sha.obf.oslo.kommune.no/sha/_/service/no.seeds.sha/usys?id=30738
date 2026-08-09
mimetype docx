--- v4 (2026-06-20)
+++ v5 (2026-08-09)
@@ -1554,117 +1554,117 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3c571653-07ab-40d1-87c8-f3f4643110ef"/>
+      <w:tblStyle w:val="TableGrid_d757d6ae-499d-45f1-9b68-f2d04e32640e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">20.06.2026 04:35:56 </w:t>
+            <w:t xml:space="preserve">09.08.2026 06:02:41 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1681,153 +1681,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_21ff7aee-2fd5-4143-8a32-e89c46f400c6"/>
+      <w:tblStyle w:val="TableGrid_67ed8be4-7994-463b-9aea-00c4cf9490ee"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2320"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6467"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_fdf03389-8c5c-4be1-a883-bd260b2b85f0"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7eb1ff22-e488-4d6f-a1e3-9eff71208fb6"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 678. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ccc5ac78-bde0-4ea9-a2f1-c7af45b9defc"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f7049592-ed80-4e6e-9033-47da928a4b08"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Sjekkliste om asbest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2320"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ccc5ac78-bde0-4ea9-a2f1-c7af45b9defc"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f7049592-ed80-4e6e-9033-47da928a4b08"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
+            <w:pStyle w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -1840,59 +1840,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
+      <w:pStyle w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9565799f-1311-4e33-b2f6-b6b6a6f17e6d"/>
+      <w:tblStyle w:val="TableGrid_3e695a67-65f4-4f9a-a06e-964acf10b2a8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3373"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1903,373 +1903,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fa55c5f5-673b-4e1e-9767-39e8fc562715"/>
+            <w:tblStyle w:val="TableGrid_c68a6bfb-6e76-4783-a453-bde37cc06f98"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
+            <w:pStyle w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3373"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d81c55bf-fe44-4753-be3e-c6dacfc33163"/>
+            <w:tblStyle w:val="TableGrid_d55229e8-351c-4efb-bb5a-fcc1c3f3e2a7"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
+            <w:pStyle w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
+      <w:pStyle w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -3149,629 +3149,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrida84e1ab4-ab4b-4445-b35e-4a1212b526fb" w:customStyle="1">
     <w:name w:val="Table Grid_a84e1ab4-ab4b-4445-b35e-4a1212b526fb"/>
     <w:basedOn w:val="NormalTable31a4a410-17ba-47b5-8602-3c2bcc05efe9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_805f068c-4d77-48b7-81a4-03843595d234" w:customStyle="1">
-    <w:name w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
+  <w:style w:type="paragraph" w:styleId="Normal_8354b4f3-ad35-4e52-8693-32d473037c08" w:customStyle="1">
+    <w:name w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23fc258-7fa2-4fe1-9365-af738441217b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25934ae9-4065-4a0b-ad26-af5d3568d629"/>
+    <w:basedOn w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c1362466-7b72-4253-a606-2eccd434a6ec" w:customStyle="1">
-    <w:name w:val="Normal Table_c1362466-7b72-4253-a606-2eccd434a6ec"/>
+  <w:style w:type="table" w:styleId="NormalTable_ed0a4874-1765-472f-abf3-cca3e6d1fca9" w:customStyle="1">
+    <w:name w:val="Normal Table_ed0a4874-1765-472f-abf3-cca3e6d1fca9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cadca6f7-aeae-4a4a-b5a2-a74fb9dd6912" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c1362466-7b72-4253-a606-2eccd434a6ec"/>
+  <w:style w:type="table" w:styleId="TableGrid_4171a2bd-fd14-4ab3-ada6-eee9970b8bc0" w:customStyle="1">
+    <w:name w:val="Table Grid_4171a2bd-fd14-4ab3-ada6-eee9970b8bc0"/>
+    <w:basedOn w:val="NormalTable_ed0a4874-1765-472f-abf3-cca3e6d1fca9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_fdf03389-8c5c-4be1-a883-bd260b2b85f0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_7eb1ff22-e488-4d6f-a1e3-9eff71208fb6" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_7eb1ff22-e488-4d6f-a1e3-9eff71208fb6"/>
+    <w:basedOn w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_ccc5ac78-bde0-4ea9-a2f1-c7af45b9defc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_805f068c-4d77-48b7-81a4-03843595d234"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_f7049592-ed80-4e6e-9033-47da928a4b08" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f7049592-ed80-4e6e-9033-47da928a4b08"/>
+    <w:basedOn w:val="Normal_8354b4f3-ad35-4e52-8693-32d473037c08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e11596e2-443c-4b49-a6ec-f773add6a8e6" w:customStyle="1">
-    <w:name w:val="Normal Table_e11596e2-443c-4b49-a6ec-f773add6a8e6"/>
+  <w:style w:type="table" w:styleId="NormalTable_a8ca9646-6854-4108-b6fd-73e508a2bf64" w:customStyle="1">
+    <w:name w:val="Normal Table_a8ca9646-6854-4108-b6fd-73e508a2bf64"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_67a7e129-3385-4772-91bd-9dc30600e188" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e11596e2-443c-4b49-a6ec-f773add6a8e6"/>
+  <w:style w:type="table" w:styleId="TableGrid_ea0185c4-26e4-4e38-a99a-b486a1807e63" w:customStyle="1">
+    <w:name w:val="Table Grid_ea0185c4-26e4-4e38-a99a-b486a1807e63"/>
+    <w:basedOn w:val="NormalTable_a8ca9646-6854-4108-b6fd-73e508a2bf64"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ca716605-9109-43b8-a684-f111ba375d10" w:customStyle="1">
-    <w:name w:val="Normal Table_ca716605-9109-43b8-a684-f111ba375d10"/>
+  <w:style w:type="table" w:styleId="NormalTable_006db075-8aef-41cb-9b82-efcf645710cb" w:customStyle="1">
+    <w:name w:val="Normal Table_006db075-8aef-41cb-9b82-efcf645710cb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_69d3875f-de05-4b36-9b56-975a04ccd65c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ca716605-9109-43b8-a684-f111ba375d10"/>
+  <w:style w:type="table" w:styleId="TableGrid_8f58437d-7c08-4989-9b39-6e751022964d" w:customStyle="1">
+    <w:name w:val="Table Grid_8f58437d-7c08-4989-9b39-6e751022964d"/>
+    <w:basedOn w:val="NormalTable_006db075-8aef-41cb-9b82-efcf645710cb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_833588d5-81be-4743-a95f-ddbe8db66faa" w:customStyle="1">
-    <w:name w:val="Normal Table_833588d5-81be-4743-a95f-ddbe8db66faa"/>
+  <w:style w:type="table" w:styleId="NormalTable_549fbd72-192e-4928-a2cf-3113c40f59df" w:customStyle="1">
+    <w:name w:val="Normal Table_549fbd72-192e-4928-a2cf-3113c40f59df"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fcc5b425-8bcb-466d-909d-ae894819b7bc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_833588d5-81be-4743-a95f-ddbe8db66faa"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec16c7a1-7e6c-43a8-a7c0-d9c5c46cfa24" w:customStyle="1">
+    <w:name w:val="Table Grid_ec16c7a1-7e6c-43a8-a7c0-d9c5c46cfa24"/>
+    <w:basedOn w:val="NormalTable_549fbd72-192e-4928-a2cf-3113c40f59df"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b28a4826-904b-437f-bedd-64535401e65e" w:customStyle="1">
-    <w:name w:val="Normal Table_b28a4826-904b-437f-bedd-64535401e65e"/>
+  <w:style w:type="table" w:styleId="NormalTable_e7dd0d7c-f823-4f42-a5fa-e50523c0f7e3" w:customStyle="1">
+    <w:name w:val="Normal Table_e7dd0d7c-f823-4f42-a5fa-e50523c0f7e3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7043c258-8c1c-4139-a3a6-60bfe1655829" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b28a4826-904b-437f-bedd-64535401e65e"/>
+  <w:style w:type="table" w:styleId="TableGrid_e390baa6-2e55-46b7-8e38-c8f90c620612" w:customStyle="1">
+    <w:name w:val="Table Grid_e390baa6-2e55-46b7-8e38-c8f90c620612"/>
+    <w:basedOn w:val="NormalTable_e7dd0d7c-f823-4f42-a5fa-e50523c0f7e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_30f30d27-1b44-492d-9181-5344b495be9d" w:customStyle="1">
-    <w:name w:val="Normal Table_30f30d27-1b44-492d-9181-5344b495be9d"/>
+  <w:style w:type="table" w:styleId="NormalTable_85ecdf4e-0872-4d95-a9a5-8260af9800ca" w:customStyle="1">
+    <w:name w:val="Normal Table_85ecdf4e-0872-4d95-a9a5-8260af9800ca"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3c571653-07ab-40d1-87c8-f3f4643110ef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_30f30d27-1b44-492d-9181-5344b495be9d"/>
+  <w:style w:type="table" w:styleId="TableGrid_d757d6ae-499d-45f1-9b68-f2d04e32640e" w:customStyle="1">
+    <w:name w:val="Table Grid_d757d6ae-499d-45f1-9b68-f2d04e32640e"/>
+    <w:basedOn w:val="NormalTable_85ecdf4e-0872-4d95-a9a5-8260af9800ca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e3186dd8-4fc2-40fb-bc1a-a6f3d00cceda" w:customStyle="1">
-    <w:name w:val="Normal Table_e3186dd8-4fc2-40fb-bc1a-a6f3d00cceda"/>
+  <w:style w:type="table" w:styleId="NormalTable_29da6f16-62fc-4cca-a034-5c13349e3312" w:customStyle="1">
+    <w:name w:val="Normal Table_29da6f16-62fc-4cca-a034-5c13349e3312"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_21ff7aee-2fd5-4143-8a32-e89c46f400c6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e3186dd8-4fc2-40fb-bc1a-a6f3d00cceda"/>
+  <w:style w:type="table" w:styleId="TableGrid_67ed8be4-7994-463b-9aea-00c4cf9490ee" w:customStyle="1">
+    <w:name w:val="Table Grid_67ed8be4-7994-463b-9aea-00c4cf9490ee"/>
+    <w:basedOn w:val="NormalTable_29da6f16-62fc-4cca-a034-5c13349e3312"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_51059780-86d1-4873-99c8-9f22efc07dfe" w:customStyle="1">
-    <w:name w:val="Normal Table_51059780-86d1-4873-99c8-9f22efc07dfe"/>
+  <w:style w:type="table" w:styleId="NormalTable_4a76426f-4359-43f2-b69f-13fc98c493c5" w:customStyle="1">
+    <w:name w:val="Normal Table_4a76426f-4359-43f2-b69f-13fc98c493c5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa55c5f5-673b-4e1e-9767-39e8fc562715" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_51059780-86d1-4873-99c8-9f22efc07dfe"/>
+  <w:style w:type="table" w:styleId="TableGrid_c68a6bfb-6e76-4783-a453-bde37cc06f98" w:customStyle="1">
+    <w:name w:val="Table Grid_c68a6bfb-6e76-4783-a453-bde37cc06f98"/>
+    <w:basedOn w:val="NormalTable_4a76426f-4359-43f2-b69f-13fc98c493c5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4f4ef3f4-837c-484b-a58b-23f90ed5c476" w:customStyle="1">
-    <w:name w:val="Normal Table_4f4ef3f4-837c-484b-a58b-23f90ed5c476"/>
+  <w:style w:type="table" w:styleId="NormalTable_3451bde2-8ac0-4480-a967-7d798ed9efc9" w:customStyle="1">
+    <w:name w:val="Normal Table_3451bde2-8ac0-4480-a967-7d798ed9efc9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d81c55bf-fe44-4753-be3e-c6dacfc33163" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4f4ef3f4-837c-484b-a58b-23f90ed5c476"/>
+  <w:style w:type="table" w:styleId="TableGrid_d55229e8-351c-4efb-bb5a-fcc1c3f3e2a7" w:customStyle="1">
+    <w:name w:val="Table Grid_d55229e8-351c-4efb-bb5a-fcc1c3f3e2a7"/>
+    <w:basedOn w:val="NormalTable_3451bde2-8ac0-4480-a967-7d798ed9efc9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eb108449-2bd4-4e60-81c5-a5f61d10fa2e" w:customStyle="1">
-    <w:name w:val="Normal Table_eb108449-2bd4-4e60-81c5-a5f61d10fa2e"/>
+  <w:style w:type="table" w:styleId="NormalTable_d6b74b39-692d-4b77-9893-2704b695603e" w:customStyle="1">
+    <w:name w:val="Normal Table_d6b74b39-692d-4b77-9893-2704b695603e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9565799f-1311-4e33-b2f6-b6b6a6f17e6d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eb108449-2bd4-4e60-81c5-a5f61d10fa2e"/>
+  <w:style w:type="table" w:styleId="TableGrid_3e695a67-65f4-4f9a-a06e-964acf10b2a8" w:customStyle="1">
+    <w:name w:val="Table Grid_3e695a67-65f4-4f9a-a06e-964acf10b2a8"/>
+    <w:basedOn w:val="NormalTable_d6b74b39-692d-4b77-9893-2704b695603e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>