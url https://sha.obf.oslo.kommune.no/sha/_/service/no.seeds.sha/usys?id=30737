--- v2 (2026-03-21)
+++ v3 (2026-05-05)
@@ -16707,117 +16707,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9b5c8996-b13f-4f8a-9745-7db661f70c05"/>
+      <w:tblStyle w:val="TableGrid_c7a92fc5-3473-46b9-b475-60447c230b7b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7285"/>
       <w:gridCol w:w="7285"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7285"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:43:08 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:06 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7285"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -16834,153 +16834,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_114053f1-7301-467d-a7f1-974a505782a8"/>
+      <w:tblStyle w:val="TableGrid_ee5e50e6-818e-4125-a622-9cc96ed7d8e7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9776"/>
       <w:gridCol w:w="3507"/>
       <w:gridCol w:w="1287"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9776"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_a300bcf6-4cac-4cef-a4de-571bd20982a4"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_820896b5-b32f-43ba-b872-26553cc7e070"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 677. Versjonsnummer: 8</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6b765aa9-ebce-4704-8f67-032d88e4a48f"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2761ca9b-d276-4664-a2b6-01e1c3521f29"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Sjekkliste for SHA inspeksjoner vedlikehold</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3507"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6b765aa9-ebce-4704-8f67-032d88e4a48f"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2761ca9b-d276-4664-a2b6-01e1c3521f29"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1287"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_83b2306b-e72d-44c9-9708-02edb47ac4d2"/>
+            <w:pStyle w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -16993,59 +16993,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_83b2306b-e72d-44c9-9708-02edb47ac4d2"/>
+      <w:pStyle w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d2a45997-8e3d-4792-9071-e7b9d3512e0c"/>
+      <w:tblStyle w:val="TableGrid_807902b1-338c-4710-8d69-3fe422b7bae4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9471"/>
       <w:gridCol w:w="5099"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -17056,373 +17056,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9471"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_facd3c11-30db-4d0e-ba6c-ff94e8404cd4"/>
+            <w:tblStyle w:val="TableGrid_31e5faa8-2263-461a-ae05-c8f14b112cf1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_83b2306b-e72d-44c9-9708-02edb47ac4d2"/>
+            <w:pStyle w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5099"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0e0e9c9e-d892-43c5-a1a1-2c0c01da9001"/>
+            <w:tblStyle w:val="TableGrid_f5357346-35d7-4714-9a76-d4114f6f3663"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_83b2306b-e72d-44c9-9708-02edb47ac4d2"/>
+            <w:pStyle w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_83b2306b-e72d-44c9-9708-02edb47ac4d2"/>
+      <w:pStyle w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -21626,629 +21626,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid6b26472f-5857-4a8c-9cf2-2fa7758c6212" w:customStyle="1">
     <w:name w:val="Table Grid_6b26472f-5857-4a8c-9cf2-2fa7758c6212"/>
     <w:basedOn w:val="NormalTable120b76ba-58a8-4db5-b4e6-23d4c33f9354"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_83b2306b-e72d-44c9-9708-02edb47ac4d2" w:customStyle="1">
-    <w:name w:val="Normal_83b2306b-e72d-44c9-9708-02edb47ac4d2"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ee7e6b06-e269-4353-977f-2df20f995f58" w:customStyle="1">
+    <w:name w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_70e03a68-d596-43d0-adf6-e6ed6db16c45" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_83b2306b-e72d-44c9-9708-02edb47ac4d2"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+    <w:basedOn w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f36d527f-ab08-43dd-80a9-413414452aaa" w:customStyle="1">
-    <w:name w:val="Normal Table_f36d527f-ab08-43dd-80a9-413414452aaa"/>
+  <w:style w:type="table" w:styleId="NormalTable_6e72d2be-18cf-4216-91a2-eec59eec426e" w:customStyle="1">
+    <w:name w:val="Normal Table_6e72d2be-18cf-4216-91a2-eec59eec426e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d69d259c-94ff-4c32-a14c-d386acc3f660" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f36d527f-ab08-43dd-80a9-413414452aaa"/>
+  <w:style w:type="table" w:styleId="TableGrid_8d8991a2-b11b-4975-8890-28906325f666" w:customStyle="1">
+    <w:name w:val="Table Grid_8d8991a2-b11b-4975-8890-28906325f666"/>
+    <w:basedOn w:val="NormalTable_6e72d2be-18cf-4216-91a2-eec59eec426e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_a300bcf6-4cac-4cef-a4de-571bd20982a4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_83b2306b-e72d-44c9-9708-02edb47ac4d2"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_820896b5-b32f-43ba-b872-26553cc7e070" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_820896b5-b32f-43ba-b872-26553cc7e070"/>
+    <w:basedOn w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_6b765aa9-ebce-4704-8f67-032d88e4a48f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_83b2306b-e72d-44c9-9708-02edb47ac4d2"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_2761ca9b-d276-4664-a2b6-01e1c3521f29" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2761ca9b-d276-4664-a2b6-01e1c3521f29"/>
+    <w:basedOn w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_178c9bc2-f8f6-41c7-8c1d-17af8d590106" w:customStyle="1">
-    <w:name w:val="Normal Table_178c9bc2-f8f6-41c7-8c1d-17af8d590106"/>
+  <w:style w:type="table" w:styleId="NormalTable_734dc6c5-e926-43e0-8881-933d670e0a68" w:customStyle="1">
+    <w:name w:val="Normal Table_734dc6c5-e926-43e0-8881-933d670e0a68"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2ccfd1fb-c1e9-481c-9656-1f5f018b4d2d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_178c9bc2-f8f6-41c7-8c1d-17af8d590106"/>
+  <w:style w:type="table" w:styleId="TableGrid_36e136f9-8f9d-4a5c-acd2-f923c3968683" w:customStyle="1">
+    <w:name w:val="Table Grid_36e136f9-8f9d-4a5c-acd2-f923c3968683"/>
+    <w:basedOn w:val="NormalTable_734dc6c5-e926-43e0-8881-933d670e0a68"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0d999023-e42e-439e-bc36-daacdf18718f" w:customStyle="1">
-    <w:name w:val="Normal Table_0d999023-e42e-439e-bc36-daacdf18718f"/>
+  <w:style w:type="table" w:styleId="NormalTable_5ca7c3e8-d291-48a2-8329-9e5ef293124b" w:customStyle="1">
+    <w:name w:val="Normal Table_5ca7c3e8-d291-48a2-8329-9e5ef293124b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b471c008-ddf6-422d-8679-3870ee980b8f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0d999023-e42e-439e-bc36-daacdf18718f"/>
+  <w:style w:type="table" w:styleId="TableGrid_fb50c116-eb83-4fe3-9cca-4c3f99d45d9c" w:customStyle="1">
+    <w:name w:val="Table Grid_fb50c116-eb83-4fe3-9cca-4c3f99d45d9c"/>
+    <w:basedOn w:val="NormalTable_5ca7c3e8-d291-48a2-8329-9e5ef293124b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_55a6136a-cefe-4307-9cc0-b97d1195bd9e" w:customStyle="1">
-    <w:name w:val="Normal Table_55a6136a-cefe-4307-9cc0-b97d1195bd9e"/>
+  <w:style w:type="table" w:styleId="NormalTable_bd7d9f00-82fa-4f70-a9fc-3c12fcb8439e" w:customStyle="1">
+    <w:name w:val="Normal Table_bd7d9f00-82fa-4f70-a9fc-3c12fcb8439e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a57be3c5-76f8-4a67-8321-9fcdc20e2f36" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_55a6136a-cefe-4307-9cc0-b97d1195bd9e"/>
+  <w:style w:type="table" w:styleId="TableGrid_c8b34caf-83ec-420e-b9bc-7fa58507def7" w:customStyle="1">
+    <w:name w:val="Table Grid_c8b34caf-83ec-420e-b9bc-7fa58507def7"/>
+    <w:basedOn w:val="NormalTable_bd7d9f00-82fa-4f70-a9fc-3c12fcb8439e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_47de293f-5896-47f5-95ad-79e75394c545" w:customStyle="1">
-    <w:name w:val="Normal Table_47de293f-5896-47f5-95ad-79e75394c545"/>
+  <w:style w:type="table" w:styleId="NormalTable_46071556-e6f1-4785-9b4c-7286037cdfe6" w:customStyle="1">
+    <w:name w:val="Normal Table_46071556-e6f1-4785-9b4c-7286037cdfe6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_07cc4a52-ee3d-4377-8e0b-e418053f097f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_47de293f-5896-47f5-95ad-79e75394c545"/>
+  <w:style w:type="table" w:styleId="TableGrid_ff914d80-3d3f-4d64-9e68-17945f302216" w:customStyle="1">
+    <w:name w:val="Table Grid_ff914d80-3d3f-4d64-9e68-17945f302216"/>
+    <w:basedOn w:val="NormalTable_46071556-e6f1-4785-9b4c-7286037cdfe6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4034bb52-192b-4de1-9cc5-a28dd5eff630" w:customStyle="1">
-    <w:name w:val="Normal Table_4034bb52-192b-4de1-9cc5-a28dd5eff630"/>
+  <w:style w:type="table" w:styleId="NormalTable_1f0aa18e-8ed6-4356-8316-35d8276287b7" w:customStyle="1">
+    <w:name w:val="Normal Table_1f0aa18e-8ed6-4356-8316-35d8276287b7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9b5c8996-b13f-4f8a-9745-7db661f70c05" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4034bb52-192b-4de1-9cc5-a28dd5eff630"/>
+  <w:style w:type="table" w:styleId="TableGrid_c7a92fc5-3473-46b9-b475-60447c230b7b" w:customStyle="1">
+    <w:name w:val="Table Grid_c7a92fc5-3473-46b9-b475-60447c230b7b"/>
+    <w:basedOn w:val="NormalTable_1f0aa18e-8ed6-4356-8316-35d8276287b7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bfc12fc7-f64a-44d1-97c7-18b184fc66b4" w:customStyle="1">
-    <w:name w:val="Normal Table_bfc12fc7-f64a-44d1-97c7-18b184fc66b4"/>
+  <w:style w:type="table" w:styleId="NormalTable_bda7fc4a-70a0-4d3b-af3a-5302b8348333" w:customStyle="1">
+    <w:name w:val="Normal Table_bda7fc4a-70a0-4d3b-af3a-5302b8348333"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_114053f1-7301-467d-a7f1-974a505782a8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bfc12fc7-f64a-44d1-97c7-18b184fc66b4"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee5e50e6-818e-4125-a622-9cc96ed7d8e7" w:customStyle="1">
+    <w:name w:val="Table Grid_ee5e50e6-818e-4125-a622-9cc96ed7d8e7"/>
+    <w:basedOn w:val="NormalTable_bda7fc4a-70a0-4d3b-af3a-5302b8348333"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c1842dcb-89a7-480f-99f6-bd1e54ab49e8" w:customStyle="1">
-    <w:name w:val="Normal Table_c1842dcb-89a7-480f-99f6-bd1e54ab49e8"/>
+  <w:style w:type="table" w:styleId="NormalTable_080467b2-ab55-4fb7-8966-554fe933a4be" w:customStyle="1">
+    <w:name w:val="Normal Table_080467b2-ab55-4fb7-8966-554fe933a4be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_facd3c11-30db-4d0e-ba6c-ff94e8404cd4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c1842dcb-89a7-480f-99f6-bd1e54ab49e8"/>
+  <w:style w:type="table" w:styleId="TableGrid_31e5faa8-2263-461a-ae05-c8f14b112cf1" w:customStyle="1">
+    <w:name w:val="Table Grid_31e5faa8-2263-461a-ae05-c8f14b112cf1"/>
+    <w:basedOn w:val="NormalTable_080467b2-ab55-4fb7-8966-554fe933a4be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b2cd9a2a-4632-49c9-a74e-15533646d7e3" w:customStyle="1">
-    <w:name w:val="Normal Table_b2cd9a2a-4632-49c9-a74e-15533646d7e3"/>
+  <w:style w:type="table" w:styleId="NormalTable_1845ee86-fd34-4e9a-9725-0f8933a64ab5" w:customStyle="1">
+    <w:name w:val="Normal Table_1845ee86-fd34-4e9a-9725-0f8933a64ab5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0e0e9c9e-d892-43c5-a1a1-2c0c01da9001" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b2cd9a2a-4632-49c9-a74e-15533646d7e3"/>
+  <w:style w:type="table" w:styleId="TableGrid_f5357346-35d7-4714-9a76-d4114f6f3663" w:customStyle="1">
+    <w:name w:val="Table Grid_f5357346-35d7-4714-9a76-d4114f6f3663"/>
+    <w:basedOn w:val="NormalTable_1845ee86-fd34-4e9a-9725-0f8933a64ab5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4b49d162-4f3b-4c37-94bc-22dbc8e9da9d" w:customStyle="1">
-    <w:name w:val="Normal Table_4b49d162-4f3b-4c37-94bc-22dbc8e9da9d"/>
+  <w:style w:type="table" w:styleId="NormalTable_50df273c-b3df-4f49-b291-311c68444070" w:customStyle="1">
+    <w:name w:val="Normal Table_50df273c-b3df-4f49-b291-311c68444070"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d2a45997-8e3d-4792-9071-e7b9d3512e0c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4b49d162-4f3b-4c37-94bc-22dbc8e9da9d"/>
+  <w:style w:type="table" w:styleId="TableGrid_807902b1-338c-4710-8d69-3fe422b7bae4" w:customStyle="1">
+    <w:name w:val="Table Grid_807902b1-338c-4710-8d69-3fe422b7bae4"/>
+    <w:basedOn w:val="NormalTable_50df273c-b3df-4f49-b291-311c68444070"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>