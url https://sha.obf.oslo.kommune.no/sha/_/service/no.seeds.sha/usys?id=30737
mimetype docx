--- v3 (2026-05-05)
+++ v4 (2026-07-18)
@@ -16707,117 +16707,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c7a92fc5-3473-46b9-b475-60447c230b7b"/>
+      <w:tblStyle w:val="TableGrid_b2283832-3c97-4984-b426-4b47a49bcf6f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7285"/>
       <w:gridCol w:w="7285"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7285"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:06 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:26:21 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7285"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -16834,153 +16834,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ee5e50e6-818e-4125-a622-9cc96ed7d8e7"/>
+      <w:tblStyle w:val="TableGrid_7cb11925-dd75-4fb3-8965-e770aedb77b9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9776"/>
       <w:gridCol w:w="3507"/>
       <w:gridCol w:w="1287"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9776"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_820896b5-b32f-43ba-b872-26553cc7e070"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_4a5bf7f4-cb35-412a-aa3e-7705110bc220"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 677. Versjonsnummer: 8</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2761ca9b-d276-4664-a2b6-01e1c3521f29"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_3f44e620-829c-4490-b489-c0508f91a76d"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Sjekkliste for SHA inspeksjoner vedlikehold</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3507"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_2761ca9b-d276-4664-a2b6-01e1c3521f29"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_3f44e620-829c-4490-b489-c0508f91a76d"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1287"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
+            <w:pStyle w:val="Normal_94fa582e-4c69-430a-9a6b-dbee37b56edd"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -16993,59 +16993,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
+      <w:pStyle w:val="Normal_94fa582e-4c69-430a-9a6b-dbee37b56edd"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_807902b1-338c-4710-8d69-3fe422b7bae4"/>
+      <w:tblStyle w:val="TableGrid_f923ffdc-a228-4c4f-806a-5d58decdd121"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9471"/>
       <w:gridCol w:w="5099"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -17056,373 +17056,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9471"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_31e5faa8-2263-461a-ae05-c8f14b112cf1"/>
+            <w:tblStyle w:val="TableGrid_f78f24bf-d75c-44d2-a965-3a901d66c16e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA - Beredskap, tilsyn og kontroll</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.09.2025 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
+            <w:pStyle w:val="Normal_94fa582e-4c69-430a-9a6b-dbee37b56edd"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5099"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f5357346-35d7-4714-9a76-d4114f6f3663"/>
+            <w:tblStyle w:val="TableGrid_dabff560-21f2-4c86-8ed5-3a80bfe6c9dc"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
+            <w:pStyle w:val="Normal_94fa582e-4c69-430a-9a6b-dbee37b56edd"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
+      <w:pStyle w:val="Normal_94fa582e-4c69-430a-9a6b-dbee37b56edd"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -21626,629 +21626,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid6b26472f-5857-4a8c-9cf2-2fa7758c6212" w:customStyle="1">
     <w:name w:val="Table Grid_6b26472f-5857-4a8c-9cf2-2fa7758c6212"/>
     <w:basedOn w:val="NormalTable120b76ba-58a8-4db5-b4e6-23d4c33f9354"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ee7e6b06-e269-4353-977f-2df20f995f58" w:customStyle="1">
-    <w:name w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
+  <w:style w:type="paragraph" w:styleId="Normal_94fa582e-4c69-430a-9a6b-dbee37b56edd" w:customStyle="1">
+    <w:name w:val="Normal_94fa582e-4c69-430a-9a6b-dbee37b56edd"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_d427b4a7-60d3-4b69-916d-77279ad497ff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_854d0c1d-9605-4347-8c63-8af9869dbfc1"/>
+    <w:basedOn w:val="Normal_94fa582e-4c69-430a-9a6b-dbee37b56edd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6e72d2be-18cf-4216-91a2-eec59eec426e" w:customStyle="1">
-    <w:name w:val="Normal Table_6e72d2be-18cf-4216-91a2-eec59eec426e"/>
+  <w:style w:type="table" w:styleId="NormalTable_edcc7812-8a3f-4bd4-9bd5-edb0fed172b6" w:customStyle="1">
+    <w:name w:val="Normal Table_edcc7812-8a3f-4bd4-9bd5-edb0fed172b6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8d8991a2-b11b-4975-8890-28906325f666" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6e72d2be-18cf-4216-91a2-eec59eec426e"/>
+  <w:style w:type="table" w:styleId="TableGrid_8f5393e8-0806-4012-b818-95d1d8bb83b6" w:customStyle="1">
+    <w:name w:val="Table Grid_8f5393e8-0806-4012-b818-95d1d8bb83b6"/>
+    <w:basedOn w:val="NormalTable_edcc7812-8a3f-4bd4-9bd5-edb0fed172b6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_820896b5-b32f-43ba-b872-26553cc7e070" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_4a5bf7f4-cb35-412a-aa3e-7705110bc220" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_4a5bf7f4-cb35-412a-aa3e-7705110bc220"/>
+    <w:basedOn w:val="Normal_94fa582e-4c69-430a-9a6b-dbee37b56edd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_2761ca9b-d276-4664-a2b6-01e1c3521f29" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_ee7e6b06-e269-4353-977f-2df20f995f58"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_3f44e620-829c-4490-b489-c0508f91a76d" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_3f44e620-829c-4490-b489-c0508f91a76d"/>
+    <w:basedOn w:val="Normal_94fa582e-4c69-430a-9a6b-dbee37b56edd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_734dc6c5-e926-43e0-8881-933d670e0a68" w:customStyle="1">
-    <w:name w:val="Normal Table_734dc6c5-e926-43e0-8881-933d670e0a68"/>
+  <w:style w:type="table" w:styleId="NormalTable_d26bdb77-232b-4837-a9c4-ad56c3a8e677" w:customStyle="1">
+    <w:name w:val="Normal Table_d26bdb77-232b-4837-a9c4-ad56c3a8e677"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_36e136f9-8f9d-4a5c-acd2-f923c3968683" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_734dc6c5-e926-43e0-8881-933d670e0a68"/>
+  <w:style w:type="table" w:styleId="TableGrid_c639b6b7-a2fa-4a2b-a4c6-ff5749e13292" w:customStyle="1">
+    <w:name w:val="Table Grid_c639b6b7-a2fa-4a2b-a4c6-ff5749e13292"/>
+    <w:basedOn w:val="NormalTable_d26bdb77-232b-4837-a9c4-ad56c3a8e677"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5ca7c3e8-d291-48a2-8329-9e5ef293124b" w:customStyle="1">
-    <w:name w:val="Normal Table_5ca7c3e8-d291-48a2-8329-9e5ef293124b"/>
+  <w:style w:type="table" w:styleId="NormalTable_fb564154-1ff3-47ac-b814-27ded9fa5681" w:customStyle="1">
+    <w:name w:val="Normal Table_fb564154-1ff3-47ac-b814-27ded9fa5681"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fb50c116-eb83-4fe3-9cca-4c3f99d45d9c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5ca7c3e8-d291-48a2-8329-9e5ef293124b"/>
+  <w:style w:type="table" w:styleId="TableGrid_d3120732-0f3f-45c8-ba0b-ea03f12915f2" w:customStyle="1">
+    <w:name w:val="Table Grid_d3120732-0f3f-45c8-ba0b-ea03f12915f2"/>
+    <w:basedOn w:val="NormalTable_fb564154-1ff3-47ac-b814-27ded9fa5681"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bd7d9f00-82fa-4f70-a9fc-3c12fcb8439e" w:customStyle="1">
-    <w:name w:val="Normal Table_bd7d9f00-82fa-4f70-a9fc-3c12fcb8439e"/>
+  <w:style w:type="table" w:styleId="NormalTable_e7478e7d-9a16-4672-980d-470ec17af712" w:customStyle="1">
+    <w:name w:val="Normal Table_e7478e7d-9a16-4672-980d-470ec17af712"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8b34caf-83ec-420e-b9bc-7fa58507def7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bd7d9f00-82fa-4f70-a9fc-3c12fcb8439e"/>
+  <w:style w:type="table" w:styleId="TableGrid_2ed65da6-57dc-4d83-90f4-832bdf19b5df" w:customStyle="1">
+    <w:name w:val="Table Grid_2ed65da6-57dc-4d83-90f4-832bdf19b5df"/>
+    <w:basedOn w:val="NormalTable_e7478e7d-9a16-4672-980d-470ec17af712"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_46071556-e6f1-4785-9b4c-7286037cdfe6" w:customStyle="1">
-    <w:name w:val="Normal Table_46071556-e6f1-4785-9b4c-7286037cdfe6"/>
+  <w:style w:type="table" w:styleId="NormalTable_931482c9-4240-4c93-86e8-a11358bf34d2" w:customStyle="1">
+    <w:name w:val="Normal Table_931482c9-4240-4c93-86e8-a11358bf34d2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ff914d80-3d3f-4d64-9e68-17945f302216" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_46071556-e6f1-4785-9b4c-7286037cdfe6"/>
+  <w:style w:type="table" w:styleId="TableGrid_24a190b2-9d0a-46c9-88f5-efa430cc656d" w:customStyle="1">
+    <w:name w:val="Table Grid_24a190b2-9d0a-46c9-88f5-efa430cc656d"/>
+    <w:basedOn w:val="NormalTable_931482c9-4240-4c93-86e8-a11358bf34d2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1f0aa18e-8ed6-4356-8316-35d8276287b7" w:customStyle="1">
-    <w:name w:val="Normal Table_1f0aa18e-8ed6-4356-8316-35d8276287b7"/>
+  <w:style w:type="table" w:styleId="NormalTable_a917d853-9281-4c62-83de-76310bc6ba5f" w:customStyle="1">
+    <w:name w:val="Normal Table_a917d853-9281-4c62-83de-76310bc6ba5f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c7a92fc5-3473-46b9-b475-60447c230b7b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1f0aa18e-8ed6-4356-8316-35d8276287b7"/>
+  <w:style w:type="table" w:styleId="TableGrid_b2283832-3c97-4984-b426-4b47a49bcf6f" w:customStyle="1">
+    <w:name w:val="Table Grid_b2283832-3c97-4984-b426-4b47a49bcf6f"/>
+    <w:basedOn w:val="NormalTable_a917d853-9281-4c62-83de-76310bc6ba5f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bda7fc4a-70a0-4d3b-af3a-5302b8348333" w:customStyle="1">
-    <w:name w:val="Normal Table_bda7fc4a-70a0-4d3b-af3a-5302b8348333"/>
+  <w:style w:type="table" w:styleId="NormalTable_ef1c6c2a-5644-469c-8c9a-7d51584f5980" w:customStyle="1">
+    <w:name w:val="Normal Table_ef1c6c2a-5644-469c-8c9a-7d51584f5980"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee5e50e6-818e-4125-a622-9cc96ed7d8e7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bda7fc4a-70a0-4d3b-af3a-5302b8348333"/>
+  <w:style w:type="table" w:styleId="TableGrid_7cb11925-dd75-4fb3-8965-e770aedb77b9" w:customStyle="1">
+    <w:name w:val="Table Grid_7cb11925-dd75-4fb3-8965-e770aedb77b9"/>
+    <w:basedOn w:val="NormalTable_ef1c6c2a-5644-469c-8c9a-7d51584f5980"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_080467b2-ab55-4fb7-8966-554fe933a4be" w:customStyle="1">
-    <w:name w:val="Normal Table_080467b2-ab55-4fb7-8966-554fe933a4be"/>
+  <w:style w:type="table" w:styleId="NormalTable_0addf9cc-f20c-4027-aa39-66f903a9fee4" w:customStyle="1">
+    <w:name w:val="Normal Table_0addf9cc-f20c-4027-aa39-66f903a9fee4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_31e5faa8-2263-461a-ae05-c8f14b112cf1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_080467b2-ab55-4fb7-8966-554fe933a4be"/>
+  <w:style w:type="table" w:styleId="TableGrid_f78f24bf-d75c-44d2-a965-3a901d66c16e" w:customStyle="1">
+    <w:name w:val="Table Grid_f78f24bf-d75c-44d2-a965-3a901d66c16e"/>
+    <w:basedOn w:val="NormalTable_0addf9cc-f20c-4027-aa39-66f903a9fee4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1845ee86-fd34-4e9a-9725-0f8933a64ab5" w:customStyle="1">
-    <w:name w:val="Normal Table_1845ee86-fd34-4e9a-9725-0f8933a64ab5"/>
+  <w:style w:type="table" w:styleId="NormalTable_b3f87f31-1c3b-44b3-aff7-403ddb07ab3b" w:customStyle="1">
+    <w:name w:val="Normal Table_b3f87f31-1c3b-44b3-aff7-403ddb07ab3b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5357346-35d7-4714-9a76-d4114f6f3663" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1845ee86-fd34-4e9a-9725-0f8933a64ab5"/>
+  <w:style w:type="table" w:styleId="TableGrid_dabff560-21f2-4c86-8ed5-3a80bfe6c9dc" w:customStyle="1">
+    <w:name w:val="Table Grid_dabff560-21f2-4c86-8ed5-3a80bfe6c9dc"/>
+    <w:basedOn w:val="NormalTable_b3f87f31-1c3b-44b3-aff7-403ddb07ab3b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_50df273c-b3df-4f49-b291-311c68444070" w:customStyle="1">
-    <w:name w:val="Normal Table_50df273c-b3df-4f49-b291-311c68444070"/>
+  <w:style w:type="table" w:styleId="NormalTable_40fc8678-d5eb-426a-ab6f-2b6d65755267" w:customStyle="1">
+    <w:name w:val="Normal Table_40fc8678-d5eb-426a-ab6f-2b6d65755267"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_807902b1-338c-4710-8d69-3fe422b7bae4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_50df273c-b3df-4f49-b291-311c68444070"/>
+  <w:style w:type="table" w:styleId="TableGrid_f923ffdc-a228-4c4f-806a-5d58decdd121" w:customStyle="1">
+    <w:name w:val="Table Grid_f923ffdc-a228-4c4f-806a-5d58decdd121"/>
+    <w:basedOn w:val="NormalTable_40fc8678-d5eb-426a-ab6f-2b6d65755267"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>