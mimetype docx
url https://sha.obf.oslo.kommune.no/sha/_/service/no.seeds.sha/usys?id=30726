--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -5832,117 +5832,117 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
     <w:embedBold r:id="rId4" w:fontKey="{CB7BC17C-92A8-4AA5-A652-66B1E83703F1}"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId5" w:fontKey="{45760AC4-C5E7-4AFC-B357-30FEEC9A58F4}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c7a097fa-18b0-4d30-91be-3f3f236ef66a"/>
+      <w:tblStyle w:val="TableGrid_5b9308d9-2bda-4aeb-a07c-6b1a4d6eb243"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:48:19 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:37:03 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -5959,153 +5959,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ddd6cfb6-dbf6-4213-806d-dd5142308f41"/>
+      <w:tblStyle w:val="TableGrid_c8921fa0-c8d3-4b5d-8ab2-5b9ee21f3b84"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_56f2ab32-1f4b-4cd8-8164-54ae3cf4a378"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_60450c7b-cdd5-4cff-8ed6-4de4398847ac"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 666. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_fc69bd88-3fa9-4b32-bbc7-8b38451d113c"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_432a0f44-453d-4e61-814d-b0dc26309209"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">SHA- plan forenklet</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_fc69bd88-3fa9-4b32-bbc7-8b38451d113c"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_432a0f44-453d-4e61-814d-b0dc26309209"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d565e000-64be-4818-9c49-45db882cb604"/>
+            <w:pStyle w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6118,59 +6118,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d565e000-64be-4818-9c49-45db882cb604"/>
+      <w:pStyle w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2e6c856a-9633-4e9d-800f-ed115d40d5bd"/>
+      <w:tblStyle w:val="TableGrid_b5330f75-2f9c-41d6-b7cd-8c022bf2c780"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6181,373 +6181,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_151b001f-39a5-4b2e-8830-2d3fb8cfdfd4"/>
+            <w:tblStyle w:val="TableGrid_28300416-06b9-449e-8695-e82f2de29f09"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-perm EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.02.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d565e000-64be-4818-9c49-45db882cb604"/>
+            <w:pStyle w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fba51c3e-b8e9-49d7-bb3a-21abf6dfca6e"/>
+            <w:tblStyle w:val="TableGrid_fdf27e6e-3215-4782-a0e9-e2f2b18f8ee6"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d565e000-64be-4818-9c49-45db882cb604"/>
+            <w:pStyle w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d565e000-64be-4818-9c49-45db882cb604"/>
+      <w:pStyle w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="097E642C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift1"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
@@ -9148,629 +9148,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Merknadstekst" w:customStyle="1">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="MerknadstekstTegn"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MerknadstekstTegn" w:customStyle="1">
     <w:name w:val="Merknadstekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="annotationtext"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_d565e000-64be-4818-9c49-45db882cb604" w:customStyle="1">
-    <w:name w:val="Normal_d565e000-64be-4818-9c49-45db882cb604"/>
+  <w:style w:type="paragraph" w:styleId="Normal_e844764a-7254-443b-8a55-0c68e4252a7f" w:customStyle="1">
+    <w:name w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_5775cb01-6e55-4e9a-ad42-0d440e5ae17e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_d565e000-64be-4818-9c49-45db882cb604"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+    <w:basedOn w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_be3fb811-63bb-46be-a1af-191d6190297d" w:customStyle="1">
-    <w:name w:val="Normal Table_be3fb811-63bb-46be-a1af-191d6190297d"/>
+  <w:style w:type="table" w:styleId="NormalTable_8b61c62d-7775-4676-86cd-c36a8b6671f2" w:customStyle="1">
+    <w:name w:val="Normal Table_8b61c62d-7775-4676-86cd-c36a8b6671f2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a681f207-f4a9-4053-9c87-5d8e40cc2f8a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_be3fb811-63bb-46be-a1af-191d6190297d"/>
+  <w:style w:type="table" w:styleId="TableGrid_0f8f5173-5718-4801-9882-8dec86592c26" w:customStyle="1">
+    <w:name w:val="Table Grid_0f8f5173-5718-4801-9882-8dec86592c26"/>
+    <w:basedOn w:val="NormalTable_8b61c62d-7775-4676-86cd-c36a8b6671f2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_56f2ab32-1f4b-4cd8-8164-54ae3cf4a378" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_d565e000-64be-4818-9c49-45db882cb604"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_60450c7b-cdd5-4cff-8ed6-4de4398847ac" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_60450c7b-cdd5-4cff-8ed6-4de4398847ac"/>
+    <w:basedOn w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_fc69bd88-3fa9-4b32-bbc7-8b38451d113c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_d565e000-64be-4818-9c49-45db882cb604"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_432a0f44-453d-4e61-814d-b0dc26309209" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_432a0f44-453d-4e61-814d-b0dc26309209"/>
+    <w:basedOn w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6e78ad70-90d8-4f5b-b4bc-dc974b2c8962" w:customStyle="1">
-    <w:name w:val="Normal Table_6e78ad70-90d8-4f5b-b4bc-dc974b2c8962"/>
+  <w:style w:type="table" w:styleId="NormalTable_cf050bca-9c86-4f2b-862f-fcfc8ce4dfbc" w:customStyle="1">
+    <w:name w:val="Normal Table_cf050bca-9c86-4f2b-862f-fcfc8ce4dfbc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3449eb88-034e-4cc6-ae03-4bfb9f11ebe9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6e78ad70-90d8-4f5b-b4bc-dc974b2c8962"/>
+  <w:style w:type="table" w:styleId="TableGrid_02c32416-4270-4097-90c7-957cc6527327" w:customStyle="1">
+    <w:name w:val="Table Grid_02c32416-4270-4097-90c7-957cc6527327"/>
+    <w:basedOn w:val="NormalTable_cf050bca-9c86-4f2b-862f-fcfc8ce4dfbc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_305103c2-ad90-4c79-84d6-6acad59a767d" w:customStyle="1">
-    <w:name w:val="Normal Table_305103c2-ad90-4c79-84d6-6acad59a767d"/>
+  <w:style w:type="table" w:styleId="NormalTable_bd15cbb8-5b9b-4f4b-ac54-1b6915baff99" w:customStyle="1">
+    <w:name w:val="Normal Table_bd15cbb8-5b9b-4f4b-ac54-1b6915baff99"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8822a2df-b952-421e-b472-4478479ef50b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_305103c2-ad90-4c79-84d6-6acad59a767d"/>
+  <w:style w:type="table" w:styleId="TableGrid_883f2af1-f075-483f-a5e3-f10495c61c9b" w:customStyle="1">
+    <w:name w:val="Table Grid_883f2af1-f075-483f-a5e3-f10495c61c9b"/>
+    <w:basedOn w:val="NormalTable_bd15cbb8-5b9b-4f4b-ac54-1b6915baff99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3f212702-05c5-45de-aac2-289fd26128a8" w:customStyle="1">
-    <w:name w:val="Normal Table_3f212702-05c5-45de-aac2-289fd26128a8"/>
+  <w:style w:type="table" w:styleId="NormalTable_b7db3747-e406-4288-a284-144a3d56eeca" w:customStyle="1">
+    <w:name w:val="Normal Table_b7db3747-e406-4288-a284-144a3d56eeca"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5b7e6af2-31ec-4f8b-a4b4-3525b0e40dc5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3f212702-05c5-45de-aac2-289fd26128a8"/>
+  <w:style w:type="table" w:styleId="TableGrid_be78fa26-b5e7-4bc0-851b-ad9846a38469" w:customStyle="1">
+    <w:name w:val="Table Grid_be78fa26-b5e7-4bc0-851b-ad9846a38469"/>
+    <w:basedOn w:val="NormalTable_b7db3747-e406-4288-a284-144a3d56eeca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_08247e1e-1a66-4edb-8d8c-1a8511698ada" w:customStyle="1">
-    <w:name w:val="Normal Table_08247e1e-1a66-4edb-8d8c-1a8511698ada"/>
+  <w:style w:type="table" w:styleId="NormalTable_3d8727aa-61a0-4705-af87-ea475adfda3a" w:customStyle="1">
+    <w:name w:val="Normal Table_3d8727aa-61a0-4705-af87-ea475adfda3a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_080e4c25-da5e-4455-811f-0f175f7bfd9b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_08247e1e-1a66-4edb-8d8c-1a8511698ada"/>
+  <w:style w:type="table" w:styleId="TableGrid_ebe7fc85-5e53-47b6-a2c2-3336096632c3" w:customStyle="1">
+    <w:name w:val="Table Grid_ebe7fc85-5e53-47b6-a2c2-3336096632c3"/>
+    <w:basedOn w:val="NormalTable_3d8727aa-61a0-4705-af87-ea475adfda3a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d516db56-c4d2-4395-a643-db2378564a8c" w:customStyle="1">
-    <w:name w:val="Normal Table_d516db56-c4d2-4395-a643-db2378564a8c"/>
+  <w:style w:type="table" w:styleId="NormalTable_7a4df0a7-25d5-48da-94ef-2262497213c9" w:customStyle="1">
+    <w:name w:val="Normal Table_7a4df0a7-25d5-48da-94ef-2262497213c9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c7a097fa-18b0-4d30-91be-3f3f236ef66a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d516db56-c4d2-4395-a643-db2378564a8c"/>
+  <w:style w:type="table" w:styleId="TableGrid_5b9308d9-2bda-4aeb-a07c-6b1a4d6eb243" w:customStyle="1">
+    <w:name w:val="Table Grid_5b9308d9-2bda-4aeb-a07c-6b1a4d6eb243"/>
+    <w:basedOn w:val="NormalTable_7a4df0a7-25d5-48da-94ef-2262497213c9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d142bf98-d923-4d50-a978-9988cccc6b88" w:customStyle="1">
-    <w:name w:val="Normal Table_d142bf98-d923-4d50-a978-9988cccc6b88"/>
+  <w:style w:type="table" w:styleId="NormalTable_2cefe196-b12d-40e3-9311-b0db665bc6e3" w:customStyle="1">
+    <w:name w:val="Normal Table_2cefe196-b12d-40e3-9311-b0db665bc6e3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ddd6cfb6-dbf6-4213-806d-dd5142308f41" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d142bf98-d923-4d50-a978-9988cccc6b88"/>
+  <w:style w:type="table" w:styleId="TableGrid_c8921fa0-c8d3-4b5d-8ab2-5b9ee21f3b84" w:customStyle="1">
+    <w:name w:val="Table Grid_c8921fa0-c8d3-4b5d-8ab2-5b9ee21f3b84"/>
+    <w:basedOn w:val="NormalTable_2cefe196-b12d-40e3-9311-b0db665bc6e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b82c19ac-ae68-457c-82e7-a961bb774365" w:customStyle="1">
-    <w:name w:val="Normal Table_b82c19ac-ae68-457c-82e7-a961bb774365"/>
+  <w:style w:type="table" w:styleId="NormalTable_14fee3e1-c61e-446a-bcf1-dce44fb138a0" w:customStyle="1">
+    <w:name w:val="Normal Table_14fee3e1-c61e-446a-bcf1-dce44fb138a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_151b001f-39a5-4b2e-8830-2d3fb8cfdfd4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b82c19ac-ae68-457c-82e7-a961bb774365"/>
+  <w:style w:type="table" w:styleId="TableGrid_28300416-06b9-449e-8695-e82f2de29f09" w:customStyle="1">
+    <w:name w:val="Table Grid_28300416-06b9-449e-8695-e82f2de29f09"/>
+    <w:basedOn w:val="NormalTable_14fee3e1-c61e-446a-bcf1-dce44fb138a0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9a15f6c0-82e3-445c-af03-372e52913e79" w:customStyle="1">
-    <w:name w:val="Normal Table_9a15f6c0-82e3-445c-af03-372e52913e79"/>
+  <w:style w:type="table" w:styleId="NormalTable_c47a51c3-cb0d-45fb-b6ec-afed55c2ec35" w:customStyle="1">
+    <w:name w:val="Normal Table_c47a51c3-cb0d-45fb-b6ec-afed55c2ec35"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fba51c3e-b8e9-49d7-bb3a-21abf6dfca6e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9a15f6c0-82e3-445c-af03-372e52913e79"/>
+  <w:style w:type="table" w:styleId="TableGrid_fdf27e6e-3215-4782-a0e9-e2f2b18f8ee6" w:customStyle="1">
+    <w:name w:val="Table Grid_fdf27e6e-3215-4782-a0e9-e2f2b18f8ee6"/>
+    <w:basedOn w:val="NormalTable_c47a51c3-cb0d-45fb-b6ec-afed55c2ec35"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1daf6c43-f569-4550-aecd-08ee83f683b7" w:customStyle="1">
-    <w:name w:val="Normal Table_1daf6c43-f569-4550-aecd-08ee83f683b7"/>
+  <w:style w:type="table" w:styleId="NormalTable_e7504338-158f-441b-9d1e-928d4768c333" w:customStyle="1">
+    <w:name w:val="Normal Table_e7504338-158f-441b-9d1e-928d4768c333"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2e6c856a-9633-4e9d-800f-ed115d40d5bd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1daf6c43-f569-4550-aecd-08ee83f683b7"/>
+  <w:style w:type="table" w:styleId="TableGrid_b5330f75-2f9c-41d6-b7cd-8c022bf2c780" w:customStyle="1">
+    <w:name w:val="Table Grid_b5330f75-2f9c-41d6-b7cd-8c022bf2c780"/>
+    <w:basedOn w:val="NormalTable_e7504338-158f-441b-9d1e-928d4768c333"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>