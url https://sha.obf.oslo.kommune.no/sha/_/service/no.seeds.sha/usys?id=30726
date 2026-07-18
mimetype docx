--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -5832,117 +5832,117 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
     <w:embedBold r:id="rId4" w:fontKey="{CB7BC17C-92A8-4AA5-A652-66B1E83703F1}"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId5" w:fontKey="{45760AC4-C5E7-4AFC-B357-30FEEC9A58F4}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5b9308d9-2bda-4aeb-a07c-6b1a4d6eb243"/>
+      <w:tblStyle w:val="TableGrid_b309ed76-85df-494d-965d-23dcc7290ef3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:37:03 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:28:52 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -5959,153 +5959,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c8921fa0-c8d3-4b5d-8ab2-5b9ee21f3b84"/>
+      <w:tblStyle w:val="TableGrid_2f77e610-a1c8-40de-b45a-4dfcc4e1c90a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_60450c7b-cdd5-4cff-8ed6-4de4398847ac"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_04904a82-4d2a-419f-985d-ab5175d3c53a"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 666. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_432a0f44-453d-4e61-814d-b0dc26309209"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ff0b5a93-359b-48f1-bccd-bd271511e72d"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">SHA- plan forenklet</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_432a0f44-453d-4e61-814d-b0dc26309209"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ff0b5a93-359b-48f1-bccd-bd271511e72d"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
+            <w:pStyle w:val="Normal_707da895-a123-4be5-a5f0-abdcf238c26a"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6118,59 +6118,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
+      <w:pStyle w:val="Normal_707da895-a123-4be5-a5f0-abdcf238c26a"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b5330f75-2f9c-41d6-b7cd-8c022bf2c780"/>
+      <w:tblStyle w:val="TableGrid_1c8c3047-b06f-4797-845a-6bdbca1a566e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6181,373 +6181,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_28300416-06b9-449e-8695-e82f2de29f09"/>
+            <w:tblStyle w:val="TableGrid_fc83e988-5a73-48c7-9311-081e51d45239"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-perm EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">11.02.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
+            <w:pStyle w:val="Normal_707da895-a123-4be5-a5f0-abdcf238c26a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fdf27e6e-3215-4782-a0e9-e2f2b18f8ee6"/>
+            <w:tblStyle w:val="TableGrid_2b2b8894-1dbe-49cb-a975-6c58bd6d88b4"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
+            <w:pStyle w:val="Normal_707da895-a123-4be5-a5f0-abdcf238c26a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
+      <w:pStyle w:val="Normal_707da895-a123-4be5-a5f0-abdcf238c26a"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="097E642C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift1"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
@@ -9148,629 +9148,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Merknadstekst" w:customStyle="1">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="MerknadstekstTegn"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MerknadstekstTegn" w:customStyle="1">
     <w:name w:val="Merknadstekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="annotationtext"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_e844764a-7254-443b-8a55-0c68e4252a7f" w:customStyle="1">
-    <w:name w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_707da895-a123-4be5-a5f0-abdcf238c26a" w:customStyle="1">
+    <w:name w:val="Normal_707da895-a123-4be5-a5f0-abdcf238c26a"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_d23f466a-f65d-4a1b-b7f9-4861e7ce50d9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_e8c6de25-7fc5-4d62-a545-307c53395f6e"/>
+    <w:basedOn w:val="Normal_707da895-a123-4be5-a5f0-abdcf238c26a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8b61c62d-7775-4676-86cd-c36a8b6671f2" w:customStyle="1">
-    <w:name w:val="Normal Table_8b61c62d-7775-4676-86cd-c36a8b6671f2"/>
+  <w:style w:type="table" w:styleId="NormalTable_d09d5540-90e6-4ea7-b397-d93ac3b6cafd" w:customStyle="1">
+    <w:name w:val="Normal Table_d09d5540-90e6-4ea7-b397-d93ac3b6cafd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0f8f5173-5718-4801-9882-8dec86592c26" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8b61c62d-7775-4676-86cd-c36a8b6671f2"/>
+  <w:style w:type="table" w:styleId="TableGrid_9f33e024-5c54-4e79-91c2-a193ac63c988" w:customStyle="1">
+    <w:name w:val="Table Grid_9f33e024-5c54-4e79-91c2-a193ac63c988"/>
+    <w:basedOn w:val="NormalTable_d09d5540-90e6-4ea7-b397-d93ac3b6cafd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_60450c7b-cdd5-4cff-8ed6-4de4398847ac" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_04904a82-4d2a-419f-985d-ab5175d3c53a" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_04904a82-4d2a-419f-985d-ab5175d3c53a"/>
+    <w:basedOn w:val="Normal_707da895-a123-4be5-a5f0-abdcf238c26a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_432a0f44-453d-4e61-814d-b0dc26309209" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_e844764a-7254-443b-8a55-0c68e4252a7f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_ff0b5a93-359b-48f1-bccd-bd271511e72d" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ff0b5a93-359b-48f1-bccd-bd271511e72d"/>
+    <w:basedOn w:val="Normal_707da895-a123-4be5-a5f0-abdcf238c26a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cf050bca-9c86-4f2b-862f-fcfc8ce4dfbc" w:customStyle="1">
-    <w:name w:val="Normal Table_cf050bca-9c86-4f2b-862f-fcfc8ce4dfbc"/>
+  <w:style w:type="table" w:styleId="NormalTable_bf385b36-12b9-4757-ae75-eb95a2c5cb83" w:customStyle="1">
+    <w:name w:val="Normal Table_bf385b36-12b9-4757-ae75-eb95a2c5cb83"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_02c32416-4270-4097-90c7-957cc6527327" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cf050bca-9c86-4f2b-862f-fcfc8ce4dfbc"/>
+  <w:style w:type="table" w:styleId="TableGrid_f4c53a1c-3d8b-4b24-b68b-eb5c1bf5f1de" w:customStyle="1">
+    <w:name w:val="Table Grid_f4c53a1c-3d8b-4b24-b68b-eb5c1bf5f1de"/>
+    <w:basedOn w:val="NormalTable_bf385b36-12b9-4757-ae75-eb95a2c5cb83"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bd15cbb8-5b9b-4f4b-ac54-1b6915baff99" w:customStyle="1">
-    <w:name w:val="Normal Table_bd15cbb8-5b9b-4f4b-ac54-1b6915baff99"/>
+  <w:style w:type="table" w:styleId="NormalTable_fbec5c2c-df85-409b-a7fe-ae3ef759addc" w:customStyle="1">
+    <w:name w:val="Normal Table_fbec5c2c-df85-409b-a7fe-ae3ef759addc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_883f2af1-f075-483f-a5e3-f10495c61c9b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bd15cbb8-5b9b-4f4b-ac54-1b6915baff99"/>
+  <w:style w:type="table" w:styleId="TableGrid_880d4415-16b8-44ec-aa9b-afb2d37b87a7" w:customStyle="1">
+    <w:name w:val="Table Grid_880d4415-16b8-44ec-aa9b-afb2d37b87a7"/>
+    <w:basedOn w:val="NormalTable_fbec5c2c-df85-409b-a7fe-ae3ef759addc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b7db3747-e406-4288-a284-144a3d56eeca" w:customStyle="1">
-    <w:name w:val="Normal Table_b7db3747-e406-4288-a284-144a3d56eeca"/>
+  <w:style w:type="table" w:styleId="NormalTable_f3552321-f4fc-4f9b-9cf3-f12c0c3e2a60" w:customStyle="1">
+    <w:name w:val="Normal Table_f3552321-f4fc-4f9b-9cf3-f12c0c3e2a60"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_be78fa26-b5e7-4bc0-851b-ad9846a38469" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b7db3747-e406-4288-a284-144a3d56eeca"/>
+  <w:style w:type="table" w:styleId="TableGrid_0259c22c-8e4c-46ee-9736-914ecb453036" w:customStyle="1">
+    <w:name w:val="Table Grid_0259c22c-8e4c-46ee-9736-914ecb453036"/>
+    <w:basedOn w:val="NormalTable_f3552321-f4fc-4f9b-9cf3-f12c0c3e2a60"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3d8727aa-61a0-4705-af87-ea475adfda3a" w:customStyle="1">
-    <w:name w:val="Normal Table_3d8727aa-61a0-4705-af87-ea475adfda3a"/>
+  <w:style w:type="table" w:styleId="NormalTable_ab33868a-3973-4072-a067-62ac69a3f43e" w:customStyle="1">
+    <w:name w:val="Normal Table_ab33868a-3973-4072-a067-62ac69a3f43e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ebe7fc85-5e53-47b6-a2c2-3336096632c3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3d8727aa-61a0-4705-af87-ea475adfda3a"/>
+  <w:style w:type="table" w:styleId="TableGrid_7829f577-556e-44e4-aa3c-ca61a250271c" w:customStyle="1">
+    <w:name w:val="Table Grid_7829f577-556e-44e4-aa3c-ca61a250271c"/>
+    <w:basedOn w:val="NormalTable_ab33868a-3973-4072-a067-62ac69a3f43e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7a4df0a7-25d5-48da-94ef-2262497213c9" w:customStyle="1">
-    <w:name w:val="Normal Table_7a4df0a7-25d5-48da-94ef-2262497213c9"/>
+  <w:style w:type="table" w:styleId="NormalTable_630b0ff9-f495-4243-9892-03654b99f289" w:customStyle="1">
+    <w:name w:val="Normal Table_630b0ff9-f495-4243-9892-03654b99f289"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5b9308d9-2bda-4aeb-a07c-6b1a4d6eb243" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7a4df0a7-25d5-48da-94ef-2262497213c9"/>
+  <w:style w:type="table" w:styleId="TableGrid_b309ed76-85df-494d-965d-23dcc7290ef3" w:customStyle="1">
+    <w:name w:val="Table Grid_b309ed76-85df-494d-965d-23dcc7290ef3"/>
+    <w:basedOn w:val="NormalTable_630b0ff9-f495-4243-9892-03654b99f289"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2cefe196-b12d-40e3-9311-b0db665bc6e3" w:customStyle="1">
-    <w:name w:val="Normal Table_2cefe196-b12d-40e3-9311-b0db665bc6e3"/>
+  <w:style w:type="table" w:styleId="NormalTable_bb7baee6-6242-4bda-9a18-e0838410dbd0" w:customStyle="1">
+    <w:name w:val="Normal Table_bb7baee6-6242-4bda-9a18-e0838410dbd0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8921fa0-c8d3-4b5d-8ab2-5b9ee21f3b84" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2cefe196-b12d-40e3-9311-b0db665bc6e3"/>
+  <w:style w:type="table" w:styleId="TableGrid_2f77e610-a1c8-40de-b45a-4dfcc4e1c90a" w:customStyle="1">
+    <w:name w:val="Table Grid_2f77e610-a1c8-40de-b45a-4dfcc4e1c90a"/>
+    <w:basedOn w:val="NormalTable_bb7baee6-6242-4bda-9a18-e0838410dbd0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_14fee3e1-c61e-446a-bcf1-dce44fb138a0" w:customStyle="1">
-    <w:name w:val="Normal Table_14fee3e1-c61e-446a-bcf1-dce44fb138a0"/>
+  <w:style w:type="table" w:styleId="NormalTable_4446f698-74b7-4f51-942d-23a5503a2a99" w:customStyle="1">
+    <w:name w:val="Normal Table_4446f698-74b7-4f51-942d-23a5503a2a99"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_28300416-06b9-449e-8695-e82f2de29f09" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_14fee3e1-c61e-446a-bcf1-dce44fb138a0"/>
+  <w:style w:type="table" w:styleId="TableGrid_fc83e988-5a73-48c7-9311-081e51d45239" w:customStyle="1">
+    <w:name w:val="Table Grid_fc83e988-5a73-48c7-9311-081e51d45239"/>
+    <w:basedOn w:val="NormalTable_4446f698-74b7-4f51-942d-23a5503a2a99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c47a51c3-cb0d-45fb-b6ec-afed55c2ec35" w:customStyle="1">
-    <w:name w:val="Normal Table_c47a51c3-cb0d-45fb-b6ec-afed55c2ec35"/>
+  <w:style w:type="table" w:styleId="NormalTable_61c3e9a3-2612-4efb-ac88-bd2521013d0c" w:customStyle="1">
+    <w:name w:val="Normal Table_61c3e9a3-2612-4efb-ac88-bd2521013d0c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fdf27e6e-3215-4782-a0e9-e2f2b18f8ee6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c47a51c3-cb0d-45fb-b6ec-afed55c2ec35"/>
+  <w:style w:type="table" w:styleId="TableGrid_2b2b8894-1dbe-49cb-a975-6c58bd6d88b4" w:customStyle="1">
+    <w:name w:val="Table Grid_2b2b8894-1dbe-49cb-a975-6c58bd6d88b4"/>
+    <w:basedOn w:val="NormalTable_61c3e9a3-2612-4efb-ac88-bd2521013d0c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7504338-158f-441b-9d1e-928d4768c333" w:customStyle="1">
-    <w:name w:val="Normal Table_e7504338-158f-441b-9d1e-928d4768c333"/>
+  <w:style w:type="table" w:styleId="NormalTable_427e21f5-e5e8-4006-9735-854d7cd365d5" w:customStyle="1">
+    <w:name w:val="Normal Table_427e21f5-e5e8-4006-9735-854d7cd365d5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b5330f75-2f9c-41d6-b7cd-8c022bf2c780" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7504338-158f-441b-9d1e-928d4768c333"/>
+  <w:style w:type="table" w:styleId="TableGrid_1c8c3047-b06f-4797-845a-6bdbca1a566e" w:customStyle="1">
+    <w:name w:val="Table Grid_1c8c3047-b06f-4797-845a-6bdbca1a566e"/>
+    <w:basedOn w:val="NormalTable_427e21f5-e5e8-4006-9735-854d7cd365d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>