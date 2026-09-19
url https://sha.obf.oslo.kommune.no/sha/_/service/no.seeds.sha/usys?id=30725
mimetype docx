--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -7,52 +7,53 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="617"/>
         <w:gridCol w:w="6458"/>
@@ -6011,402 +6012,412 @@
         <w:ind w:right="-568"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(M) betyr at det finnes en mal for dokumentet i styringssystemet. Hvor BH er ansvarlig </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">skal</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> malen benyttes. HB sin mal for oversiktslister kan benyttes dersom den ivaretar kravene i Byggherreforskriften.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0350A728">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2269" w:right="1133" w:bottom="1276" w:left="1134" w:header="709" w:footer="442" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId1" w:fontKey="{D8679CD9-FFD2-4F37-9759-E5CFA33268F0}"/>
     <w:embedBold r:id="rId2" w:fontKey="{7BB57053-52DA-42D7-9652-D48D6920D770}"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId3" w:fontKey="{369CD428-0873-4B64-A206-EEC29079182D}"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_502eebc0-a3e4-4dd6-b244-424d8e533c0f"/>
+      <w:tblStyle w:val="TableGrid_cb5b2d07-f24a-485c-b196-af78cf0f83af"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4820"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4820"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 02:28:51 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:12:12 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4820"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f783a2a6-981d-4017-ae24-ea11b4911e21"/>
+      <w:tblStyle w:val="TableGrid_b78ef09b-2df8-456e-916b-76aecd0dc224"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6467"/>
-      <w:gridCol w:w="2321"/>
+      <w:gridCol w:w="6012"/>
+      <w:gridCol w:w="2776"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6467"/>
+          <w:tcW w:type="dxa" w:w="6012"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_91ca7d59-a5b2-474c-939f-edaa3baf9400"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_338dabd2-9b07-4c58-a0c9-040ae2ddcbc4"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 665. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e76fb645-9654-446e-98af-0894eac8ddbf"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8bc2393f-b9c2-4388-b264-075a82d367dd"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">665 SHA perm - Arkivnøkkel EIE og VED</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2320"/>
+          <w:tcW w:type="dxa" w:w="2776"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e76fb645-9654-446e-98af-0894eac8ddbf"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8bc2393f-b9c2-4388-b264-075a82d367dd"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
+            <w:pStyle w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
+      <w:pStyle w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e4ee568b-b6b3-445a-9de2-32e96c329541"/>
+      <w:tblStyle w:val="TableGrid_a13c8c4a-897a-4817-9f54-51b70003d0c4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3374"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6417,373 +6428,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8ef1825c-3121-4510-a768-ebc8d324522e"/>
+            <w:tblStyle w:val="TableGrid_839933ec-e660-4a90-bb5d-67fe34b9a203"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-perm EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">22.01.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
+            <w:pStyle w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3374"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e7e74d52-8719-4f27-8580-c431afab9d66"/>
+            <w:tblStyle w:val="TableGrid_40934dce-187a-4df9-88ed-d2e82e9d06d5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="2240"/>
+            <w:gridCol w:w="1640"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2240"/>
+                <w:tcW w:type="dxa" w:w="1640"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="2240"/>
+                <w:tcW w:type="dxa" w:w="1640"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
+            <w:pStyle w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
+      <w:pStyle w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_977c4af2-1afc-4c3c-8550-6bfe451fa46c"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6012"/>
+      <w:gridCol w:w="2776"/>
+      <w:gridCol w:w="851"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6012"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_338dabd2-9b07-4c58-a0c9-040ae2ddcbc4"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 665. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8bc2393f-b9c2-4388-b264-075a82d367dd"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">665 SHA perm - Arkivnøkkel EIE og VED</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2776"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8bc2393f-b9c2-4388-b264-075a82d367dd"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="851"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_2cae7288-8bbc-461c-b489-eafc26ab286c"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6265"/>
+      <w:gridCol w:w="3374"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6265"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_201cc160-a00b-4160-802a-d8fd3974d540"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-perm EIE og VED</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">22.01.2024 (Magne Ness)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3374"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_adc3fd77-4dc6-4f6a-bfa0-1bf0756f15ea"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1640"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1640"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1640"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="097E642C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift2"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="5.%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:hint="default"/>
         <w:b/>
@@ -8435,663 +9003,886 @@
   <w:style w:type="table" w:styleId="TableGrid04347c3b-e19e-40e6-a8eb-06d0d3f02548" w:customStyle="1">
     <w:name w:val="Table Grid_04347c3b-e19e-40e6-a8eb-06d0d3f02548"/>
     <w:basedOn w:val="NormalTable3bf65d50-10a1-46db-b3a3-6672460a4691"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_8df68570-0629-4237-a14a-1e07498cfc9f" w:customStyle="1">
-    <w:name w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3" w:customStyle="1">
+    <w:name w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c1f04687-4ed7-4cce-8b90-a6637ba42881"/>
+    <w:basedOn w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9866a84d-339f-4201-b0e9-1a166abed86c" w:customStyle="1">
-    <w:name w:val="Normal Table_9866a84d-339f-4201-b0e9-1a166abed86c"/>
+  <w:style w:type="table" w:styleId="NormalTable_241afbe1-f186-4090-9e2e-e6d29fc0f991" w:customStyle="1">
+    <w:name w:val="Normal Table_241afbe1-f186-4090-9e2e-e6d29fc0f991"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9e10145f-881c-4db3-8747-271e96cb4efd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9866a84d-339f-4201-b0e9-1a166abed86c"/>
+  <w:style w:type="table" w:styleId="TableGrid_99dc6612-5670-4cae-bca4-2b42cb5d0593" w:customStyle="1">
+    <w:name w:val="Table Grid_99dc6612-5670-4cae-bca4-2b42cb5d0593"/>
+    <w:basedOn w:val="NormalTable_241afbe1-f186-4090-9e2e-e6d29fc0f991"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_91ca7d59-a5b2-474c-939f-edaa3baf9400" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_338dabd2-9b07-4c58-a0c9-040ae2ddcbc4" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_338dabd2-9b07-4c58-a0c9-040ae2ddcbc4"/>
+    <w:basedOn w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_8bc2393f-b9c2-4388-b264-075a82d367dd" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8bc2393f-b9c2-4388-b264-075a82d367dd"/>
+    <w:basedOn w:val="Normal_d7b492ed-7afc-4466-ac58-b82fc0d73eb3"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dac8562f-f4ee-4a20-80bb-ce8660cd031e" w:customStyle="1">
-    <w:name w:val="Normal Table_dac8562f-f4ee-4a20-80bb-ce8660cd031e"/>
+  <w:style w:type="table" w:styleId="NormalTable_9ce46168-09e5-42b2-84a1-5b17a6c0c87b" w:customStyle="1">
+    <w:name w:val="Normal Table_9ce46168-09e5-42b2-84a1-5b17a6c0c87b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_89029364-2753-4b70-ba68-15ee0414bd91" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dac8562f-f4ee-4a20-80bb-ce8660cd031e"/>
+  <w:style w:type="table" w:styleId="TableGrid_85f886e5-6a87-4173-aa05-011077c4774e" w:customStyle="1">
+    <w:name w:val="Table Grid_85f886e5-6a87-4173-aa05-011077c4774e"/>
+    <w:basedOn w:val="NormalTable_9ce46168-09e5-42b2-84a1-5b17a6c0c87b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fbabc5fa-56f3-408a-83e3-a4698086f638" w:customStyle="1">
-    <w:name w:val="Normal Table_fbabc5fa-56f3-408a-83e3-a4698086f638"/>
+  <w:style w:type="table" w:styleId="NormalTable_6251358f-2177-4e9a-a54b-8f9098d5a76d" w:customStyle="1">
+    <w:name w:val="Normal Table_6251358f-2177-4e9a-a54b-8f9098d5a76d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6c23cec2-3d09-4463-a59b-9de476fe0b52" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fbabc5fa-56f3-408a-83e3-a4698086f638"/>
+  <w:style w:type="table" w:styleId="TableGrid_b107a882-8619-4085-8f21-d64ef0fb7307" w:customStyle="1">
+    <w:name w:val="Table Grid_b107a882-8619-4085-8f21-d64ef0fb7307"/>
+    <w:basedOn w:val="NormalTable_6251358f-2177-4e9a-a54b-8f9098d5a76d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8c8d3adc-9c49-4336-a06b-68e03b3da0de" w:customStyle="1">
-    <w:name w:val="Normal Table_8c8d3adc-9c49-4336-a06b-68e03b3da0de"/>
+  <w:style w:type="table" w:styleId="NormalTable_b703c771-40c2-4bbf-b6ee-f8c9a65e09dc" w:customStyle="1">
+    <w:name w:val="Normal Table_b703c771-40c2-4bbf-b6ee-f8c9a65e09dc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_75568c22-306f-454b-a9cf-d099fba5b94d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8c8d3adc-9c49-4336-a06b-68e03b3da0de"/>
+  <w:style w:type="table" w:styleId="TableGrid_49c683d0-c61f-4bf1-a6c3-dc13732b56f4" w:customStyle="1">
+    <w:name w:val="Table Grid_49c683d0-c61f-4bf1-a6c3-dc13732b56f4"/>
+    <w:basedOn w:val="NormalTable_b703c771-40c2-4bbf-b6ee-f8c9a65e09dc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_10858916-e851-47fb-9279-c1263f60bb36" w:customStyle="1">
-    <w:name w:val="Normal Table_10858916-e851-47fb-9279-c1263f60bb36"/>
+  <w:style w:type="table" w:styleId="NormalTable_bef7359b-7c0e-4f1f-97d2-41ec4cbcdd9d" w:customStyle="1">
+    <w:name w:val="Normal Table_bef7359b-7c0e-4f1f-97d2-41ec4cbcdd9d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_70bce95a-5ee2-4858-8ea4-6874072a54ee" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_10858916-e851-47fb-9279-c1263f60bb36"/>
+  <w:style w:type="table" w:styleId="TableGrid_3d0f0018-899f-419a-9cd0-871210bbf195" w:customStyle="1">
+    <w:name w:val="Table Grid_3d0f0018-899f-419a-9cd0-871210bbf195"/>
+    <w:basedOn w:val="NormalTable_bef7359b-7c0e-4f1f-97d2-41ec4cbcdd9d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e3574cdc-c8af-4760-9361-ea594b9f7eda" w:customStyle="1">
-    <w:name w:val="Normal Table_e3574cdc-c8af-4760-9361-ea594b9f7eda"/>
+  <w:style w:type="table" w:styleId="NormalTable_b4564f0e-b4dc-4258-8b20-ade996ebe5b4" w:customStyle="1">
+    <w:name w:val="Normal Table_b4564f0e-b4dc-4258-8b20-ade996ebe5b4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_502eebc0-a3e4-4dd6-b244-424d8e533c0f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e3574cdc-c8af-4760-9361-ea594b9f7eda"/>
+  <w:style w:type="table" w:styleId="TableGrid_cb5b2d07-f24a-485c-b196-af78cf0f83af" w:customStyle="1">
+    <w:name w:val="Table Grid_cb5b2d07-f24a-485c-b196-af78cf0f83af"/>
+    <w:basedOn w:val="NormalTable_b4564f0e-b4dc-4258-8b20-ade996ebe5b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ee73ce35-78ac-4eb0-8cad-d6c3040153e5" w:customStyle="1">
-    <w:name w:val="Normal Table_ee73ce35-78ac-4eb0-8cad-d6c3040153e5"/>
+  <w:style w:type="table" w:styleId="NormalTable_d642acaf-a053-4139-bd1d-843ab04bdc20" w:customStyle="1">
+    <w:name w:val="Normal Table_d642acaf-a053-4139-bd1d-843ab04bdc20"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f783a2a6-981d-4017-ae24-ea11b4911e21" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ee73ce35-78ac-4eb0-8cad-d6c3040153e5"/>
+  <w:style w:type="table" w:styleId="TableGrid_977c4af2-1afc-4c3c-8550-6bfe451fa46c" w:customStyle="1">
+    <w:name w:val="Table Grid_977c4af2-1afc-4c3c-8550-6bfe451fa46c"/>
+    <w:basedOn w:val="NormalTable_d642acaf-a053-4139-bd1d-843ab04bdc20"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a00bb083-8401-4037-bfb2-28efc5ede086" w:customStyle="1">
-    <w:name w:val="Normal Table_a00bb083-8401-4037-bfb2-28efc5ede086"/>
+  <w:style w:type="table" w:styleId="NormalTable_46affd30-f91c-4a9e-961e-cffc5d180137" w:customStyle="1">
+    <w:name w:val="Normal Table_46affd30-f91c-4a9e-961e-cffc5d180137"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8ef1825c-3121-4510-a768-ebc8d324522e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a00bb083-8401-4037-bfb2-28efc5ede086"/>
+  <w:style w:type="table" w:styleId="TableGrid_201cc160-a00b-4160-802a-d8fd3974d540" w:customStyle="1">
+    <w:name w:val="Table Grid_201cc160-a00b-4160-802a-d8fd3974d540"/>
+    <w:basedOn w:val="NormalTable_46affd30-f91c-4a9e-961e-cffc5d180137"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7ae40d13-3474-410f-9bc9-cb4da71604c5" w:customStyle="1">
-    <w:name w:val="Normal Table_7ae40d13-3474-410f-9bc9-cb4da71604c5"/>
+  <w:style w:type="table" w:styleId="NormalTable_1fa52a5f-fac8-4394-9669-2838f6f3c344" w:customStyle="1">
+    <w:name w:val="Normal Table_1fa52a5f-fac8-4394-9669-2838f6f3c344"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e7e74d52-8719-4f27-8580-c431afab9d66" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7ae40d13-3474-410f-9bc9-cb4da71604c5"/>
+  <w:style w:type="table" w:styleId="TableGrid_adc3fd77-4dc6-4f6a-bfa0-1bf0756f15ea" w:customStyle="1">
+    <w:name w:val="Table Grid_adc3fd77-4dc6-4f6a-bfa0-1bf0756f15ea"/>
+    <w:basedOn w:val="NormalTable_1fa52a5f-fac8-4394-9669-2838f6f3c344"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6ca71b9e-ba79-43f7-abbe-74993e120ec8" w:customStyle="1">
-    <w:name w:val="Normal Table_6ca71b9e-ba79-43f7-abbe-74993e120ec8"/>
+  <w:style w:type="table" w:styleId="NormalTable_07aa2f5e-08a3-45f0-856a-ac841b2db91b" w:customStyle="1">
+    <w:name w:val="Normal Table_07aa2f5e-08a3-45f0-856a-ac841b2db91b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e4ee568b-b6b3-445a-9de2-32e96c329541" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6ca71b9e-ba79-43f7-abbe-74993e120ec8"/>
+  <w:style w:type="table" w:styleId="TableGrid_2cae7288-8bbc-461c-b489-eafc26ab286c" w:customStyle="1">
+    <w:name w:val="Table Grid_2cae7288-8bbc-461c-b489-eafc26ab286c"/>
+    <w:basedOn w:val="NormalTable_07aa2f5e-08a3-45f0-856a-ac841b2db91b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_9ea27fba-8473-4ccf-ab3b-d832f15b7d9e" w:customStyle="1">
+    <w:name w:val="Normal Table_9ea27fba-8473-4ccf-ab3b-d832f15b7d9e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_b78ef09b-2df8-456e-916b-76aecd0dc224" w:customStyle="1">
+    <w:name w:val="Table Grid_b78ef09b-2df8-456e-916b-76aecd0dc224"/>
+    <w:basedOn w:val="NormalTable_9ea27fba-8473-4ccf-ab3b-d832f15b7d9e"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_7902ddb8-2b87-47b1-acab-97d417689550" w:customStyle="1">
+    <w:name w:val="Normal Table_7902ddb8-2b87-47b1-acab-97d417689550"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_839933ec-e660-4a90-bb5d-67fe34b9a203" w:customStyle="1">
+    <w:name w:val="Table Grid_839933ec-e660-4a90-bb5d-67fe34b9a203"/>
+    <w:basedOn w:val="NormalTable_7902ddb8-2b87-47b1-acab-97d417689550"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_c188dc48-ec1d-4751-b4b1-107bc1071878" w:customStyle="1">
+    <w:name w:val="Normal Table_c188dc48-ec1d-4751-b4b1-107bc1071878"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_40934dce-187a-4df9-88ed-d2e82e9d06d5" w:customStyle="1">
+    <w:name w:val="Table Grid_40934dce-187a-4df9-88ed-d2e82e9d06d5"/>
+    <w:basedOn w:val="NormalTable_c188dc48-ec1d-4751-b4b1-107bc1071878"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_a4cdd886-2581-4760-9133-721a56c75e63" w:customStyle="1">
+    <w:name w:val="Normal Table_a4cdd886-2581-4760-9133-721a56c75e63"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_a13c8c4a-897a-4817-9f54-51b70003d0c4" w:customStyle="1">
+    <w:name w:val="Table Grid_a13c8c4a-897a-4817-9f54-51b70003d0c4"/>
+    <w:basedOn w:val="NormalTable_a4cdd886-2581-4760-9133-721a56c75e63"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/OBF174059/Downloads/Oslobygg%20prosedyre%20mal%20(4).dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Oslo Kommune">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2A2859"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F0DD"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="034B45"/>
       </a:accent1>
       <a:accent2>
@@ -9599,52 +10390,51 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5b630276-0c52-4089-af91-d2ab2b117ff4" xsi:nil="true"/>
     <Beskrivelseavinnhold xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
     <Tegningstype xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3bfcbd39-c008-4230-a579-9739f1d913db">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
     <Etasje xmlns="3bfcbd39-c008-4230-a579-9739f1d913db" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{586FE43B-F48E-40B0-944B-4BDB0A028C12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF2AC1A3-F3AD-4EAF-9E2E-E2FB94C30E62}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D19A95D-8001-4F5A-A0E5-B4F62C09E5A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>