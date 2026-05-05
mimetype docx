--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -6068,117 +6068,117 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId1" w:fontKey="{D8679CD9-FFD2-4F37-9759-E5CFA33268F0}"/>
     <w:embedBold r:id="rId2" w:fontKey="{7BB57053-52DA-42D7-9652-D48D6920D770}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId3" w:fontKey="{369CD428-0873-4B64-A206-EEC29079182D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a9d8aed8-50fc-4d13-81e9-df9ba5dd8f55"/>
+      <w:tblStyle w:val="TableGrid_377a8bb6-8928-4ef5-b629-8103dd60fc2a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4820"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4820"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:48:16 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:37:21 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4820"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6195,153 +6195,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2adfd418-f04c-4dab-b621-b5be791262db"/>
+      <w:tblStyle w:val="TableGrid_1610b5e9-db44-4f4d-969d-be0f07d0bffe"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2321"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6467"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_127bcdd9-05f7-4326-8c53-fe374124f1f6"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_18042484-c8ab-4ea1-99ba-bb5c19eda86f"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 665. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e4707797-780a-4890-804c-2db077bae03e"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ac0b3f43-e4a6-41f6-bbfb-6f4520fafea0"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">665 SHA perm - Arkivnøkkel EIE og VED</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2320"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e4707797-780a-4890-804c-2db077bae03e"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ac0b3f43-e4a6-41f6-bbfb-6f4520fafea0"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8a2e21ae-30bc-4459-9d07-eeea7e1a672a"/>
+            <w:pStyle w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6354,59 +6354,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8a2e21ae-30bc-4459-9d07-eeea7e1a672a"/>
+      <w:pStyle w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_33f879d6-8ebc-4af7-bd58-ce656676db6f"/>
+      <w:tblStyle w:val="TableGrid_3b3056d6-90a2-44e4-a4d3-aae41123b448"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3374"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6417,373 +6417,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_413aa9ba-73f8-4050-a0e1-b0a2cc1fdbff"/>
+            <w:tblStyle w:val="TableGrid_501d5c1b-a703-4f26-9841-9d7e15b69d66"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-perm EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">22.01.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8a2e21ae-30bc-4459-9d07-eeea7e1a672a"/>
+            <w:pStyle w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3374"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_68c0cd79-7225-4d7f-ac8c-cbbbebd6dfcd"/>
+            <w:tblStyle w:val="TableGrid_aff0faea-46fc-4452-ad2e-4211aa8039ba"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8a2e21ae-30bc-4459-9d07-eeea7e1a672a"/>
+            <w:pStyle w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8a2e21ae-30bc-4459-9d07-eeea7e1a672a"/>
+      <w:pStyle w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="097E642C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift2"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="5.%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:hint="default"/>
         <w:b/>
@@ -8435,629 +8435,629 @@
   <w:style w:type="table" w:styleId="TableGrid04347c3b-e19e-40e6-a8eb-06d0d3f02548" w:customStyle="1">
     <w:name w:val="Table Grid_04347c3b-e19e-40e6-a8eb-06d0d3f02548"/>
     <w:basedOn w:val="NormalTable3bf65d50-10a1-46db-b3a3-6672460a4691"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_8a2e21ae-30bc-4459-9d07-eeea7e1a672a" w:customStyle="1">
-    <w:name w:val="Normal_8a2e21ae-30bc-4459-9d07-eeea7e1a672a"/>
+  <w:style w:type="paragraph" w:styleId="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9" w:customStyle="1">
+    <w:name w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_3a627622-c2b1-40ce-8170-b2ce26d97323" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_8a2e21ae-30bc-4459-9d07-eeea7e1a672a"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+    <w:basedOn w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d3b59d0e-79ce-42ed-bb22-44e8e49ec14f" w:customStyle="1">
-    <w:name w:val="Normal Table_d3b59d0e-79ce-42ed-bb22-44e8e49ec14f"/>
+  <w:style w:type="table" w:styleId="NormalTable_578d1207-e5fd-4817-804f-bcc44605b465" w:customStyle="1">
+    <w:name w:val="Normal Table_578d1207-e5fd-4817-804f-bcc44605b465"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a5fdd868-6e65-4290-a825-7924da0ac24e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d3b59d0e-79ce-42ed-bb22-44e8e49ec14f"/>
+  <w:style w:type="table" w:styleId="TableGrid_9257423c-2cf3-4c4f-84b0-62f599613973" w:customStyle="1">
+    <w:name w:val="Table Grid_9257423c-2cf3-4c4f-84b0-62f599613973"/>
+    <w:basedOn w:val="NormalTable_578d1207-e5fd-4817-804f-bcc44605b465"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_127bcdd9-05f7-4326-8c53-fe374124f1f6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_8a2e21ae-30bc-4459-9d07-eeea7e1a672a"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_18042484-c8ab-4ea1-99ba-bb5c19eda86f" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_18042484-c8ab-4ea1-99ba-bb5c19eda86f"/>
+    <w:basedOn w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_e4707797-780a-4890-804c-2db077bae03e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_8a2e21ae-30bc-4459-9d07-eeea7e1a672a"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_ac0b3f43-e4a6-41f6-bbfb-6f4520fafea0" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ac0b3f43-e4a6-41f6-bbfb-6f4520fafea0"/>
+    <w:basedOn w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e3c779ac-d931-4440-b893-735f6de9ba2e" w:customStyle="1">
-    <w:name w:val="Normal Table_e3c779ac-d931-4440-b893-735f6de9ba2e"/>
+  <w:style w:type="table" w:styleId="NormalTable_1734b865-74fd-4a23-adb3-c79c60bccf6c" w:customStyle="1">
+    <w:name w:val="Normal Table_1734b865-74fd-4a23-adb3-c79c60bccf6c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4f656418-298d-4f86-ad6c-b11e4a237d75" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e3c779ac-d931-4440-b893-735f6de9ba2e"/>
+  <w:style w:type="table" w:styleId="TableGrid_25e0cebe-48c7-4be9-aa00-852ed8b9e96a" w:customStyle="1">
+    <w:name w:val="Table Grid_25e0cebe-48c7-4be9-aa00-852ed8b9e96a"/>
+    <w:basedOn w:val="NormalTable_1734b865-74fd-4a23-adb3-c79c60bccf6c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_65d916ce-b693-4616-a3e4-4674bc6637de" w:customStyle="1">
-    <w:name w:val="Normal Table_65d916ce-b693-4616-a3e4-4674bc6637de"/>
+  <w:style w:type="table" w:styleId="NormalTable_569c2aad-5ad0-4ff0-9330-b24cec03e1b9" w:customStyle="1">
+    <w:name w:val="Normal Table_569c2aad-5ad0-4ff0-9330-b24cec03e1b9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f4e05707-dc74-4648-b7bc-55639ac3bf77" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_65d916ce-b693-4616-a3e4-4674bc6637de"/>
+  <w:style w:type="table" w:styleId="TableGrid_f3ceb75d-44a0-4b12-8465-51f572945db9" w:customStyle="1">
+    <w:name w:val="Table Grid_f3ceb75d-44a0-4b12-8465-51f572945db9"/>
+    <w:basedOn w:val="NormalTable_569c2aad-5ad0-4ff0-9330-b24cec03e1b9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_db115c17-5e56-489c-8f56-f5b43b2a3e1f" w:customStyle="1">
-    <w:name w:val="Normal Table_db115c17-5e56-489c-8f56-f5b43b2a3e1f"/>
+  <w:style w:type="table" w:styleId="NormalTable_a679d06e-f03c-4c1b-870b-72921ef10c02" w:customStyle="1">
+    <w:name w:val="Normal Table_a679d06e-f03c-4c1b-870b-72921ef10c02"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fc10a846-aeb5-45d9-87e3-67239012e7fb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_db115c17-5e56-489c-8f56-f5b43b2a3e1f"/>
+  <w:style w:type="table" w:styleId="TableGrid_3284c5f7-6e9e-47f0-95da-f22b7b9dd396" w:customStyle="1">
+    <w:name w:val="Table Grid_3284c5f7-6e9e-47f0-95da-f22b7b9dd396"/>
+    <w:basedOn w:val="NormalTable_a679d06e-f03c-4c1b-870b-72921ef10c02"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9263f301-d6a7-45b4-a477-8bc6998d69e8" w:customStyle="1">
-    <w:name w:val="Normal Table_9263f301-d6a7-45b4-a477-8bc6998d69e8"/>
+  <w:style w:type="table" w:styleId="NormalTable_c541dd89-826e-4f6d-93b8-ac7ad1a0f7b2" w:customStyle="1">
+    <w:name w:val="Normal Table_c541dd89-826e-4f6d-93b8-ac7ad1a0f7b2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1c1236e6-3b5b-4f51-9258-d70ab7b31db0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9263f301-d6a7-45b4-a477-8bc6998d69e8"/>
+  <w:style w:type="table" w:styleId="TableGrid_60fd7456-1411-4385-b952-57a2c3044488" w:customStyle="1">
+    <w:name w:val="Table Grid_60fd7456-1411-4385-b952-57a2c3044488"/>
+    <w:basedOn w:val="NormalTable_c541dd89-826e-4f6d-93b8-ac7ad1a0f7b2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_70c24c35-af23-407b-b07b-2f313ed510ad" w:customStyle="1">
-    <w:name w:val="Normal Table_70c24c35-af23-407b-b07b-2f313ed510ad"/>
+  <w:style w:type="table" w:styleId="NormalTable_4656d6b9-8d45-4492-b7b8-4040f1e4f67b" w:customStyle="1">
+    <w:name w:val="Normal Table_4656d6b9-8d45-4492-b7b8-4040f1e4f67b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a9d8aed8-50fc-4d13-81e9-df9ba5dd8f55" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_70c24c35-af23-407b-b07b-2f313ed510ad"/>
+  <w:style w:type="table" w:styleId="TableGrid_377a8bb6-8928-4ef5-b629-8103dd60fc2a" w:customStyle="1">
+    <w:name w:val="Table Grid_377a8bb6-8928-4ef5-b629-8103dd60fc2a"/>
+    <w:basedOn w:val="NormalTable_4656d6b9-8d45-4492-b7b8-4040f1e4f67b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_de86fa12-4d9b-40c8-acb7-3383a6fb15f1" w:customStyle="1">
-    <w:name w:val="Normal Table_de86fa12-4d9b-40c8-acb7-3383a6fb15f1"/>
+  <w:style w:type="table" w:styleId="NormalTable_bcd8c572-dad5-4ed8-94bc-79e1a5fe8fc6" w:customStyle="1">
+    <w:name w:val="Normal Table_bcd8c572-dad5-4ed8-94bc-79e1a5fe8fc6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2adfd418-f04c-4dab-b621-b5be791262db" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_de86fa12-4d9b-40c8-acb7-3383a6fb15f1"/>
+  <w:style w:type="table" w:styleId="TableGrid_1610b5e9-db44-4f4d-969d-be0f07d0bffe" w:customStyle="1">
+    <w:name w:val="Table Grid_1610b5e9-db44-4f4d-969d-be0f07d0bffe"/>
+    <w:basedOn w:val="NormalTable_bcd8c572-dad5-4ed8-94bc-79e1a5fe8fc6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b7bf2a52-f19c-44d1-bc03-e921881c97d1" w:customStyle="1">
-    <w:name w:val="Normal Table_b7bf2a52-f19c-44d1-bc03-e921881c97d1"/>
+  <w:style w:type="table" w:styleId="NormalTable_79ce982d-887f-4d98-9815-f49a147d9ea5" w:customStyle="1">
+    <w:name w:val="Normal Table_79ce982d-887f-4d98-9815-f49a147d9ea5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_413aa9ba-73f8-4050-a0e1-b0a2cc1fdbff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b7bf2a52-f19c-44d1-bc03-e921881c97d1"/>
+  <w:style w:type="table" w:styleId="TableGrid_501d5c1b-a703-4f26-9841-9d7e15b69d66" w:customStyle="1">
+    <w:name w:val="Table Grid_501d5c1b-a703-4f26-9841-9d7e15b69d66"/>
+    <w:basedOn w:val="NormalTable_79ce982d-887f-4d98-9815-f49a147d9ea5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_33f540b0-5f2b-42ff-8baa-26b983f4defd" w:customStyle="1">
-    <w:name w:val="Normal Table_33f540b0-5f2b-42ff-8baa-26b983f4defd"/>
+  <w:style w:type="table" w:styleId="NormalTable_f893c38d-770f-43c4-a647-1ead1d167591" w:customStyle="1">
+    <w:name w:val="Normal Table_f893c38d-770f-43c4-a647-1ead1d167591"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_68c0cd79-7225-4d7f-ac8c-cbbbebd6dfcd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_33f540b0-5f2b-42ff-8baa-26b983f4defd"/>
+  <w:style w:type="table" w:styleId="TableGrid_aff0faea-46fc-4452-ad2e-4211aa8039ba" w:customStyle="1">
+    <w:name w:val="Table Grid_aff0faea-46fc-4452-ad2e-4211aa8039ba"/>
+    <w:basedOn w:val="NormalTable_f893c38d-770f-43c4-a647-1ead1d167591"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_97712aac-9987-4da7-9522-59970caf17a0" w:customStyle="1">
-    <w:name w:val="Normal Table_97712aac-9987-4da7-9522-59970caf17a0"/>
+  <w:style w:type="table" w:styleId="NormalTable_9fd869ff-e676-4f54-bd23-c3c226bccb15" w:customStyle="1">
+    <w:name w:val="Normal Table_9fd869ff-e676-4f54-bd23-c3c226bccb15"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_33f879d6-8ebc-4af7-bd58-ce656676db6f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_97712aac-9987-4da7-9522-59970caf17a0"/>
+  <w:style w:type="table" w:styleId="TableGrid_3b3056d6-90a2-44e4-a4d3-aae41123b448" w:customStyle="1">
+    <w:name w:val="Table Grid_3b3056d6-90a2-44e4-a4d3-aae41123b448"/>
+    <w:basedOn w:val="NormalTable_9fd869ff-e676-4f54-bd23-c3c226bccb15"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>