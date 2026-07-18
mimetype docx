--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -6068,117 +6068,117 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId1" w:fontKey="{D8679CD9-FFD2-4F37-9759-E5CFA33268F0}"/>
     <w:embedBold r:id="rId2" w:fontKey="{7BB57053-52DA-42D7-9652-D48D6920D770}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
     <w:embedRegular r:id="rId3" w:fontKey="{369CD428-0873-4B64-A206-EEC29079182D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_377a8bb6-8928-4ef5-b629-8103dd60fc2a"/>
+      <w:tblStyle w:val="TableGrid_502eebc0-a3e4-4dd6-b244-424d8e533c0f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4820"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4820"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:37:21 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:28:51 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4820"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6195,153 +6195,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1610b5e9-db44-4f4d-969d-be0f07d0bffe"/>
+      <w:tblStyle w:val="TableGrid_f783a2a6-981d-4017-ae24-ea11b4911e21"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2321"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6467"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_18042484-c8ab-4ea1-99ba-bb5c19eda86f"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_91ca7d59-a5b2-474c-939f-edaa3baf9400"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 665. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ac0b3f43-e4a6-41f6-bbfb-6f4520fafea0"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e76fb645-9654-446e-98af-0894eac8ddbf"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">665 SHA perm - Arkivnøkkel EIE og VED</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2320"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_ac0b3f43-e4a6-41f6-bbfb-6f4520fafea0"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e76fb645-9654-446e-98af-0894eac8ddbf"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
+            <w:pStyle w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6354,59 +6354,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
+      <w:pStyle w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3b3056d6-90a2-44e4-a4d3-aae41123b448"/>
+      <w:tblStyle w:val="TableGrid_e4ee568b-b6b3-445a-9de2-32e96c329541"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3374"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6417,373 +6417,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_501d5c1b-a703-4f26-9841-9d7e15b69d66"/>
+            <w:tblStyle w:val="TableGrid_8ef1825c-3121-4510-a768-ebc8d324522e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i drift og vedlikehold+ / SHA-perm EIE og VED</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">22.01.2024 (Magne Ness)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
+            <w:pStyle w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3374"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_aff0faea-46fc-4452-ad2e-4211aa8039ba"/>
+            <w:tblStyle w:val="TableGrid_e7e74d52-8719-4f27-8580-c431afab9d66"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2240"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2240"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Justyna Katarzyna Filipczak</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
+            <w:pStyle w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
+      <w:pStyle w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="097E642C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift2"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="5.%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:hint="default"/>
         <w:b/>
@@ -8435,629 +8435,629 @@
   <w:style w:type="table" w:styleId="TableGrid04347c3b-e19e-40e6-a8eb-06d0d3f02548" w:customStyle="1">
     <w:name w:val="Table Grid_04347c3b-e19e-40e6-a8eb-06d0d3f02548"/>
     <w:basedOn w:val="NormalTable3bf65d50-10a1-46db-b3a3-6672460a4691"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9" w:customStyle="1">
-    <w:name w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
+  <w:style w:type="paragraph" w:styleId="Normal_8df68570-0629-4237-a14a-1e07498cfc9f" w:customStyle="1">
+    <w:name w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_bcdd826e-5c84-4909-b37d-6f1766cdad6c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_1f7d8ead-3bec-4aaf-a6fb-f233f1e953d3"/>
+    <w:basedOn w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_578d1207-e5fd-4817-804f-bcc44605b465" w:customStyle="1">
-    <w:name w:val="Normal Table_578d1207-e5fd-4817-804f-bcc44605b465"/>
+  <w:style w:type="table" w:styleId="NormalTable_9866a84d-339f-4201-b0e9-1a166abed86c" w:customStyle="1">
+    <w:name w:val="Normal Table_9866a84d-339f-4201-b0e9-1a166abed86c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9257423c-2cf3-4c4f-84b0-62f599613973" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_578d1207-e5fd-4817-804f-bcc44605b465"/>
+  <w:style w:type="table" w:styleId="TableGrid_9e10145f-881c-4db3-8747-271e96cb4efd" w:customStyle="1">
+    <w:name w:val="Table Grid_9e10145f-881c-4db3-8747-271e96cb4efd"/>
+    <w:basedOn w:val="NormalTable_9866a84d-339f-4201-b0e9-1a166abed86c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_18042484-c8ab-4ea1-99ba-bb5c19eda86f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_91ca7d59-a5b2-474c-939f-edaa3baf9400" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_91ca7d59-a5b2-474c-939f-edaa3baf9400"/>
+    <w:basedOn w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_ac0b3f43-e4a6-41f6-bbfb-6f4520fafea0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_26f0b647-a9e1-4ccb-8a8a-faf9066553a9"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_e76fb645-9654-446e-98af-0894eac8ddbf" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_e76fb645-9654-446e-98af-0894eac8ddbf"/>
+    <w:basedOn w:val="Normal_8df68570-0629-4237-a14a-1e07498cfc9f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1734b865-74fd-4a23-adb3-c79c60bccf6c" w:customStyle="1">
-    <w:name w:val="Normal Table_1734b865-74fd-4a23-adb3-c79c60bccf6c"/>
+  <w:style w:type="table" w:styleId="NormalTable_dac8562f-f4ee-4a20-80bb-ce8660cd031e" w:customStyle="1">
+    <w:name w:val="Normal Table_dac8562f-f4ee-4a20-80bb-ce8660cd031e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_25e0cebe-48c7-4be9-aa00-852ed8b9e96a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1734b865-74fd-4a23-adb3-c79c60bccf6c"/>
+  <w:style w:type="table" w:styleId="TableGrid_89029364-2753-4b70-ba68-15ee0414bd91" w:customStyle="1">
+    <w:name w:val="Table Grid_89029364-2753-4b70-ba68-15ee0414bd91"/>
+    <w:basedOn w:val="NormalTable_dac8562f-f4ee-4a20-80bb-ce8660cd031e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_569c2aad-5ad0-4ff0-9330-b24cec03e1b9" w:customStyle="1">
-    <w:name w:val="Normal Table_569c2aad-5ad0-4ff0-9330-b24cec03e1b9"/>
+  <w:style w:type="table" w:styleId="NormalTable_fbabc5fa-56f3-408a-83e3-a4698086f638" w:customStyle="1">
+    <w:name w:val="Normal Table_fbabc5fa-56f3-408a-83e3-a4698086f638"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f3ceb75d-44a0-4b12-8465-51f572945db9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_569c2aad-5ad0-4ff0-9330-b24cec03e1b9"/>
+  <w:style w:type="table" w:styleId="TableGrid_6c23cec2-3d09-4463-a59b-9de476fe0b52" w:customStyle="1">
+    <w:name w:val="Table Grid_6c23cec2-3d09-4463-a59b-9de476fe0b52"/>
+    <w:basedOn w:val="NormalTable_fbabc5fa-56f3-408a-83e3-a4698086f638"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a679d06e-f03c-4c1b-870b-72921ef10c02" w:customStyle="1">
-    <w:name w:val="Normal Table_a679d06e-f03c-4c1b-870b-72921ef10c02"/>
+  <w:style w:type="table" w:styleId="NormalTable_8c8d3adc-9c49-4336-a06b-68e03b3da0de" w:customStyle="1">
+    <w:name w:val="Normal Table_8c8d3adc-9c49-4336-a06b-68e03b3da0de"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3284c5f7-6e9e-47f0-95da-f22b7b9dd396" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a679d06e-f03c-4c1b-870b-72921ef10c02"/>
+  <w:style w:type="table" w:styleId="TableGrid_75568c22-306f-454b-a9cf-d099fba5b94d" w:customStyle="1">
+    <w:name w:val="Table Grid_75568c22-306f-454b-a9cf-d099fba5b94d"/>
+    <w:basedOn w:val="NormalTable_8c8d3adc-9c49-4336-a06b-68e03b3da0de"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c541dd89-826e-4f6d-93b8-ac7ad1a0f7b2" w:customStyle="1">
-    <w:name w:val="Normal Table_c541dd89-826e-4f6d-93b8-ac7ad1a0f7b2"/>
+  <w:style w:type="table" w:styleId="NormalTable_10858916-e851-47fb-9279-c1263f60bb36" w:customStyle="1">
+    <w:name w:val="Normal Table_10858916-e851-47fb-9279-c1263f60bb36"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_60fd7456-1411-4385-b952-57a2c3044488" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c541dd89-826e-4f6d-93b8-ac7ad1a0f7b2"/>
+  <w:style w:type="table" w:styleId="TableGrid_70bce95a-5ee2-4858-8ea4-6874072a54ee" w:customStyle="1">
+    <w:name w:val="Table Grid_70bce95a-5ee2-4858-8ea4-6874072a54ee"/>
+    <w:basedOn w:val="NormalTable_10858916-e851-47fb-9279-c1263f60bb36"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4656d6b9-8d45-4492-b7b8-4040f1e4f67b" w:customStyle="1">
-    <w:name w:val="Normal Table_4656d6b9-8d45-4492-b7b8-4040f1e4f67b"/>
+  <w:style w:type="table" w:styleId="NormalTable_e3574cdc-c8af-4760-9361-ea594b9f7eda" w:customStyle="1">
+    <w:name w:val="Normal Table_e3574cdc-c8af-4760-9361-ea594b9f7eda"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_377a8bb6-8928-4ef5-b629-8103dd60fc2a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4656d6b9-8d45-4492-b7b8-4040f1e4f67b"/>
+  <w:style w:type="table" w:styleId="TableGrid_502eebc0-a3e4-4dd6-b244-424d8e533c0f" w:customStyle="1">
+    <w:name w:val="Table Grid_502eebc0-a3e4-4dd6-b244-424d8e533c0f"/>
+    <w:basedOn w:val="NormalTable_e3574cdc-c8af-4760-9361-ea594b9f7eda"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bcd8c572-dad5-4ed8-94bc-79e1a5fe8fc6" w:customStyle="1">
-    <w:name w:val="Normal Table_bcd8c572-dad5-4ed8-94bc-79e1a5fe8fc6"/>
+  <w:style w:type="table" w:styleId="NormalTable_ee73ce35-78ac-4eb0-8cad-d6c3040153e5" w:customStyle="1">
+    <w:name w:val="Normal Table_ee73ce35-78ac-4eb0-8cad-d6c3040153e5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1610b5e9-db44-4f4d-969d-be0f07d0bffe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bcd8c572-dad5-4ed8-94bc-79e1a5fe8fc6"/>
+  <w:style w:type="table" w:styleId="TableGrid_f783a2a6-981d-4017-ae24-ea11b4911e21" w:customStyle="1">
+    <w:name w:val="Table Grid_f783a2a6-981d-4017-ae24-ea11b4911e21"/>
+    <w:basedOn w:val="NormalTable_ee73ce35-78ac-4eb0-8cad-d6c3040153e5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_79ce982d-887f-4d98-9815-f49a147d9ea5" w:customStyle="1">
-    <w:name w:val="Normal Table_79ce982d-887f-4d98-9815-f49a147d9ea5"/>
+  <w:style w:type="table" w:styleId="NormalTable_a00bb083-8401-4037-bfb2-28efc5ede086" w:customStyle="1">
+    <w:name w:val="Normal Table_a00bb083-8401-4037-bfb2-28efc5ede086"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_501d5c1b-a703-4f26-9841-9d7e15b69d66" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_79ce982d-887f-4d98-9815-f49a147d9ea5"/>
+  <w:style w:type="table" w:styleId="TableGrid_8ef1825c-3121-4510-a768-ebc8d324522e" w:customStyle="1">
+    <w:name w:val="Table Grid_8ef1825c-3121-4510-a768-ebc8d324522e"/>
+    <w:basedOn w:val="NormalTable_a00bb083-8401-4037-bfb2-28efc5ede086"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f893c38d-770f-43c4-a647-1ead1d167591" w:customStyle="1">
-    <w:name w:val="Normal Table_f893c38d-770f-43c4-a647-1ead1d167591"/>
+  <w:style w:type="table" w:styleId="NormalTable_7ae40d13-3474-410f-9bc9-cb4da71604c5" w:customStyle="1">
+    <w:name w:val="Normal Table_7ae40d13-3474-410f-9bc9-cb4da71604c5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aff0faea-46fc-4452-ad2e-4211aa8039ba" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f893c38d-770f-43c4-a647-1ead1d167591"/>
+  <w:style w:type="table" w:styleId="TableGrid_e7e74d52-8719-4f27-8580-c431afab9d66" w:customStyle="1">
+    <w:name w:val="Table Grid_e7e74d52-8719-4f27-8580-c431afab9d66"/>
+    <w:basedOn w:val="NormalTable_7ae40d13-3474-410f-9bc9-cb4da71604c5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9fd869ff-e676-4f54-bd23-c3c226bccb15" w:customStyle="1">
-    <w:name w:val="Normal Table_9fd869ff-e676-4f54-bd23-c3c226bccb15"/>
+  <w:style w:type="table" w:styleId="NormalTable_6ca71b9e-ba79-43f7-abbe-74993e120ec8" w:customStyle="1">
+    <w:name w:val="Normal Table_6ca71b9e-ba79-43f7-abbe-74993e120ec8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3b3056d6-90a2-44e4-a4d3-aae41123b448" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9fd869ff-e676-4f54-bd23-c3c226bccb15"/>
+  <w:style w:type="table" w:styleId="TableGrid_e4ee568b-b6b3-445a-9de2-32e96c329541" w:customStyle="1">
+    <w:name w:val="Table Grid_e4ee568b-b6b3-445a-9de2-32e96c329541"/>
+    <w:basedOn w:val="NormalTable_6ca71b9e-ba79-43f7-abbe-74993e120ec8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>