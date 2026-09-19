--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -533,51 +534,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Inneho</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">lder denne fremdriftsplan nivå 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="720"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="709"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
@@ -3884,105 +3884,98 @@
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:left="17" w:right="17"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Sted:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    Dato:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:left="17" w:right="17"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:left="17" w:right="17"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -3994,107 +3987,99 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (KU)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:left="17" w:right="17"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="335394E1">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28834193">
       <w:pPr>
@@ -4218,105 +4203,98 @@
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:left="17" w:right="17"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Sted:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    Dato:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:left="17" w:right="17"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:left="17" w:right="17"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -4328,107 +4306,99 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (KU)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:left="17" w:right="17"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E790B35">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64AFE344">
       <w:pPr>
@@ -4451,129 +4421,130 @@
     <w:p w14:paraId="2860ECFB">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg: (avvik kan utdypes i egne rapporter og legges som vedlegg til dette kontrollskjemaet.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29703233">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2126" w:right="1134" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_bc5d3eac-c792-43f0-b749-1467ae74ae40"/>
+      <w:tblStyle w:val="TableGrid_5563e9c6-9b19-41a6-a618-442f373fecb8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4584,290 +4555,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:23 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b3684a9e-abda-490c-b061-95d005f90711"/>
+      <w:tblStyle w:val="TableGrid_66ef4afd-958a-4f23-b81d-40564b64edd6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6244"/>
-      <w:gridCol w:w="2240"/>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6244"/>
+          <w:tcW w:type="dxa" w:w="5804"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 194. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.5 Kontrollskjema KU ved oppstart byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2240"/>
+          <w:tcW w:type="dxa" w:w="2680"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
+            <w:pStyle w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
+      <w:pStyle w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f33760bb-ce3f-471e-a530-1527388dac62"/>
+      <w:tblStyle w:val="TableGrid_378ad2ac-86ce-4592-8ec9-598030e42295"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4878,51 +4858,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_496beda2-0d0b-404e-a40e-bff8356f7fe0"/>
+            <w:tblStyle w:val="TableGrid_18365ecc-03cc-4990-af69-566374f2c4b2"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5023,136 +5003,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">18.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
+            <w:pStyle w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_e4396c34-bc44-4866-a906-8d55d439186d"/>
+            <w:tblStyle w:val="TableGrid_593ee343-bfa4-4887-827e-6feb386fbc0e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5168,83 +5148,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
+            <w:pStyle w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
+      <w:pStyle w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_4a185702-20f8-41ee-9a39-7a9ccf24eb14"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
+      <w:gridCol w:w="822"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5804"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 194. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.5 Kontrollskjema KU ved oppstart byggeplass</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2680"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="822"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_10d49f4b-7107-4eed-aa5d-ead233fd7f4c"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6080"/>
+      <w:gridCol w:w="3274"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6080"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_ebb6c1ea-319d-427e-b992-60bf4f42404a"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">18.06.2024 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3274"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_e0590f8f-cfda-4526-b144-67f935d392a6"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5360,50 +5897,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="527C2F11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6087,660 +6625,883 @@
     <w:name w:val="Default"/>
     <w:pPr>
       <w:autoSpaceDE w:val="false"/>
       <w:autoSpaceDN w:val="false"/>
       <w:adjustRightInd w:val="false"/>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:cs="TheSansOffice"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_27163ad8-26ac-4eec-a53e-185c57e79251" w:customStyle="1">
-    <w:name w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
+  <w:style w:type="paragraph" w:styleId="Normal_51710d95-5be3-4101-b754-ca80811defb6" w:customStyle="1">
+    <w:name w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
+    <w:basedOn w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_20841fc1-a20d-4986-a3ca-051a8e883752" w:customStyle="1">
-    <w:name w:val="Normal Table_20841fc1-a20d-4986-a3ca-051a8e883752"/>
+  <w:style w:type="table" w:styleId="NormalTable_32da86b1-c756-48da-b7a3-32b2c426b53a" w:customStyle="1">
+    <w:name w:val="Normal Table_32da86b1-c756-48da-b7a3-32b2c426b53a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_20841fc1-a20d-4986-a3ca-051a8e883752"/>
+    <w:basedOn w:val="NormalTable_32da86b1-c756-48da-b7a3-32b2c426b53a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
+    <w:basedOn w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_51710d95-5be3-4101-b754-ca80811defb6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7125f74-44f5-4808-9660-34638179512e" w:customStyle="1">
-    <w:name w:val="Normal Table_e7125f74-44f5-4808-9660-34638179512e"/>
+  <w:style w:type="table" w:styleId="NormalTable_52076c2c-48c0-4f09-9adb-993d159c305c" w:customStyle="1">
+    <w:name w:val="Normal Table_52076c2c-48c0-4f09-9adb-993d159c305c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b781b1b9-d0b7-4c70-b092-08dd0b3559d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7125f74-44f5-4808-9660-34638179512e"/>
+  <w:style w:type="table" w:styleId="TableGrid_0b2f64b1-5cd6-4667-b340-fe5f092d7c42" w:customStyle="1">
+    <w:name w:val="Table Grid_0b2f64b1-5cd6-4667-b340-fe5f092d7c42"/>
+    <w:basedOn w:val="NormalTable_52076c2c-48c0-4f09-9adb-993d159c305c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_df247cd3-3dfe-4042-9d09-8f572450f345" w:customStyle="1">
-    <w:name w:val="Normal Table_df247cd3-3dfe-4042-9d09-8f572450f345"/>
+  <w:style w:type="table" w:styleId="NormalTable_0b9d6164-778e-4c09-bf40-eaa8309b1bb8" w:customStyle="1">
+    <w:name w:val="Normal Table_0b9d6164-778e-4c09-bf40-eaa8309b1bb8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5710dfc0-1aa7-4c86-a5c4-01f0fff1b935" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_df247cd3-3dfe-4042-9d09-8f572450f345"/>
+  <w:style w:type="table" w:styleId="TableGrid_1f30eeaf-ac4f-4c82-ab7b-cbf26c69cc13" w:customStyle="1">
+    <w:name w:val="Table Grid_1f30eeaf-ac4f-4c82-ab7b-cbf26c69cc13"/>
+    <w:basedOn w:val="NormalTable_0b9d6164-778e-4c09-bf40-eaa8309b1bb8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_228444b3-8ebe-405a-9426-7763dfad2704" w:customStyle="1">
-    <w:name w:val="Normal Table_228444b3-8ebe-405a-9426-7763dfad2704"/>
+  <w:style w:type="table" w:styleId="NormalTable_47d95cc8-8177-4aba-8cb2-b09ead8ef9d4" w:customStyle="1">
+    <w:name w:val="Normal Table_47d95cc8-8177-4aba-8cb2-b09ead8ef9d4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_941df557-f694-4105-999b-f534aeef4098" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_228444b3-8ebe-405a-9426-7763dfad2704"/>
+  <w:style w:type="table" w:styleId="TableGrid_bb164ba1-ec5f-4922-9dc4-f3ea0175f129" w:customStyle="1">
+    <w:name w:val="Table Grid_bb164ba1-ec5f-4922-9dc4-f3ea0175f129"/>
+    <w:basedOn w:val="NormalTable_47d95cc8-8177-4aba-8cb2-b09ead8ef9d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_748b7ad8-35ad-40bd-81d9-858038d35d0e" w:customStyle="1">
-    <w:name w:val="Normal Table_748b7ad8-35ad-40bd-81d9-858038d35d0e"/>
+  <w:style w:type="table" w:styleId="NormalTable_cec5670a-66c9-4e6a-ac67-acb6da0653e6" w:customStyle="1">
+    <w:name w:val="Normal Table_cec5670a-66c9-4e6a-ac67-acb6da0653e6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3c4b3066-29a4-4c97-b07c-e306ac2c1bae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_748b7ad8-35ad-40bd-81d9-858038d35d0e"/>
+  <w:style w:type="table" w:styleId="TableGrid_8a5e58b4-f498-4663-9a01-e2861e46702d" w:customStyle="1">
+    <w:name w:val="Table Grid_8a5e58b4-f498-4663-9a01-e2861e46702d"/>
+    <w:basedOn w:val="NormalTable_cec5670a-66c9-4e6a-ac67-acb6da0653e6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d9dcd6c-0580-4c58-8ada-f2a04de69d18" w:customStyle="1">
-    <w:name w:val="Normal Table_5d9dcd6c-0580-4c58-8ada-f2a04de69d18"/>
+  <w:style w:type="table" w:styleId="NormalTable_b01fc7bc-76b8-4e50-8448-245c01c42658" w:customStyle="1">
+    <w:name w:val="Normal Table_b01fc7bc-76b8-4e50-8448-245c01c42658"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bc5d3eac-c792-43f0-b749-1467ae74ae40" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5d9dcd6c-0580-4c58-8ada-f2a04de69d18"/>
+  <w:style w:type="table" w:styleId="TableGrid_5563e9c6-9b19-41a6-a618-442f373fecb8" w:customStyle="1">
+    <w:name w:val="Table Grid_5563e9c6-9b19-41a6-a618-442f373fecb8"/>
+    <w:basedOn w:val="NormalTable_b01fc7bc-76b8-4e50-8448-245c01c42658"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4796a12e-11ac-4df1-9d2f-36715955aa58" w:customStyle="1">
-    <w:name w:val="Normal Table_4796a12e-11ac-4df1-9d2f-36715955aa58"/>
+  <w:style w:type="table" w:styleId="NormalTable_7d6eddd2-73aa-4157-b416-27ceae8c947f" w:customStyle="1">
+    <w:name w:val="Normal Table_7d6eddd2-73aa-4157-b416-27ceae8c947f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b3684a9e-abda-490c-b061-95d005f90711" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4796a12e-11ac-4df1-9d2f-36715955aa58"/>
+  <w:style w:type="table" w:styleId="TableGrid_4a185702-20f8-41ee-9a39-7a9ccf24eb14" w:customStyle="1">
+    <w:name w:val="Table Grid_4a185702-20f8-41ee-9a39-7a9ccf24eb14"/>
+    <w:basedOn w:val="NormalTable_7d6eddd2-73aa-4157-b416-27ceae8c947f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dd1c0284-9621-4dec-9f36-fc670cc6c21f" w:customStyle="1">
-    <w:name w:val="Normal Table_dd1c0284-9621-4dec-9f36-fc670cc6c21f"/>
+  <w:style w:type="table" w:styleId="NormalTable_80950d74-7d5d-42b6-9109-b63415bba898" w:customStyle="1">
+    <w:name w:val="Normal Table_80950d74-7d5d-42b6-9109-b63415bba898"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_496beda2-0d0b-404e-a40e-bff8356f7fe0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dd1c0284-9621-4dec-9f36-fc670cc6c21f"/>
+  <w:style w:type="table" w:styleId="TableGrid_ebb6c1ea-319d-427e-b992-60bf4f42404a" w:customStyle="1">
+    <w:name w:val="Table Grid_ebb6c1ea-319d-427e-b992-60bf4f42404a"/>
+    <w:basedOn w:val="NormalTable_80950d74-7d5d-42b6-9109-b63415bba898"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4bfdc4da-234f-4863-8add-5e0c154fcea5" w:customStyle="1">
-    <w:name w:val="Normal Table_4bfdc4da-234f-4863-8add-5e0c154fcea5"/>
+  <w:style w:type="table" w:styleId="NormalTable_b2902e96-9a95-427d-9916-531589680754" w:customStyle="1">
+    <w:name w:val="Normal Table_b2902e96-9a95-427d-9916-531589680754"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e4396c34-bc44-4866-a906-8d55d439186d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4bfdc4da-234f-4863-8add-5e0c154fcea5"/>
+  <w:style w:type="table" w:styleId="TableGrid_e0590f8f-cfda-4526-b144-67f935d392a6" w:customStyle="1">
+    <w:name w:val="Table Grid_e0590f8f-cfda-4526-b144-67f935d392a6"/>
+    <w:basedOn w:val="NormalTable_b2902e96-9a95-427d-9916-531589680754"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_13b32703-4952-4b58-b09d-a882fb55fbf3" w:customStyle="1">
-    <w:name w:val="Normal Table_13b32703-4952-4b58-b09d-a882fb55fbf3"/>
+  <w:style w:type="table" w:styleId="NormalTable_f3fe3450-1e83-425c-8c21-ef100afae148" w:customStyle="1">
+    <w:name w:val="Normal Table_f3fe3450-1e83-425c-8c21-ef100afae148"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f33760bb-ce3f-471e-a530-1527388dac62" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_13b32703-4952-4b58-b09d-a882fb55fbf3"/>
+  <w:style w:type="table" w:styleId="TableGrid_10d49f4b-7107-4eed-aa5d-ead233fd7f4c" w:customStyle="1">
+    <w:name w:val="Table Grid_10d49f4b-7107-4eed-aa5d-ead233fd7f4c"/>
+    <w:basedOn w:val="NormalTable_f3fe3450-1e83-425c-8c21-ef100afae148"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_ea35e8b9-3695-4e19-8a86-34891eebb0a7" w:customStyle="1">
+    <w:name w:val="Normal Table_ea35e8b9-3695-4e19-8a86-34891eebb0a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_66ef4afd-958a-4f23-b81d-40564b64edd6" w:customStyle="1">
+    <w:name w:val="Table Grid_66ef4afd-958a-4f23-b81d-40564b64edd6"/>
+    <w:basedOn w:val="NormalTable_ea35e8b9-3695-4e19-8a86-34891eebb0a7"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_e2a57283-8eb1-4cd4-8995-ebc96bbb08b8" w:customStyle="1">
+    <w:name w:val="Normal Table_e2a57283-8eb1-4cd4-8995-ebc96bbb08b8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_18365ecc-03cc-4990-af69-566374f2c4b2" w:customStyle="1">
+    <w:name w:val="Table Grid_18365ecc-03cc-4990-af69-566374f2c4b2"/>
+    <w:basedOn w:val="NormalTable_e2a57283-8eb1-4cd4-8995-ebc96bbb08b8"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_0446b8a0-0989-4497-bac7-c802550cadde" w:customStyle="1">
+    <w:name w:val="Normal Table_0446b8a0-0989-4497-bac7-c802550cadde"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_593ee343-bfa4-4887-827e-6feb386fbc0e" w:customStyle="1">
+    <w:name w:val="Table Grid_593ee343-bfa4-4887-827e-6feb386fbc0e"/>
+    <w:basedOn w:val="NormalTable_0446b8a0-0989-4497-bac7-c802550cadde"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_cf4ab22b-d3bc-4e6d-bfb0-30eec65f4a50" w:customStyle="1">
+    <w:name w:val="Normal Table_cf4ab22b-d3bc-4e6d-bfb0-30eec65f4a50"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_378ad2ac-86ce-4592-8ec9-598030e42295" w:customStyle="1">
+    <w:name w:val="Table Grid_378ad2ac-86ce-4592-8ec9-598030e42295"/>
+    <w:basedOn w:val="NormalTable_cf4ab22b-d3bc-4e6d-bfb0-30eec65f4a50"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/Senere/655-2-2.5%20Kontrollskjema%20KU%20ved%20oppstart%20byggeplass.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>