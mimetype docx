--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -4529,51 +4529,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_57a2bf5b-7a7e-43dd-b651-53485aeac799"/>
+      <w:tblStyle w:val="TableGrid_06bb53a2-f5b6-4883-b4ee-66d3df3a0d9a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4584,51 +4584,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:46:06 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:37 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -4656,51 +4656,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1dd592e3-c4ff-48bb-b0e3-2ecb27522a99"/>
+      <w:tblStyle w:val="TableGrid_1aad88d6-6b2a-4472-a35b-868208db1914"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -4758,51 +4758,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1c1aecba-32da-4d25-9ff1-14f251011f2d"/>
+            <w:pStyle w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4815,59 +4815,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1c1aecba-32da-4d25-9ff1-14f251011f2d"/>
+      <w:pStyle w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6d1014b2-a32c-462a-809a-1a91ee964622"/>
+      <w:tblStyle w:val="TableGrid_e6f6b1bd-5a41-4750-95b0-f3ab846141ea"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4878,51 +4878,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a6036ad9-d720-40e9-8931-12df8d599508"/>
+            <w:tblStyle w:val="TableGrid_48b1a29a-9865-467c-804d-72792fd558e5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5023,72 +5023,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">18.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1c1aecba-32da-4d25-9ff1-14f251011f2d"/>
+            <w:pStyle w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_056c2ef7-a135-44c0-b19e-0160bef4bb51"/>
+            <w:tblStyle w:val="TableGrid_5f650f8f-eb9a-4bae-981a-a2feec982424"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5189,62 +5189,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1c1aecba-32da-4d25-9ff1-14f251011f2d"/>
+            <w:pStyle w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1c1aecba-32da-4d25-9ff1-14f251011f2d"/>
+      <w:pStyle w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6087,629 +6087,629 @@
     <w:name w:val="Default"/>
     <w:pPr>
       <w:autoSpaceDE w:val="false"/>
       <w:autoSpaceDN w:val="false"/>
       <w:adjustRightInd w:val="false"/>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:cs="TheSansOffice"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1c1aecba-32da-4d25-9ff1-14f251011f2d" w:customStyle="1">
-    <w:name w:val="Normal_1c1aecba-32da-4d25-9ff1-14f251011f2d"/>
+  <w:style w:type="paragraph" w:styleId="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e" w:customStyle="1">
+    <w:name w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_1c1aecba-32da-4d25-9ff1-14f251011f2d"/>
+    <w:basedOn w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8f766b36-b76b-466d-9e5f-cff7080c0780" w:customStyle="1">
-    <w:name w:val="Normal Table_8f766b36-b76b-466d-9e5f-cff7080c0780"/>
+  <w:style w:type="table" w:styleId="NormalTable_7279a957-0147-4677-8387-e38b52989e72" w:customStyle="1">
+    <w:name w:val="Normal Table_7279a957-0147-4677-8387-e38b52989e72"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_8f766b36-b76b-466d-9e5f-cff7080c0780"/>
+    <w:basedOn w:val="NormalTable_7279a957-0147-4677-8387-e38b52989e72"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_1c1aecba-32da-4d25-9ff1-14f251011f2d"/>
+    <w:basedOn w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_1c1aecba-32da-4d25-9ff1-14f251011f2d"/>
+    <w:basedOn w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4f87cf04-dd2c-4478-9e1c-3445bece00d7" w:customStyle="1">
-    <w:name w:val="Normal Table_4f87cf04-dd2c-4478-9e1c-3445bece00d7"/>
+  <w:style w:type="table" w:styleId="NormalTable_f64f68c8-bc87-4be5-b05a-f81bac330b59" w:customStyle="1">
+    <w:name w:val="Normal Table_f64f68c8-bc87-4be5-b05a-f81bac330b59"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9509fc54-d797-4199-b764-01c14fcf5790" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4f87cf04-dd2c-4478-9e1c-3445bece00d7"/>
+  <w:style w:type="table" w:styleId="TableGrid_0d1ca2d7-d533-4c77-ba88-1b4950e97298" w:customStyle="1">
+    <w:name w:val="Table Grid_0d1ca2d7-d533-4c77-ba88-1b4950e97298"/>
+    <w:basedOn w:val="NormalTable_f64f68c8-bc87-4be5-b05a-f81bac330b59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_990a326f-800f-43d0-9acf-17b5d40fec9e" w:customStyle="1">
-    <w:name w:val="Normal Table_990a326f-800f-43d0-9acf-17b5d40fec9e"/>
+  <w:style w:type="table" w:styleId="NormalTable_172b34c6-134e-4216-bf1e-36998d165777" w:customStyle="1">
+    <w:name w:val="Normal Table_172b34c6-134e-4216-bf1e-36998d165777"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ab08571f-263b-4dcc-bb9c-c625f3b0750a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_990a326f-800f-43d0-9acf-17b5d40fec9e"/>
+  <w:style w:type="table" w:styleId="TableGrid_87d7d1a9-a199-4174-8e73-6ee2403ef43b" w:customStyle="1">
+    <w:name w:val="Table Grid_87d7d1a9-a199-4174-8e73-6ee2403ef43b"/>
+    <w:basedOn w:val="NormalTable_172b34c6-134e-4216-bf1e-36998d165777"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_271a6e5f-114a-4cdf-b113-7f1e17968063" w:customStyle="1">
-    <w:name w:val="Normal Table_271a6e5f-114a-4cdf-b113-7f1e17968063"/>
+  <w:style w:type="table" w:styleId="NormalTable_712f71a8-7f98-42ca-8b65-ca27b21a0dc8" w:customStyle="1">
+    <w:name w:val="Normal Table_712f71a8-7f98-42ca-8b65-ca27b21a0dc8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_93b92ab8-0794-43cf-81db-5e97ad9cf2da" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_271a6e5f-114a-4cdf-b113-7f1e17968063"/>
+  <w:style w:type="table" w:styleId="TableGrid_f1f1b4fb-4e62-4f25-924a-8ac96c6b37f6" w:customStyle="1">
+    <w:name w:val="Table Grid_f1f1b4fb-4e62-4f25-924a-8ac96c6b37f6"/>
+    <w:basedOn w:val="NormalTable_712f71a8-7f98-42ca-8b65-ca27b21a0dc8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1351e6eb-eba9-48e7-a3a4-f0ca899df5b6" w:customStyle="1">
-    <w:name w:val="Normal Table_1351e6eb-eba9-48e7-a3a4-f0ca899df5b6"/>
+  <w:style w:type="table" w:styleId="NormalTable_5af0b246-f065-4a10-90df-9797f08f4485" w:customStyle="1">
+    <w:name w:val="Normal Table_5af0b246-f065-4a10-90df-9797f08f4485"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_419083a8-875b-477d-be9d-8642b09c610e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1351e6eb-eba9-48e7-a3a4-f0ca899df5b6"/>
+  <w:style w:type="table" w:styleId="TableGrid_6039a254-2ec1-49f7-ab64-f02571672aac" w:customStyle="1">
+    <w:name w:val="Table Grid_6039a254-2ec1-49f7-ab64-f02571672aac"/>
+    <w:basedOn w:val="NormalTable_5af0b246-f065-4a10-90df-9797f08f4485"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c3093e2c-1d3c-4131-84a3-165af11f77b1" w:customStyle="1">
-    <w:name w:val="Normal Table_c3093e2c-1d3c-4131-84a3-165af11f77b1"/>
+  <w:style w:type="table" w:styleId="NormalTable_6529f290-e600-425c-a328-196dd74b63f4" w:customStyle="1">
+    <w:name w:val="Normal Table_6529f290-e600-425c-a328-196dd74b63f4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_57a2bf5b-7a7e-43dd-b651-53485aeac799" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c3093e2c-1d3c-4131-84a3-165af11f77b1"/>
+  <w:style w:type="table" w:styleId="TableGrid_06bb53a2-f5b6-4883-b4ee-66d3df3a0d9a" w:customStyle="1">
+    <w:name w:val="Table Grid_06bb53a2-f5b6-4883-b4ee-66d3df3a0d9a"/>
+    <w:basedOn w:val="NormalTable_6529f290-e600-425c-a328-196dd74b63f4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_44060ecc-885b-4c05-8c04-cc1c35182b12" w:customStyle="1">
-    <w:name w:val="Normal Table_44060ecc-885b-4c05-8c04-cc1c35182b12"/>
+  <w:style w:type="table" w:styleId="NormalTable_4a2b8f7b-4b3a-4466-875d-83acec4898a0" w:customStyle="1">
+    <w:name w:val="Normal Table_4a2b8f7b-4b3a-4466-875d-83acec4898a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1dd592e3-c4ff-48bb-b0e3-2ecb27522a99" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_44060ecc-885b-4c05-8c04-cc1c35182b12"/>
+  <w:style w:type="table" w:styleId="TableGrid_1aad88d6-6b2a-4472-a35b-868208db1914" w:customStyle="1">
+    <w:name w:val="Table Grid_1aad88d6-6b2a-4472-a35b-868208db1914"/>
+    <w:basedOn w:val="NormalTable_4a2b8f7b-4b3a-4466-875d-83acec4898a0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_998a7193-b238-413e-8c9b-efcc7082639e" w:customStyle="1">
-    <w:name w:val="Normal Table_998a7193-b238-413e-8c9b-efcc7082639e"/>
+  <w:style w:type="table" w:styleId="NormalTable_7dc8087b-ec87-439b-9db1-0d279c06715f" w:customStyle="1">
+    <w:name w:val="Normal Table_7dc8087b-ec87-439b-9db1-0d279c06715f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a6036ad9-d720-40e9-8931-12df8d599508" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_998a7193-b238-413e-8c9b-efcc7082639e"/>
+  <w:style w:type="table" w:styleId="TableGrid_48b1a29a-9865-467c-804d-72792fd558e5" w:customStyle="1">
+    <w:name w:val="Table Grid_48b1a29a-9865-467c-804d-72792fd558e5"/>
+    <w:basedOn w:val="NormalTable_7dc8087b-ec87-439b-9db1-0d279c06715f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d305632-be1e-435b-b8ff-64008efa0d6b" w:customStyle="1">
-    <w:name w:val="Normal Table_5d305632-be1e-435b-b8ff-64008efa0d6b"/>
+  <w:style w:type="table" w:styleId="NormalTable_dff5530c-f001-4a21-8703-09acdbad9d1e" w:customStyle="1">
+    <w:name w:val="Normal Table_dff5530c-f001-4a21-8703-09acdbad9d1e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_056c2ef7-a135-44c0-b19e-0160bef4bb51" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5d305632-be1e-435b-b8ff-64008efa0d6b"/>
+  <w:style w:type="table" w:styleId="TableGrid_5f650f8f-eb9a-4bae-981a-a2feec982424" w:customStyle="1">
+    <w:name w:val="Table Grid_5f650f8f-eb9a-4bae-981a-a2feec982424"/>
+    <w:basedOn w:val="NormalTable_dff5530c-f001-4a21-8703-09acdbad9d1e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4fe1e907-e050-471e-a1e6-53597b0034ff" w:customStyle="1">
-    <w:name w:val="Normal Table_4fe1e907-e050-471e-a1e6-53597b0034ff"/>
+  <w:style w:type="table" w:styleId="NormalTable_0740ff83-4d88-454a-ac66-a8edf413250d" w:customStyle="1">
+    <w:name w:val="Normal Table_0740ff83-4d88-454a-ac66-a8edf413250d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6d1014b2-a32c-462a-809a-1a91ee964622" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4fe1e907-e050-471e-a1e6-53597b0034ff"/>
+  <w:style w:type="table" w:styleId="TableGrid_e6f6b1bd-5a41-4750-95b0-f3ab846141ea" w:customStyle="1">
+    <w:name w:val="Table Grid_e6f6b1bd-5a41-4750-95b0-f3ab846141ea"/>
+    <w:basedOn w:val="NormalTable_0740ff83-4d88-454a-ac66-a8edf413250d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>