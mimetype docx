--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -4529,51 +4529,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_06bb53a2-f5b6-4883-b4ee-66d3df3a0d9a"/>
+      <w:tblStyle w:val="TableGrid_bc5d3eac-c792-43f0-b749-1467ae74ae40"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4584,51 +4584,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:37 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -4656,51 +4656,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1aad88d6-6b2a-4472-a35b-868208db1914"/>
+      <w:tblStyle w:val="TableGrid_b3684a9e-abda-490c-b061-95d005f90711"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -4758,51 +4758,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
+            <w:pStyle w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4815,59 +4815,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
+      <w:pStyle w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e6f6b1bd-5a41-4750-95b0-f3ab846141ea"/>
+      <w:tblStyle w:val="TableGrid_f33760bb-ce3f-471e-a530-1527388dac62"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4878,51 +4878,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_48b1a29a-9865-467c-804d-72792fd558e5"/>
+            <w:tblStyle w:val="TableGrid_496beda2-0d0b-404e-a40e-bff8356f7fe0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5023,72 +5023,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">18.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
+            <w:pStyle w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5f650f8f-eb9a-4bae-981a-a2feec982424"/>
+            <w:tblStyle w:val="TableGrid_e4396c34-bc44-4866-a906-8d55d439186d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5189,62 +5189,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
+            <w:pStyle w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
+      <w:pStyle w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6087,629 +6087,629 @@
     <w:name w:val="Default"/>
     <w:pPr>
       <w:autoSpaceDE w:val="false"/>
       <w:autoSpaceDN w:val="false"/>
       <w:adjustRightInd w:val="false"/>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:cs="TheSansOffice"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e" w:customStyle="1">
-    <w:name w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
+  <w:style w:type="paragraph" w:styleId="Normal_27163ad8-26ac-4eec-a53e-185c57e79251" w:customStyle="1">
+    <w:name w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
+    <w:basedOn w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7279a957-0147-4677-8387-e38b52989e72" w:customStyle="1">
-    <w:name w:val="Normal Table_7279a957-0147-4677-8387-e38b52989e72"/>
+  <w:style w:type="table" w:styleId="NormalTable_20841fc1-a20d-4986-a3ca-051a8e883752" w:customStyle="1">
+    <w:name w:val="Normal Table_20841fc1-a20d-4986-a3ca-051a8e883752"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_7279a957-0147-4677-8387-e38b52989e72"/>
+    <w:basedOn w:val="NormalTable_20841fc1-a20d-4986-a3ca-051a8e883752"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
+    <w:basedOn w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_e389f081-1c7a-4700-b0e2-6cc5d56cf41e"/>
+    <w:basedOn w:val="Normal_27163ad8-26ac-4eec-a53e-185c57e79251"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f64f68c8-bc87-4be5-b05a-f81bac330b59" w:customStyle="1">
-    <w:name w:val="Normal Table_f64f68c8-bc87-4be5-b05a-f81bac330b59"/>
+  <w:style w:type="table" w:styleId="NormalTable_e7125f74-44f5-4808-9660-34638179512e" w:customStyle="1">
+    <w:name w:val="Normal Table_e7125f74-44f5-4808-9660-34638179512e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0d1ca2d7-d533-4c77-ba88-1b4950e97298" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f64f68c8-bc87-4be5-b05a-f81bac330b59"/>
+  <w:style w:type="table" w:styleId="TableGrid_b781b1b9-d0b7-4c70-b092-08dd0b3559d8" w:customStyle="1">
+    <w:name w:val="Table Grid_b781b1b9-d0b7-4c70-b092-08dd0b3559d8"/>
+    <w:basedOn w:val="NormalTable_e7125f74-44f5-4808-9660-34638179512e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_172b34c6-134e-4216-bf1e-36998d165777" w:customStyle="1">
-    <w:name w:val="Normal Table_172b34c6-134e-4216-bf1e-36998d165777"/>
+  <w:style w:type="table" w:styleId="NormalTable_df247cd3-3dfe-4042-9d09-8f572450f345" w:customStyle="1">
+    <w:name w:val="Normal Table_df247cd3-3dfe-4042-9d09-8f572450f345"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_87d7d1a9-a199-4174-8e73-6ee2403ef43b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_172b34c6-134e-4216-bf1e-36998d165777"/>
+  <w:style w:type="table" w:styleId="TableGrid_5710dfc0-1aa7-4c86-a5c4-01f0fff1b935" w:customStyle="1">
+    <w:name w:val="Table Grid_5710dfc0-1aa7-4c86-a5c4-01f0fff1b935"/>
+    <w:basedOn w:val="NormalTable_df247cd3-3dfe-4042-9d09-8f572450f345"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_712f71a8-7f98-42ca-8b65-ca27b21a0dc8" w:customStyle="1">
-    <w:name w:val="Normal Table_712f71a8-7f98-42ca-8b65-ca27b21a0dc8"/>
+  <w:style w:type="table" w:styleId="NormalTable_228444b3-8ebe-405a-9426-7763dfad2704" w:customStyle="1">
+    <w:name w:val="Normal Table_228444b3-8ebe-405a-9426-7763dfad2704"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f1f1b4fb-4e62-4f25-924a-8ac96c6b37f6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_712f71a8-7f98-42ca-8b65-ca27b21a0dc8"/>
+  <w:style w:type="table" w:styleId="TableGrid_941df557-f694-4105-999b-f534aeef4098" w:customStyle="1">
+    <w:name w:val="Table Grid_941df557-f694-4105-999b-f534aeef4098"/>
+    <w:basedOn w:val="NormalTable_228444b3-8ebe-405a-9426-7763dfad2704"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5af0b246-f065-4a10-90df-9797f08f4485" w:customStyle="1">
-    <w:name w:val="Normal Table_5af0b246-f065-4a10-90df-9797f08f4485"/>
+  <w:style w:type="table" w:styleId="NormalTable_748b7ad8-35ad-40bd-81d9-858038d35d0e" w:customStyle="1">
+    <w:name w:val="Normal Table_748b7ad8-35ad-40bd-81d9-858038d35d0e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6039a254-2ec1-49f7-ab64-f02571672aac" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5af0b246-f065-4a10-90df-9797f08f4485"/>
+  <w:style w:type="table" w:styleId="TableGrid_3c4b3066-29a4-4c97-b07c-e306ac2c1bae" w:customStyle="1">
+    <w:name w:val="Table Grid_3c4b3066-29a4-4c97-b07c-e306ac2c1bae"/>
+    <w:basedOn w:val="NormalTable_748b7ad8-35ad-40bd-81d9-858038d35d0e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6529f290-e600-425c-a328-196dd74b63f4" w:customStyle="1">
-    <w:name w:val="Normal Table_6529f290-e600-425c-a328-196dd74b63f4"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d9dcd6c-0580-4c58-8ada-f2a04de69d18" w:customStyle="1">
+    <w:name w:val="Normal Table_5d9dcd6c-0580-4c58-8ada-f2a04de69d18"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_06bb53a2-f5b6-4883-b4ee-66d3df3a0d9a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6529f290-e600-425c-a328-196dd74b63f4"/>
+  <w:style w:type="table" w:styleId="TableGrid_bc5d3eac-c792-43f0-b749-1467ae74ae40" w:customStyle="1">
+    <w:name w:val="Table Grid_bc5d3eac-c792-43f0-b749-1467ae74ae40"/>
+    <w:basedOn w:val="NormalTable_5d9dcd6c-0580-4c58-8ada-f2a04de69d18"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4a2b8f7b-4b3a-4466-875d-83acec4898a0" w:customStyle="1">
-    <w:name w:val="Normal Table_4a2b8f7b-4b3a-4466-875d-83acec4898a0"/>
+  <w:style w:type="table" w:styleId="NormalTable_4796a12e-11ac-4df1-9d2f-36715955aa58" w:customStyle="1">
+    <w:name w:val="Normal Table_4796a12e-11ac-4df1-9d2f-36715955aa58"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1aad88d6-6b2a-4472-a35b-868208db1914" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4a2b8f7b-4b3a-4466-875d-83acec4898a0"/>
+  <w:style w:type="table" w:styleId="TableGrid_b3684a9e-abda-490c-b061-95d005f90711" w:customStyle="1">
+    <w:name w:val="Table Grid_b3684a9e-abda-490c-b061-95d005f90711"/>
+    <w:basedOn w:val="NormalTable_4796a12e-11ac-4df1-9d2f-36715955aa58"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7dc8087b-ec87-439b-9db1-0d279c06715f" w:customStyle="1">
-    <w:name w:val="Normal Table_7dc8087b-ec87-439b-9db1-0d279c06715f"/>
+  <w:style w:type="table" w:styleId="NormalTable_dd1c0284-9621-4dec-9f36-fc670cc6c21f" w:customStyle="1">
+    <w:name w:val="Normal Table_dd1c0284-9621-4dec-9f36-fc670cc6c21f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_48b1a29a-9865-467c-804d-72792fd558e5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7dc8087b-ec87-439b-9db1-0d279c06715f"/>
+  <w:style w:type="table" w:styleId="TableGrid_496beda2-0d0b-404e-a40e-bff8356f7fe0" w:customStyle="1">
+    <w:name w:val="Table Grid_496beda2-0d0b-404e-a40e-bff8356f7fe0"/>
+    <w:basedOn w:val="NormalTable_dd1c0284-9621-4dec-9f36-fc670cc6c21f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dff5530c-f001-4a21-8703-09acdbad9d1e" w:customStyle="1">
-    <w:name w:val="Normal Table_dff5530c-f001-4a21-8703-09acdbad9d1e"/>
+  <w:style w:type="table" w:styleId="NormalTable_4bfdc4da-234f-4863-8add-5e0c154fcea5" w:customStyle="1">
+    <w:name w:val="Normal Table_4bfdc4da-234f-4863-8add-5e0c154fcea5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5f650f8f-eb9a-4bae-981a-a2feec982424" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dff5530c-f001-4a21-8703-09acdbad9d1e"/>
+  <w:style w:type="table" w:styleId="TableGrid_e4396c34-bc44-4866-a906-8d55d439186d" w:customStyle="1">
+    <w:name w:val="Table Grid_e4396c34-bc44-4866-a906-8d55d439186d"/>
+    <w:basedOn w:val="NormalTable_4bfdc4da-234f-4863-8add-5e0c154fcea5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0740ff83-4d88-454a-ac66-a8edf413250d" w:customStyle="1">
-    <w:name w:val="Normal Table_0740ff83-4d88-454a-ac66-a8edf413250d"/>
+  <w:style w:type="table" w:styleId="NormalTable_13b32703-4952-4b58-b09d-a882fb55fbf3" w:customStyle="1">
+    <w:name w:val="Normal Table_13b32703-4952-4b58-b09d-a882fb55fbf3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e6f6b1bd-5a41-4750-95b0-f3ab846141ea" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0740ff83-4d88-454a-ac66-a8edf413250d"/>
+  <w:style w:type="table" w:styleId="TableGrid_f33760bb-ce3f-471e-a530-1527388dac62" w:customStyle="1">
+    <w:name w:val="Table Grid_f33760bb-ce3f-471e-a530-1527388dac62"/>
+    <w:basedOn w:val="NormalTable_13b32703-4952-4b58-b09d-a882fb55fbf3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>