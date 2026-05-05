--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -54,294 +54,303 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">BESTILLINGSSKJEMA – ARBEIDSKLÆR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E6E9BC">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bestilling sendes</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> som PDF til </w:t>
+        <w:t xml:space="preserve"> som PDF </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">til </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK "mailto:obf.hroo@org.oslo.kommune.no" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">obf.hroo@org.oslo.kommune.no</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
-        <w:gridCol w:w="1491"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1453"/>
+        <w:gridCol w:w="1943"/>
+        <w:gridCol w:w="1317"/>
+        <w:gridCol w:w="2177"/>
+        <w:gridCol w:w="45"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="1152"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fornavn :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1491"/>
+            <w:tcW w:type="dxa" w:w="1943"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1396"/>
+            <w:tcW w:type="dxa" w:w="1317"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etternavn :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2219"/>
+            <w:tcW w:type="dxa" w:w="2222"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="954"/>
+            <w:tcW w:type="dxa" w:w="879"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dato :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1453"/>
+            <w:tcW w:type="dxa" w:w="1152"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Divisjon :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7513"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Avdeling : </w:t>
+              <w:t xml:space="preserve">Avdeling :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7513"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seksjon :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7513"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9493"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prosjektnavn :</w:t>
@@ -444,112 +453,152 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1980"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OBF </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">leverings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sted :</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1491"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(sett kryss eller adr.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1943"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G82</w:t>
+              <w:t xml:space="preserve">Grenseveien 82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0663 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oslo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1396"/>
+            <w:tcW w:type="dxa" w:w="1317"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2161"/>
+            <w:tcW w:type="dxa" w:w="2177"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prosjekt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (kun unntaksvis)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2465"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(kun unntaksvis)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2076"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26B8CF27">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ABB7491">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -577,51 +626,58 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">LEGG INN FLERE VARELINJER VED BEHOV: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5BB670">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Alle klær leveres med påtrykket </w:t>
+        <w:t xml:space="preserve">Alle klær leveres med </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">påtrykket </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174CDE40">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -738,119 +794,152 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art. nr</w:t>
+              <w:t xml:space="preserve">Art. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1417"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1435,51 +1524,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">SVALBARD STRIKKET LUE</w:t>
+              <w:t xml:space="preserve">SVALBARD STRIKKET </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LUE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
@@ -2078,85 +2176,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1398"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1125"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3016,85 +3136,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3922,51 +4064,73 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(NB ! Oslo logo på rygg og tekst "Besøkende" på venstre bryst)</w:t>
+              <w:t xml:space="preserve">(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NB !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oslo logo på rygg og tekst "Besøkende" på venstre bryst)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
@@ -4006,85 +4170,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1136"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4298,51 +4484,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4246"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR AV :</w:t>
+              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AV :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4924,85 +5119,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5407,85 +5624,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6485,85 +6724,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6984,85 +7245,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7122,51 +7405,62 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">! </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hver enkelt prøver og henter sko </w:t>
+              <w:t xml:space="preserve">Hver enkelt prøver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og henter sko </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">hos </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8002,51 +8296,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Gelesåle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bandi super soft blå</w:t>
+              <w:t xml:space="preserve">Bandi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> super soft blå</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8169,51 +8472,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Gelesåle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bandi super soft blå</w:t>
+              <w:t xml:space="preserve">Bandi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> super soft blå</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8331,51 +8643,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Gelesåle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bandi super soft blå</w:t>
+              <w:t xml:space="preserve">Bandi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> super soft blå</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8478,51 +8799,58 @@
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">NB! Ved henting av sko så må </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">eget </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ressursnr. oppgis.</w:t>
+        <w:t xml:space="preserve">ressursnr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. oppgis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5379EB2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1418"/>
@@ -8622,85 +8950,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1418"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -9630,51 +9980,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR AV :</w:t>
+              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AV :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10057,51 +10416,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ØYEBESKYTTELSER (ALTERNATIV TIL VISIR I HJELMEN) :</w:t>
+              <w:t xml:space="preserve">ØYEBESKYTTELSER (ALTERNATIV TIL VISIR I HJELMEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -10233,51 +10601,60 @@
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKSTRA : </w:t>
+              <w:t xml:space="preserve">EKSTRA :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -10648,51 +11025,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4248"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR AV :</w:t>
+              <w:t xml:space="preserve">KOMPLETT HJELM BESTÅR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AV :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10737,51 +11123,69 @@
               <w:spacing w:after="80"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">VERNEHJELM KASK </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZENITH X AIR, BLÅ</w:t>
+              <w:t xml:space="preserve">ZENITH </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AIR, BLÅ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -11010,51 +11414,60 @@
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ØYEBESKYTTELSER</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (ALTERNATIVER) </w:t>
+              <w:t xml:space="preserve"> (ALTERNATIVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
@@ -11227,51 +11640,60 @@
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">B : </w:t>
+              <w:t xml:space="preserve">B :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIR </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -11349,51 +11771,60 @@
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">C : </w:t>
+              <w:t xml:space="preserve">C :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">VERNEBRILLE / SIKKERHETSBRILLE - UNIVET 5X1 – KLAR LINSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
@@ -11446,51 +11877,60 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">D : VERNEBRILLE / SIKKERHETSBRILLE - UNIVET 5X1 – MØRK LINSE</w:t>
+              <w:t xml:space="preserve">D :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VERNEBRILLE / SIKKERHETSBRILLE - UNIVET 5X1 – MØRK LINSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11541,51 +11981,60 @@
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">EKSTRA </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -11742,51 +12191,69 @@
               </w:rPr>
               <w:t xml:space="preserve">Ekstra HJELMBAG/TØYPOSE til hjelm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(NB! det følger med 1 stk pose med hjelmen)</w:t>
+              <w:t xml:space="preserve">(NB! det følger med 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pose med hjelmen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1276"/>
             <w:tcBorders/>
             <w:shd w:fill="E2EFD9" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12296,85 +12763,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1304"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Str.</w:t>
+              <w:t xml:space="preserve">Str</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1106"/>
             <w:tcBorders/>
             <w:shd w:fill="A8D08D" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -13811,51 +14300,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-ItalicMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_36e96c6e-74e4-40f8-854f-6e586aa01ab4"/>
+      <w:tblStyle w:val="TableGrid_05f770c5-9088-4659-bf99-647795eb4f92"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -13866,51 +14355,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:46:51 </w:t>
+            <w:t xml:space="preserve">05.05.2026 18:22:15 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -13938,51 +14427,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e7b478f2-5dda-417d-9591-f18fcf3c9034"/>
+      <w:tblStyle w:val="TableGrid_15e5dcb5-807c-4e04-bd50-7486cd8a7a3a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -13996,95 +14485,95 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 144. Versjonsnummer: 4</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 144. Versjonsnummer: 5</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Arbeidsklær - Bestillingsskjema</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c7cd7383-05e0-4064-9f77-9df984eecbcf"/>
+            <w:pStyle w:val="Normal_26738d9c-389d-4901-9547-3a5c9fcfed1b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -14097,59 +14586,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c7cd7383-05e0-4064-9f77-9df984eecbcf"/>
+      <w:pStyle w:val="Normal_26738d9c-389d-4901-9547-3a5c9fcfed1b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_bbeca932-f064-4d82-9c80-be739da7c454"/>
+      <w:tblStyle w:val="TableGrid_95c191d2-f690-4355-bbc5-aefdaa0b144d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -14160,51 +14649,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c34a4a4c-a161-4075-969b-82e113896c0c"/>
+            <w:tblStyle w:val="TableGrid_df2e0c4d-459b-4eea-bda2-d4a1817ba39d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -14297,80 +14786,80 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">14.11.2024 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">16.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c7cd7383-05e0-4064-9f77-9df984eecbcf"/>
+            <w:pStyle w:val="Normal_26738d9c-389d-4901-9547-3a5c9fcfed1b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1fffc049-20ab-41a7-9915-4b9d0f880067"/>
+            <w:tblStyle w:val="TableGrid_6ba9a422-a446-40ed-a898-4a2afd4864f1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -14471,62 +14960,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c7cd7383-05e0-4064-9f77-9df984eecbcf"/>
+            <w:pStyle w:val="Normal_26738d9c-389d-4901-9547-3a5c9fcfed1b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c7cd7383-05e0-4064-9f77-9df984eecbcf"/>
+      <w:pStyle w:val="Normal_26738d9c-389d-4901-9547-3a5c9fcfed1b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16817B97"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorHAnsi" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -15101,50 +15590,51 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -15686,629 +16176,629 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Overskrift4Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 4 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nowrap" w:customStyle="1">
     <w:name w:val="nowrap"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_c7cd7383-05e0-4064-9f77-9df984eecbcf" w:customStyle="1">
-    <w:name w:val="Normal_c7cd7383-05e0-4064-9f77-9df984eecbcf"/>
+  <w:style w:type="paragraph" w:styleId="Normal_26738d9c-389d-4901-9547-3a5c9fcfed1b" w:customStyle="1">
+    <w:name w:val="Normal_26738d9c-389d-4901-9547-3a5c9fcfed1b"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_c7cd7383-05e0-4064-9f77-9df984eecbcf"/>
+    <w:basedOn w:val="Normal_26738d9c-389d-4901-9547-3a5c9fcfed1b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6bf99f2b-8e28-4c77-a237-6c89167e35f4" w:customStyle="1">
-    <w:name w:val="Normal Table_6bf99f2b-8e28-4c77-a237-6c89167e35f4"/>
+  <w:style w:type="table" w:styleId="NormalTable_44e159ba-fd0d-47e9-aaf3-e01cded484d1" w:customStyle="1">
+    <w:name w:val="Normal Table_44e159ba-fd0d-47e9-aaf3-e01cded484d1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_54b34739-a725-4341-b295-0293c9c980de" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6bf99f2b-8e28-4c77-a237-6c89167e35f4"/>
+  <w:style w:type="table" w:styleId="TableGrid_87198601-f22e-48f4-af30-976b71fe0e4a" w:customStyle="1">
+    <w:name w:val="Table Grid_87198601-f22e-48f4-af30-976b71fe0e4a"/>
+    <w:basedOn w:val="NormalTable_44e159ba-fd0d-47e9-aaf3-e01cded484d1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_c7cd7383-05e0-4064-9f77-9df984eecbcf"/>
+    <w:basedOn w:val="Normal_26738d9c-389d-4901-9547-3a5c9fcfed1b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_c7cd7383-05e0-4064-9f77-9df984eecbcf"/>
+    <w:basedOn w:val="Normal_26738d9c-389d-4901-9547-3a5c9fcfed1b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_565f05b1-314a-4ec4-ba21-c8d4e1586bd2" w:customStyle="1">
-    <w:name w:val="Normal Table_565f05b1-314a-4ec4-ba21-c8d4e1586bd2"/>
+  <w:style w:type="table" w:styleId="NormalTable_2fee6d7c-5dd6-49f0-8696-c483970427ba" w:customStyle="1">
+    <w:name w:val="Normal Table_2fee6d7c-5dd6-49f0-8696-c483970427ba"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a6734fd0-e10e-42f0-9602-e53ffa1693e5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_565f05b1-314a-4ec4-ba21-c8d4e1586bd2"/>
+  <w:style w:type="table" w:styleId="TableGrid_910f0d02-a9c7-4c8b-b5ae-d5399951d442" w:customStyle="1">
+    <w:name w:val="Table Grid_910f0d02-a9c7-4c8b-b5ae-d5399951d442"/>
+    <w:basedOn w:val="NormalTable_2fee6d7c-5dd6-49f0-8696-c483970427ba"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9126a30f-78c3-4fb6-8268-225d3158b9cd" w:customStyle="1">
-    <w:name w:val="Normal Table_9126a30f-78c3-4fb6-8268-225d3158b9cd"/>
+  <w:style w:type="table" w:styleId="NormalTable_44d1eb2c-17dd-4f21-abaa-739804936116" w:customStyle="1">
+    <w:name w:val="Normal Table_44d1eb2c-17dd-4f21-abaa-739804936116"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_618c62ea-b098-4b37-b3c9-96f842c8b40e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9126a30f-78c3-4fb6-8268-225d3158b9cd"/>
+  <w:style w:type="table" w:styleId="TableGrid_2f8d2797-2b74-4b48-92f5-8887f732d349" w:customStyle="1">
+    <w:name w:val="Table Grid_2f8d2797-2b74-4b48-92f5-8887f732d349"/>
+    <w:basedOn w:val="NormalTable_44d1eb2c-17dd-4f21-abaa-739804936116"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_588f57bc-6a32-4bcf-aa81-34514840daaf" w:customStyle="1">
-    <w:name w:val="Normal Table_588f57bc-6a32-4bcf-aa81-34514840daaf"/>
+  <w:style w:type="table" w:styleId="NormalTable_9d4c1630-cded-49a0-b688-391cc17f3dff" w:customStyle="1">
+    <w:name w:val="Normal Table_9d4c1630-cded-49a0-b688-391cc17f3dff"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4a953f77-f99c-4615-bf7f-a22711a77c0d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_588f57bc-6a32-4bcf-aa81-34514840daaf"/>
+  <w:style w:type="table" w:styleId="TableGrid_cd61046b-ee0c-44f6-bf88-d7d79bc1d9c4" w:customStyle="1">
+    <w:name w:val="Table Grid_cd61046b-ee0c-44f6-bf88-d7d79bc1d9c4"/>
+    <w:basedOn w:val="NormalTable_9d4c1630-cded-49a0-b688-391cc17f3dff"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_331226c2-0214-4b5a-bf73-13f7cbd9ccf8" w:customStyle="1">
-    <w:name w:val="Normal Table_331226c2-0214-4b5a-bf73-13f7cbd9ccf8"/>
+  <w:style w:type="table" w:styleId="NormalTable_d3d5cba8-a243-4320-875d-9b59c389e182" w:customStyle="1">
+    <w:name w:val="Normal Table_d3d5cba8-a243-4320-875d-9b59c389e182"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8547402e-b30b-46e5-8ba3-1049d187fc53" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_331226c2-0214-4b5a-bf73-13f7cbd9ccf8"/>
+  <w:style w:type="table" w:styleId="TableGrid_3db894c4-094d-41cd-a100-53c521144070" w:customStyle="1">
+    <w:name w:val="Table Grid_3db894c4-094d-41cd-a100-53c521144070"/>
+    <w:basedOn w:val="NormalTable_d3d5cba8-a243-4320-875d-9b59c389e182"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ab4d83e8-07d0-45ef-b248-bffced9fcf04" w:customStyle="1">
-    <w:name w:val="Normal Table_ab4d83e8-07d0-45ef-b248-bffced9fcf04"/>
+  <w:style w:type="table" w:styleId="NormalTable_1c816ee9-f4ba-448b-bfd2-977b8038d58a" w:customStyle="1">
+    <w:name w:val="Normal Table_1c816ee9-f4ba-448b-bfd2-977b8038d58a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_36e96c6e-74e4-40f8-854f-6e586aa01ab4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ab4d83e8-07d0-45ef-b248-bffced9fcf04"/>
+  <w:style w:type="table" w:styleId="TableGrid_05f770c5-9088-4659-bf99-647795eb4f92" w:customStyle="1">
+    <w:name w:val="Table Grid_05f770c5-9088-4659-bf99-647795eb4f92"/>
+    <w:basedOn w:val="NormalTable_1c816ee9-f4ba-448b-bfd2-977b8038d58a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_de9424c3-cb17-4f47-b30c-1ce5febd570b" w:customStyle="1">
-    <w:name w:val="Normal Table_de9424c3-cb17-4f47-b30c-1ce5febd570b"/>
+  <w:style w:type="table" w:styleId="NormalTable_4ff17ed1-13a3-4d29-881b-3fea517300a9" w:customStyle="1">
+    <w:name w:val="Normal Table_4ff17ed1-13a3-4d29-881b-3fea517300a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e7b478f2-5dda-417d-9591-f18fcf3c9034" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_de9424c3-cb17-4f47-b30c-1ce5febd570b"/>
+  <w:style w:type="table" w:styleId="TableGrid_15e5dcb5-807c-4e04-bd50-7486cd8a7a3a" w:customStyle="1">
+    <w:name w:val="Table Grid_15e5dcb5-807c-4e04-bd50-7486cd8a7a3a"/>
+    <w:basedOn w:val="NormalTable_4ff17ed1-13a3-4d29-881b-3fea517300a9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_362518e2-f4e0-4611-a4c2-ad42a9399ffc" w:customStyle="1">
-    <w:name w:val="Normal Table_362518e2-f4e0-4611-a4c2-ad42a9399ffc"/>
+  <w:style w:type="table" w:styleId="NormalTable_7b387247-7495-4540-9c77-b0b03af07381" w:customStyle="1">
+    <w:name w:val="Normal Table_7b387247-7495-4540-9c77-b0b03af07381"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c34a4a4c-a161-4075-969b-82e113896c0c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_362518e2-f4e0-4611-a4c2-ad42a9399ffc"/>
+  <w:style w:type="table" w:styleId="TableGrid_df2e0c4d-459b-4eea-bda2-d4a1817ba39d" w:customStyle="1">
+    <w:name w:val="Table Grid_df2e0c4d-459b-4eea-bda2-d4a1817ba39d"/>
+    <w:basedOn w:val="NormalTable_7b387247-7495-4540-9c77-b0b03af07381"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0f5634df-b0da-4f15-a2bc-268844375abe" w:customStyle="1">
-    <w:name w:val="Normal Table_0f5634df-b0da-4f15-a2bc-268844375abe"/>
+  <w:style w:type="table" w:styleId="NormalTable_e8f6303a-e8b9-4f53-b32e-91f1a22d6ce4" w:customStyle="1">
+    <w:name w:val="Normal Table_e8f6303a-e8b9-4f53-b32e-91f1a22d6ce4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1fffc049-20ab-41a7-9915-4b9d0f880067" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0f5634df-b0da-4f15-a2bc-268844375abe"/>
+  <w:style w:type="table" w:styleId="TableGrid_6ba9a422-a446-40ed-a898-4a2afd4864f1" w:customStyle="1">
+    <w:name w:val="Table Grid_6ba9a422-a446-40ed-a898-4a2afd4864f1"/>
+    <w:basedOn w:val="NormalTable_e8f6303a-e8b9-4f53-b32e-91f1a22d6ce4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_feecf525-cbd3-45cc-8ae0-4355f22445e3" w:customStyle="1">
-    <w:name w:val="Normal Table_feecf525-cbd3-45cc-8ae0-4355f22445e3"/>
+  <w:style w:type="table" w:styleId="NormalTable_66473916-e254-4103-a107-66f59304a46a" w:customStyle="1">
+    <w:name w:val="Normal Table_66473916-e254-4103-a107-66f59304a46a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bbeca932-f064-4d82-9c80-be739da7c454" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_feecf525-cbd3-45cc-8ae0-4355f22445e3"/>
+  <w:style w:type="table" w:styleId="TableGrid_95c191d2-f690-4355-bbc5-aefdaa0b144d" w:customStyle="1">
+    <w:name w:val="Table Grid_95c191d2-f690-4355-bbc5-aefdaa0b144d"/>
+    <w:basedOn w:val="NormalTable_66473916-e254-4103-a107-66f59304a46a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -16567,52 +17057,52 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>797</Words>
-  <Characters>4228</Characters>
+  <Words>804</Words>
+  <Characters>4267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bård Dybsjord</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">