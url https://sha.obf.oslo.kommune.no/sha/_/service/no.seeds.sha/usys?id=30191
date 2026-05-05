--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -6053,117 +6053,117 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3d2ebd2b-5dca-4bdb-af47-69088a31abb5"/>
+      <w:tblStyle w:val="TableGrid_ce028773-c340-4ac5-9e43-d40b4b637548"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:45:22 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:32 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6180,153 +6180,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c12fdb33-7332-47bc-b17e-d05de8deae72"/>
+      <w:tblStyle w:val="TableGrid_d91eac74-eb96-4014-972b-124b856101a0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9395"/>
       <w:gridCol w:w="3370"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9395"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_5a0d5ec5-4a73-466b-9202-1bf767a17c0a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2e02fd04-dc03-4419-9e3f-10c0e42dbf49"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_fbadafcb-d4dc-4a06-96c4-e605fc7c9419"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3370"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_fbadafcb-d4dc-4a06-96c4-e605fc7c9419"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_dc411181-acde-4e36-9a06-977b510a59f9"/>
+            <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6339,59 +6339,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_dc411181-acde-4e36-9a06-977b510a59f9"/>
+      <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_76d0c2a2-7da7-44b5-9bb2-593f5f3168ef"/>
+      <w:tblStyle w:val="TableGrid_791ad61a-e1c8-40aa-841a-54ee49a39810"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6402,373 +6402,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8a007438-ae4b-4b15-bd66-582ba2143bc1"/>
+            <w:tblStyle w:val="TableGrid_ba822468-fcac-46c9-a8e7-8bcb5c945f6e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_dc411181-acde-4e36-9a06-977b510a59f9"/>
+            <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a17bf752-6f09-4750-9e22-4c74da16ef32"/>
+            <w:tblStyle w:val="TableGrid_a0bebe66-6cdd-451d-8972-f093cf7cc550"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_dc411181-acde-4e36-9a06-977b510a59f9"/>
+            <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_dc411181-acde-4e36-9a06-977b510a59f9"/>
+      <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -7446,629 +7446,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_dc411181-acde-4e36-9a06-977b510a59f9" w:customStyle="1">
-    <w:name w:val="Normal_dc411181-acde-4e36-9a06-977b510a59f9"/>
+  <w:style w:type="paragraph" w:styleId="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594" w:customStyle="1">
+    <w:name w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_ae7cbed1-3d66-4bce-9d01-eb940598d233" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_dc411181-acde-4e36-9a06-977b510a59f9"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+    <w:basedOn w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_93e5e238-4963-4374-bb40-4ef575406d31" w:customStyle="1">
-    <w:name w:val="Normal Table_93e5e238-4963-4374-bb40-4ef575406d31"/>
+  <w:style w:type="table" w:styleId="NormalTable_e585e545-8ce4-4fe9-861e-b4bb574a8d34" w:customStyle="1">
+    <w:name w:val="Normal Table_e585e545-8ce4-4fe9-861e-b4bb574a8d34"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f025c8a1-f7d6-4f0f-a1f0-6be89a5ca5b1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_93e5e238-4963-4374-bb40-4ef575406d31"/>
+  <w:style w:type="table" w:styleId="TableGrid_15f776ab-6fa5-4e22-83ce-0b3c9e9bbac1" w:customStyle="1">
+    <w:name w:val="Table Grid_15f776ab-6fa5-4e22-83ce-0b3c9e9bbac1"/>
+    <w:basedOn w:val="NormalTable_e585e545-8ce4-4fe9-861e-b4bb574a8d34"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_5a0d5ec5-4a73-466b-9202-1bf767a17c0a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_dc411181-acde-4e36-9a06-977b510a59f9"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_2e02fd04-dc03-4419-9e3f-10c0e42dbf49" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2e02fd04-dc03-4419-9e3f-10c0e42dbf49"/>
+    <w:basedOn w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_fbadafcb-d4dc-4a06-96c4-e605fc7c9419" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_dc411181-acde-4e36-9a06-977b510a59f9"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558"/>
+    <w:basedOn w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_046d580b-db80-4992-87dd-4a573ed79114" w:customStyle="1">
-    <w:name w:val="Normal Table_046d580b-db80-4992-87dd-4a573ed79114"/>
+  <w:style w:type="table" w:styleId="NormalTable_06e06a65-bddf-49c2-8073-7bdb71f34624" w:customStyle="1">
+    <w:name w:val="Normal Table_06e06a65-bddf-49c2-8073-7bdb71f34624"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5781a6a6-dc8d-4821-895e-2377aeb33006" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_046d580b-db80-4992-87dd-4a573ed79114"/>
+  <w:style w:type="table" w:styleId="TableGrid_0e2fd220-a0e6-4f9c-a9d2-700cc4c209d5" w:customStyle="1">
+    <w:name w:val="Table Grid_0e2fd220-a0e6-4f9c-a9d2-700cc4c209d5"/>
+    <w:basedOn w:val="NormalTable_06e06a65-bddf-49c2-8073-7bdb71f34624"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2093de4b-ff11-43b0-a975-1629777361fc" w:customStyle="1">
-    <w:name w:val="Normal Table_2093de4b-ff11-43b0-a975-1629777361fc"/>
+  <w:style w:type="table" w:styleId="NormalTable_d50e8ce1-010d-407b-8386-9d90678aca7e" w:customStyle="1">
+    <w:name w:val="Normal Table_d50e8ce1-010d-407b-8386-9d90678aca7e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b94f2854-625a-4b8f-aefb-f788c9235907" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2093de4b-ff11-43b0-a975-1629777361fc"/>
+  <w:style w:type="table" w:styleId="TableGrid_4fe99dcb-f707-4fe4-8ba4-db46913e3777" w:customStyle="1">
+    <w:name w:val="Table Grid_4fe99dcb-f707-4fe4-8ba4-db46913e3777"/>
+    <w:basedOn w:val="NormalTable_d50e8ce1-010d-407b-8386-9d90678aca7e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1616f0a8-f325-47f1-8030-280ff9f1b2fe" w:customStyle="1">
-    <w:name w:val="Normal Table_1616f0a8-f325-47f1-8030-280ff9f1b2fe"/>
+  <w:style w:type="table" w:styleId="NormalTable_03b96021-59b5-45d1-8188-c7c5c5983de3" w:customStyle="1">
+    <w:name w:val="Normal Table_03b96021-59b5-45d1-8188-c7c5c5983de3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2c82fa60-be8e-421b-9a7a-fd85aeba80d1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1616f0a8-f325-47f1-8030-280ff9f1b2fe"/>
+  <w:style w:type="table" w:styleId="TableGrid_d6f2ce07-ea9c-4866-ba46-8214dcc881d2" w:customStyle="1">
+    <w:name w:val="Table Grid_d6f2ce07-ea9c-4866-ba46-8214dcc881d2"/>
+    <w:basedOn w:val="NormalTable_03b96021-59b5-45d1-8188-c7c5c5983de3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_22d35216-99d5-4725-b971-4bc67cbf3bc5" w:customStyle="1">
-    <w:name w:val="Normal Table_22d35216-99d5-4725-b971-4bc67cbf3bc5"/>
+  <w:style w:type="table" w:styleId="NormalTable_2d56213b-5daf-4a86-b038-3bb08b03d0e3" w:customStyle="1">
+    <w:name w:val="Normal Table_2d56213b-5daf-4a86-b038-3bb08b03d0e3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_70f7cf75-49a5-46eb-9d57-ea0c37c386b9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_22d35216-99d5-4725-b971-4bc67cbf3bc5"/>
+  <w:style w:type="table" w:styleId="TableGrid_81222ab5-346d-4cb2-9bea-61e759c85426" w:customStyle="1">
+    <w:name w:val="Table Grid_81222ab5-346d-4cb2-9bea-61e759c85426"/>
+    <w:basedOn w:val="NormalTable_2d56213b-5daf-4a86-b038-3bb08b03d0e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_962a0a47-9d5b-4e5a-bf48-e758e1eee646" w:customStyle="1">
-    <w:name w:val="Normal Table_962a0a47-9d5b-4e5a-bf48-e758e1eee646"/>
+  <w:style w:type="table" w:styleId="NormalTable_5508ab53-d6da-4367-a9e9-f2dadb8d2580" w:customStyle="1">
+    <w:name w:val="Normal Table_5508ab53-d6da-4367-a9e9-f2dadb8d2580"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3d2ebd2b-5dca-4bdb-af47-69088a31abb5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_962a0a47-9d5b-4e5a-bf48-e758e1eee646"/>
+  <w:style w:type="table" w:styleId="TableGrid_ce028773-c340-4ac5-9e43-d40b4b637548" w:customStyle="1">
+    <w:name w:val="Table Grid_ce028773-c340-4ac5-9e43-d40b4b637548"/>
+    <w:basedOn w:val="NormalTable_5508ab53-d6da-4367-a9e9-f2dadb8d2580"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_00c92594-33af-4fe9-a3b2-ba999caebee7" w:customStyle="1">
-    <w:name w:val="Normal Table_00c92594-33af-4fe9-a3b2-ba999caebee7"/>
+  <w:style w:type="table" w:styleId="NormalTable_6919bb73-f3b3-4fc1-b322-71b96c9a42cc" w:customStyle="1">
+    <w:name w:val="Normal Table_6919bb73-f3b3-4fc1-b322-71b96c9a42cc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c12fdb33-7332-47bc-b17e-d05de8deae72" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_00c92594-33af-4fe9-a3b2-ba999caebee7"/>
+  <w:style w:type="table" w:styleId="TableGrid_d91eac74-eb96-4014-972b-124b856101a0" w:customStyle="1">
+    <w:name w:val="Table Grid_d91eac74-eb96-4014-972b-124b856101a0"/>
+    <w:basedOn w:val="NormalTable_6919bb73-f3b3-4fc1-b322-71b96c9a42cc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a48bb8d6-1f80-42ca-947c-36989913d29a" w:customStyle="1">
-    <w:name w:val="Normal Table_a48bb8d6-1f80-42ca-947c-36989913d29a"/>
+  <w:style w:type="table" w:styleId="NormalTable_7bc5fd00-29a2-427e-a33f-612e82fa18c0" w:customStyle="1">
+    <w:name w:val="Normal Table_7bc5fd00-29a2-427e-a33f-612e82fa18c0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8a007438-ae4b-4b15-bd66-582ba2143bc1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a48bb8d6-1f80-42ca-947c-36989913d29a"/>
+  <w:style w:type="table" w:styleId="TableGrid_ba822468-fcac-46c9-a8e7-8bcb5c945f6e" w:customStyle="1">
+    <w:name w:val="Table Grid_ba822468-fcac-46c9-a8e7-8bcb5c945f6e"/>
+    <w:basedOn w:val="NormalTable_7bc5fd00-29a2-427e-a33f-612e82fa18c0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_df5af9f2-38d6-419b-8347-126e1d6ab1a2" w:customStyle="1">
-    <w:name w:val="Normal Table_df5af9f2-38d6-419b-8347-126e1d6ab1a2"/>
+  <w:style w:type="table" w:styleId="NormalTable_ffcbc928-f5b9-4db6-8a1a-04f46489d069" w:customStyle="1">
+    <w:name w:val="Normal Table_ffcbc928-f5b9-4db6-8a1a-04f46489d069"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a17bf752-6f09-4750-9e22-4c74da16ef32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_df5af9f2-38d6-419b-8347-126e1d6ab1a2"/>
+  <w:style w:type="table" w:styleId="TableGrid_a0bebe66-6cdd-451d-8972-f093cf7cc550" w:customStyle="1">
+    <w:name w:val="Table Grid_a0bebe66-6cdd-451d-8972-f093cf7cc550"/>
+    <w:basedOn w:val="NormalTable_ffcbc928-f5b9-4db6-8a1a-04f46489d069"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_73dcfdfa-f8cb-49e7-a22d-048b8b96e187" w:customStyle="1">
-    <w:name w:val="Normal Table_73dcfdfa-f8cb-49e7-a22d-048b8b96e187"/>
+  <w:style w:type="table" w:styleId="NormalTable_66a05898-3f71-4204-a2a8-d388630f5037" w:customStyle="1">
+    <w:name w:val="Normal Table_66a05898-3f71-4204-a2a8-d388630f5037"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_76d0c2a2-7da7-44b5-9bb2-593f5f3168ef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_73dcfdfa-f8cb-49e7-a22d-048b8b96e187"/>
+  <w:style w:type="table" w:styleId="TableGrid_791ad61a-e1c8-40aa-841a-54ee49a39810" w:customStyle="1">
+    <w:name w:val="Table Grid_791ad61a-e1c8-40aa-841a-54ee49a39810"/>
+    <w:basedOn w:val="NormalTable_66a05898-3f71-4204-a2a8-d388630f5037"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>