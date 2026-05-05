--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -3155,51 +3155,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_52b13424-0677-4cf1-9e59-4dd5f05e82d4"/>
+      <w:tblStyle w:val="TableGrid_987c7e85-0f75-4b1f-bde0-9dc3afed57a4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3210,51 +3210,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:42:50 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:09 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3282,51 +3282,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_77b46ef8-51f7-47fe-8f0c-0a117e480d93"/>
+      <w:tblStyle w:val="TableGrid_687189ee-4d0d-45cc-83aa-754ac3086e0b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3384,51 +3384,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_65c498e0-5430-411b-936e-3720b789795d"/>
+            <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3441,59 +3441,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_65c498e0-5430-411b-936e-3720b789795d"/>
+      <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_87bece9b-1218-4aca-8daf-f64de96f41d4"/>
+      <w:tblStyle w:val="TableGrid_fa5e3a14-6945-4e06-b446-5d8105dbed06"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3504,51 +3504,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_54902403-10a6-4326-9772-ab7dbba69462"/>
+            <w:tblStyle w:val="TableGrid_08c72642-ae62-4e5c-b13a-7280cccc69ef"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3649,72 +3649,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_65c498e0-5430-411b-936e-3720b789795d"/>
+            <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f9cc84fa-a23e-4d3d-9521-9a4b4f90e90c"/>
+            <w:tblStyle w:val="TableGrid_9932cd0e-ea09-47f1-9298-3240a3d39ee0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3815,62 +3815,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_65c498e0-5430-411b-936e-3720b789795d"/>
+            <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_65c498e0-5430-411b-936e-3720b789795d"/>
+      <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4854,629 +4854,629 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_65c498e0-5430-411b-936e-3720b789795d" w:customStyle="1">
-    <w:name w:val="Normal_65c498e0-5430-411b-936e-3720b789795d"/>
+  <w:style w:type="paragraph" w:styleId="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47" w:customStyle="1">
+    <w:name w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_65c498e0-5430-411b-936e-3720b789795d"/>
+    <w:basedOn w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_78643955-8060-4c5e-8ae1-f6fc0bb96207" w:customStyle="1">
-    <w:name w:val="Normal Table_78643955-8060-4c5e-8ae1-f6fc0bb96207"/>
+  <w:style w:type="table" w:styleId="NormalTable_8cc39b7d-7ed9-46ac-badd-a5bfa3316f8d" w:customStyle="1">
+    <w:name w:val="Normal Table_8cc39b7d-7ed9-46ac-badd-a5bfa3316f8d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_78643955-8060-4c5e-8ae1-f6fc0bb96207"/>
+    <w:basedOn w:val="NormalTable_8cc39b7d-7ed9-46ac-badd-a5bfa3316f8d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_65c498e0-5430-411b-936e-3720b789795d"/>
+    <w:basedOn w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_65c498e0-5430-411b-936e-3720b789795d"/>
+    <w:basedOn w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_51139abc-7bc0-4544-b046-c0b26ae59dfe" w:customStyle="1">
-    <w:name w:val="Normal Table_51139abc-7bc0-4544-b046-c0b26ae59dfe"/>
+  <w:style w:type="table" w:styleId="NormalTable_93a4e517-855f-447e-855e-1e16792caf48" w:customStyle="1">
+    <w:name w:val="Normal Table_93a4e517-855f-447e-855e-1e16792caf48"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7076a2e7-18bc-4ddb-888a-a2b6f6239f46" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_51139abc-7bc0-4544-b046-c0b26ae59dfe"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec896773-4ffc-47fc-bd15-b78de1fd4933" w:customStyle="1">
+    <w:name w:val="Table Grid_ec896773-4ffc-47fc-bd15-b78de1fd4933"/>
+    <w:basedOn w:val="NormalTable_93a4e517-855f-447e-855e-1e16792caf48"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_91f3c237-e40b-45d6-b3a0-81fb5497d356" w:customStyle="1">
-    <w:name w:val="Normal Table_91f3c237-e40b-45d6-b3a0-81fb5497d356"/>
+  <w:style w:type="table" w:styleId="NormalTable_5e74fb22-29a0-44a7-9fab-5f46a58a1531" w:customStyle="1">
+    <w:name w:val="Normal Table_5e74fb22-29a0-44a7-9fab-5f46a58a1531"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_934a8061-9279-43ef-a11e-6b347e6064ba" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_91f3c237-e40b-45d6-b3a0-81fb5497d356"/>
+  <w:style w:type="table" w:styleId="TableGrid_9fc6f7dd-4fdf-4599-a460-47dfa6f2b934" w:customStyle="1">
+    <w:name w:val="Table Grid_9fc6f7dd-4fdf-4599-a460-47dfa6f2b934"/>
+    <w:basedOn w:val="NormalTable_5e74fb22-29a0-44a7-9fab-5f46a58a1531"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_deca610d-4a33-4515-975d-2347bc47ef52" w:customStyle="1">
-    <w:name w:val="Normal Table_deca610d-4a33-4515-975d-2347bc47ef52"/>
+  <w:style w:type="table" w:styleId="NormalTable_8e2d77a6-3535-4761-96b8-5f5a18312594" w:customStyle="1">
+    <w:name w:val="Normal Table_8e2d77a6-3535-4761-96b8-5f5a18312594"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_106b4def-4464-4b70-b4c5-fbd193c6b5bb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_deca610d-4a33-4515-975d-2347bc47ef52"/>
+  <w:style w:type="table" w:styleId="TableGrid_836efcd9-b0c9-43a7-991b-d2fb56da1754" w:customStyle="1">
+    <w:name w:val="Table Grid_836efcd9-b0c9-43a7-991b-d2fb56da1754"/>
+    <w:basedOn w:val="NormalTable_8e2d77a6-3535-4761-96b8-5f5a18312594"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1aa54d74-b866-41a3-a1ae-f861e48fb75b" w:customStyle="1">
-    <w:name w:val="Normal Table_1aa54d74-b866-41a3-a1ae-f861e48fb75b"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd1a7e9f-32ee-4282-8784-c89a6856110f" w:customStyle="1">
+    <w:name w:val="Normal Table_cd1a7e9f-32ee-4282-8784-c89a6856110f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dd94f9f0-4bd2-4688-a988-2b1993694c6b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1aa54d74-b866-41a3-a1ae-f861e48fb75b"/>
+  <w:style w:type="table" w:styleId="TableGrid_6ee3af13-4710-4963-9709-24a2874d9705" w:customStyle="1">
+    <w:name w:val="Table Grid_6ee3af13-4710-4963-9709-24a2874d9705"/>
+    <w:basedOn w:val="NormalTable_cd1a7e9f-32ee-4282-8784-c89a6856110f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c79da7b0-708b-4d95-ab1d-9c1481faa8ba" w:customStyle="1">
-    <w:name w:val="Normal Table_c79da7b0-708b-4d95-ab1d-9c1481faa8ba"/>
+  <w:style w:type="table" w:styleId="NormalTable_7966d159-afab-4a23-b356-4dabe6997a42" w:customStyle="1">
+    <w:name w:val="Normal Table_7966d159-afab-4a23-b356-4dabe6997a42"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_52b13424-0677-4cf1-9e59-4dd5f05e82d4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c79da7b0-708b-4d95-ab1d-9c1481faa8ba"/>
+  <w:style w:type="table" w:styleId="TableGrid_987c7e85-0f75-4b1f-bde0-9dc3afed57a4" w:customStyle="1">
+    <w:name w:val="Table Grid_987c7e85-0f75-4b1f-bde0-9dc3afed57a4"/>
+    <w:basedOn w:val="NormalTable_7966d159-afab-4a23-b356-4dabe6997a42"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c1186bec-2124-4f4b-9fde-c7ea3138873d" w:customStyle="1">
-    <w:name w:val="Normal Table_c1186bec-2124-4f4b-9fde-c7ea3138873d"/>
+  <w:style w:type="table" w:styleId="NormalTable_6312f12c-995e-4d88-9a43-03ce396b5f01" w:customStyle="1">
+    <w:name w:val="Normal Table_6312f12c-995e-4d88-9a43-03ce396b5f01"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_77b46ef8-51f7-47fe-8f0c-0a117e480d93" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c1186bec-2124-4f4b-9fde-c7ea3138873d"/>
+  <w:style w:type="table" w:styleId="TableGrid_687189ee-4d0d-45cc-83aa-754ac3086e0b" w:customStyle="1">
+    <w:name w:val="Table Grid_687189ee-4d0d-45cc-83aa-754ac3086e0b"/>
+    <w:basedOn w:val="NormalTable_6312f12c-995e-4d88-9a43-03ce396b5f01"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7a435d91-f0a2-499c-ab48-2be36228193b" w:customStyle="1">
-    <w:name w:val="Normal Table_7a435d91-f0a2-499c-ab48-2be36228193b"/>
+  <w:style w:type="table" w:styleId="NormalTable_04eb8306-106a-4b3d-a4f7-139de023c436" w:customStyle="1">
+    <w:name w:val="Normal Table_04eb8306-106a-4b3d-a4f7-139de023c436"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_54902403-10a6-4326-9772-ab7dbba69462" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7a435d91-f0a2-499c-ab48-2be36228193b"/>
+  <w:style w:type="table" w:styleId="TableGrid_08c72642-ae62-4e5c-b13a-7280cccc69ef" w:customStyle="1">
+    <w:name w:val="Table Grid_08c72642-ae62-4e5c-b13a-7280cccc69ef"/>
+    <w:basedOn w:val="NormalTable_04eb8306-106a-4b3d-a4f7-139de023c436"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_03235a9c-1fee-4d83-8a8f-8ba4f289d8db" w:customStyle="1">
-    <w:name w:val="Normal Table_03235a9c-1fee-4d83-8a8f-8ba4f289d8db"/>
+  <w:style w:type="table" w:styleId="NormalTable_8acde4c8-d859-411d-afbd-18fc69a9a0f5" w:customStyle="1">
+    <w:name w:val="Normal Table_8acde4c8-d859-411d-afbd-18fc69a9a0f5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f9cc84fa-a23e-4d3d-9521-9a4b4f90e90c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_03235a9c-1fee-4d83-8a8f-8ba4f289d8db"/>
+  <w:style w:type="table" w:styleId="TableGrid_9932cd0e-ea09-47f1-9298-3240a3d39ee0" w:customStyle="1">
+    <w:name w:val="Table Grid_9932cd0e-ea09-47f1-9298-3240a3d39ee0"/>
+    <w:basedOn w:val="NormalTable_8acde4c8-d859-411d-afbd-18fc69a9a0f5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_717e9d25-89fb-45ba-b06d-40aa8993d3c3" w:customStyle="1">
-    <w:name w:val="Normal Table_717e9d25-89fb-45ba-b06d-40aa8993d3c3"/>
+  <w:style w:type="table" w:styleId="NormalTable_b8f7e2eb-2f57-4f5b-8ac6-e07a5f7b77ab" w:customStyle="1">
+    <w:name w:val="Normal Table_b8f7e2eb-2f57-4f5b-8ac6-e07a5f7b77ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_87bece9b-1218-4aca-8daf-f64de96f41d4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_717e9d25-89fb-45ba-b06d-40aa8993d3c3"/>
+  <w:style w:type="table" w:styleId="TableGrid_fa5e3a14-6945-4e06-b446-5d8105dbed06" w:customStyle="1">
+    <w:name w:val="Table Grid_fa5e3a14-6945-4e06-b446-5d8105dbed06"/>
+    <w:basedOn w:val="NormalTable_b8f7e2eb-2f57-4f5b-8ac6-e07a5f7b77ab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>