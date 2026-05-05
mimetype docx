--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -7721,51 +7721,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8725d3e5-1754-4ec6-a3e2-33f6f9b8fc23"/>
+      <w:tblStyle w:val="TableGrid_860ed63f-769b-48de-85d0-e7793b8cb270"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7776,51 +7776,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:44:37 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:24 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -7848,51 +7848,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_573086f3-2145-4415-8599-693b6ae0d233"/>
+      <w:tblStyle w:val="TableGrid_b45fd16c-fac7-450c-b52b-4cb04c5a6a48"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -7950,51 +7950,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0e38d185-8fe0-4615-9156-b10be5f4188a"/>
+            <w:pStyle w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -8007,59 +8007,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0e38d185-8fe0-4615-9156-b10be5f4188a"/>
+      <w:pStyle w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_870f74a4-0644-4fe0-b167-0290bffdd3f3"/>
+      <w:tblStyle w:val="TableGrid_5eee4396-0aba-4bf2-8c7e-f97cdc8625a9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -8070,51 +8070,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_133e675a-4650-4da2-bc24-b54de7293d5d"/>
+            <w:tblStyle w:val="TableGrid_0694611b-e378-456b-a97c-dea412c1b1be"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -8215,72 +8215,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.04.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0e38d185-8fe0-4615-9156-b10be5f4188a"/>
+            <w:pStyle w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_dd6daab8-5adc-4468-badb-c16ef42faeae"/>
+            <w:tblStyle w:val="TableGrid_13d6bcaf-59d9-489e-bd07-5cef3dd524c8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -8381,62 +8381,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0e38d185-8fe0-4615-9156-b10be5f4188a"/>
+            <w:pStyle w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0e38d185-8fe0-4615-9156-b10be5f4188a"/>
+      <w:pStyle w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0261707B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -12461,629 +12461,629 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Hovedtekst" w:customStyle="1">
     <w:name w:val="Hovedtekst"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TopptekstTegn" w:customStyle="1">
     <w:name w:val="Topptekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_0e38d185-8fe0-4615-9156-b10be5f4188a" w:customStyle="1">
-    <w:name w:val="Normal_0e38d185-8fe0-4615-9156-b10be5f4188a"/>
+  <w:style w:type="paragraph" w:styleId="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c" w:customStyle="1">
+    <w:name w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_0e38d185-8fe0-4615-9156-b10be5f4188a"/>
+    <w:basedOn w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_42361cbc-e8a8-49b6-b3b0-3d5a18f97ba4" w:customStyle="1">
-    <w:name w:val="Normal Table_42361cbc-e8a8-49b6-b3b0-3d5a18f97ba4"/>
+  <w:style w:type="table" w:styleId="NormalTable_4dcccf5e-7b9a-4f86-9edf-0e8b39dcc3d4" w:customStyle="1">
+    <w:name w:val="Normal Table_4dcccf5e-7b9a-4f86-9edf-0e8b39dcc3d4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ff52a4e9-7dad-433c-b32c-d0c37baac43d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_42361cbc-e8a8-49b6-b3b0-3d5a18f97ba4"/>
+  <w:style w:type="table" w:styleId="TableGrid_10e3bcd8-57e8-45c3-9a54-5ad10882faa0" w:customStyle="1">
+    <w:name w:val="Table Grid_10e3bcd8-57e8-45c3-9a54-5ad10882faa0"/>
+    <w:basedOn w:val="NormalTable_4dcccf5e-7b9a-4f86-9edf-0e8b39dcc3d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_0e38d185-8fe0-4615-9156-b10be5f4188a"/>
+    <w:basedOn w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_0e38d185-8fe0-4615-9156-b10be5f4188a"/>
+    <w:basedOn w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_42895678-7973-4a49-ae18-64d45ccdaaa0" w:customStyle="1">
-    <w:name w:val="Normal Table_42895678-7973-4a49-ae18-64d45ccdaaa0"/>
+  <w:style w:type="table" w:styleId="NormalTable_98f253d0-5775-40f6-9093-515bfbe3a5fa" w:customStyle="1">
+    <w:name w:val="Normal Table_98f253d0-5775-40f6-9093-515bfbe3a5fa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0f9e7d2a-2d41-46a2-afdd-5388c825b663" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_42895678-7973-4a49-ae18-64d45ccdaaa0"/>
+  <w:style w:type="table" w:styleId="TableGrid_f808ffca-679a-4199-8633-f37f5b9a4e4e" w:customStyle="1">
+    <w:name w:val="Table Grid_f808ffca-679a-4199-8633-f37f5b9a4e4e"/>
+    <w:basedOn w:val="NormalTable_98f253d0-5775-40f6-9093-515bfbe3a5fa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_531bab96-486d-4ec7-91ad-f1e0d70be78e" w:customStyle="1">
-    <w:name w:val="Normal Table_531bab96-486d-4ec7-91ad-f1e0d70be78e"/>
+  <w:style w:type="table" w:styleId="NormalTable_ba6509c6-e371-4af8-b356-64aa779644a6" w:customStyle="1">
+    <w:name w:val="Normal Table_ba6509c6-e371-4af8-b356-64aa779644a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_26aa8401-bcad-4d09-abd7-f190ec1eb011" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_531bab96-486d-4ec7-91ad-f1e0d70be78e"/>
+  <w:style w:type="table" w:styleId="TableGrid_5abb5831-df3c-4103-a008-9df54b0cff39" w:customStyle="1">
+    <w:name w:val="Table Grid_5abb5831-df3c-4103-a008-9df54b0cff39"/>
+    <w:basedOn w:val="NormalTable_ba6509c6-e371-4af8-b356-64aa779644a6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4aec0d73-6bff-41e7-b0b9-161e35eb73fa" w:customStyle="1">
-    <w:name w:val="Normal Table_4aec0d73-6bff-41e7-b0b9-161e35eb73fa"/>
+  <w:style w:type="table" w:styleId="NormalTable_194ec7e8-4b61-42fc-b45d-88f8f0b7a1a0" w:customStyle="1">
+    <w:name w:val="Normal Table_194ec7e8-4b61-42fc-b45d-88f8f0b7a1a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b434a3c7-d55e-40da-8a6e-f38a52b21ffa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4aec0d73-6bff-41e7-b0b9-161e35eb73fa"/>
+  <w:style w:type="table" w:styleId="TableGrid_294fe5f5-31ff-44b0-a61a-1df05724ab48" w:customStyle="1">
+    <w:name w:val="Table Grid_294fe5f5-31ff-44b0-a61a-1df05724ab48"/>
+    <w:basedOn w:val="NormalTable_194ec7e8-4b61-42fc-b45d-88f8f0b7a1a0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98b63b7c-22d0-44e5-9241-426367750baa" w:customStyle="1">
-    <w:name w:val="Normal Table_98b63b7c-22d0-44e5-9241-426367750baa"/>
+  <w:style w:type="table" w:styleId="NormalTable_74ba1839-5ca6-4a43-bb06-a7b039fbb7f9" w:customStyle="1">
+    <w:name w:val="Normal Table_74ba1839-5ca6-4a43-bb06-a7b039fbb7f9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7fd5290d-c278-4887-a6c8-5077787d2e8f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98b63b7c-22d0-44e5-9241-426367750baa"/>
+  <w:style w:type="table" w:styleId="TableGrid_44084dc2-2ae6-40ad-8a5b-490fc235c1ca" w:customStyle="1">
+    <w:name w:val="Table Grid_44084dc2-2ae6-40ad-8a5b-490fc235c1ca"/>
+    <w:basedOn w:val="NormalTable_74ba1839-5ca6-4a43-bb06-a7b039fbb7f9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1122c7ce-2d78-4edb-a9f8-aa62de2ce579" w:customStyle="1">
-    <w:name w:val="Normal Table_1122c7ce-2d78-4edb-a9f8-aa62de2ce579"/>
+  <w:style w:type="table" w:styleId="NormalTable_617c56af-8e90-4e8d-8fa0-c604b707cbf0" w:customStyle="1">
+    <w:name w:val="Normal Table_617c56af-8e90-4e8d-8fa0-c604b707cbf0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8725d3e5-1754-4ec6-a3e2-33f6f9b8fc23" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1122c7ce-2d78-4edb-a9f8-aa62de2ce579"/>
+  <w:style w:type="table" w:styleId="TableGrid_860ed63f-769b-48de-85d0-e7793b8cb270" w:customStyle="1">
+    <w:name w:val="Table Grid_860ed63f-769b-48de-85d0-e7793b8cb270"/>
+    <w:basedOn w:val="NormalTable_617c56af-8e90-4e8d-8fa0-c604b707cbf0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_33ca9eea-1909-4834-a609-a6de53514445" w:customStyle="1">
-    <w:name w:val="Normal Table_33ca9eea-1909-4834-a609-a6de53514445"/>
+  <w:style w:type="table" w:styleId="NormalTable_e087c777-75e3-4ef1-abad-f37514c98903" w:customStyle="1">
+    <w:name w:val="Normal Table_e087c777-75e3-4ef1-abad-f37514c98903"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_573086f3-2145-4415-8599-693b6ae0d233" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_33ca9eea-1909-4834-a609-a6de53514445"/>
+  <w:style w:type="table" w:styleId="TableGrid_b45fd16c-fac7-450c-b52b-4cb04c5a6a48" w:customStyle="1">
+    <w:name w:val="Table Grid_b45fd16c-fac7-450c-b52b-4cb04c5a6a48"/>
+    <w:basedOn w:val="NormalTable_e087c777-75e3-4ef1-abad-f37514c98903"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b2321ead-c47f-41ff-9156-a7eef8607c31" w:customStyle="1">
-    <w:name w:val="Normal Table_b2321ead-c47f-41ff-9156-a7eef8607c31"/>
+  <w:style w:type="table" w:styleId="NormalTable_92a994fc-1bc0-4bd2-a0f8-7500ee833bf9" w:customStyle="1">
+    <w:name w:val="Normal Table_92a994fc-1bc0-4bd2-a0f8-7500ee833bf9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_133e675a-4650-4da2-bc24-b54de7293d5d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b2321ead-c47f-41ff-9156-a7eef8607c31"/>
+  <w:style w:type="table" w:styleId="TableGrid_0694611b-e378-456b-a97c-dea412c1b1be" w:customStyle="1">
+    <w:name w:val="Table Grid_0694611b-e378-456b-a97c-dea412c1b1be"/>
+    <w:basedOn w:val="NormalTable_92a994fc-1bc0-4bd2-a0f8-7500ee833bf9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e48aa5a7-d634-49ca-b131-3be9702e8108" w:customStyle="1">
-    <w:name w:val="Normal Table_e48aa5a7-d634-49ca-b131-3be9702e8108"/>
+  <w:style w:type="table" w:styleId="NormalTable_a209a06e-99dc-458f-9787-3a9e064f4bef" w:customStyle="1">
+    <w:name w:val="Normal Table_a209a06e-99dc-458f-9787-3a9e064f4bef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dd6daab8-5adc-4468-badb-c16ef42faeae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e48aa5a7-d634-49ca-b131-3be9702e8108"/>
+  <w:style w:type="table" w:styleId="TableGrid_13d6bcaf-59d9-489e-bd07-5cef3dd524c8" w:customStyle="1">
+    <w:name w:val="Table Grid_13d6bcaf-59d9-489e-bd07-5cef3dd524c8"/>
+    <w:basedOn w:val="NormalTable_a209a06e-99dc-458f-9787-3a9e064f4bef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8879fab5-bda9-4724-be8c-1fad52ccc498" w:customStyle="1">
-    <w:name w:val="Normal Table_8879fab5-bda9-4724-be8c-1fad52ccc498"/>
+  <w:style w:type="table" w:styleId="NormalTable_ca7f13e7-d580-494f-9e30-e7abb39f1693" w:customStyle="1">
+    <w:name w:val="Normal Table_ca7f13e7-d580-494f-9e30-e7abb39f1693"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_870f74a4-0644-4fe0-b167-0290bffdd3f3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8879fab5-bda9-4724-be8c-1fad52ccc498"/>
+  <w:style w:type="table" w:styleId="TableGrid_5eee4396-0aba-4bf2-8c7e-f97cdc8625a9" w:customStyle="1">
+    <w:name w:val="Table Grid_5eee4396-0aba-4bf2-8c7e-f97cdc8625a9"/>
+    <w:basedOn w:val="NormalTable_ca7f13e7-d580-494f-9e30-e7abb39f1693"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>