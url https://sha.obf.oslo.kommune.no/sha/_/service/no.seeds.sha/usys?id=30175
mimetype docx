--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -7721,51 +7721,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_860ed63f-769b-48de-85d0-e7793b8cb270"/>
+      <w:tblStyle w:val="TableGrid_8b04ea47-3632-4415-8756-89103bd5122a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7776,51 +7776,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:24 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:27:11 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -7848,51 +7848,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b45fd16c-fac7-450c-b52b-4cb04c5a6a48"/>
+      <w:tblStyle w:val="TableGrid_ee5d9eca-324c-4374-8890-96f576844388"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -7950,51 +7950,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
+            <w:pStyle w:val="Normal_c11de77b-8aa2-4260-8213-010387e4a0cf"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -8007,59 +8007,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
+      <w:pStyle w:val="Normal_c11de77b-8aa2-4260-8213-010387e4a0cf"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5eee4396-0aba-4bf2-8c7e-f97cdc8625a9"/>
+      <w:tblStyle w:val="TableGrid_c90cf31e-4d8b-462a-be59-e4ef4e0f7e6e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -8070,51 +8070,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0694611b-e378-456b-a97c-dea412c1b1be"/>
+            <w:tblStyle w:val="TableGrid_c679de47-303e-46b5-af42-44fecfaa1d90"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -8215,72 +8215,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.04.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
+            <w:pStyle w:val="Normal_c11de77b-8aa2-4260-8213-010387e4a0cf"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_13d6bcaf-59d9-489e-bd07-5cef3dd524c8"/>
+            <w:tblStyle w:val="TableGrid_67e945d1-96ee-4068-8e74-b9ea42362f00"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -8381,62 +8381,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
+            <w:pStyle w:val="Normal_c11de77b-8aa2-4260-8213-010387e4a0cf"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
+      <w:pStyle w:val="Normal_c11de77b-8aa2-4260-8213-010387e4a0cf"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0261707B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -12461,629 +12461,629 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Hovedtekst" w:customStyle="1">
     <w:name w:val="Hovedtekst"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TopptekstTegn" w:customStyle="1">
     <w:name w:val="Topptekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c" w:customStyle="1">
-    <w:name w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
+  <w:style w:type="paragraph" w:styleId="Normal_c11de77b-8aa2-4260-8213-010387e4a0cf" w:customStyle="1">
+    <w:name w:val="Normal_c11de77b-8aa2-4260-8213-010387e4a0cf"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
+    <w:basedOn w:val="Normal_c11de77b-8aa2-4260-8213-010387e4a0cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4dcccf5e-7b9a-4f86-9edf-0e8b39dcc3d4" w:customStyle="1">
-    <w:name w:val="Normal Table_4dcccf5e-7b9a-4f86-9edf-0e8b39dcc3d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_ebefe25c-66b6-4803-9111-5a32d53a45bf" w:customStyle="1">
+    <w:name w:val="Normal Table_ebefe25c-66b6-4803-9111-5a32d53a45bf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_10e3bcd8-57e8-45c3-9a54-5ad10882faa0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4dcccf5e-7b9a-4f86-9edf-0e8b39dcc3d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_46805269-31bb-46ff-9ef8-e2346e824a62" w:customStyle="1">
+    <w:name w:val="Table Grid_46805269-31bb-46ff-9ef8-e2346e824a62"/>
+    <w:basedOn w:val="NormalTable_ebefe25c-66b6-4803-9111-5a32d53a45bf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
+    <w:basedOn w:val="Normal_c11de77b-8aa2-4260-8213-010387e4a0cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_d9bd8f55-a1bb-4e0c-abd0-ee16c01bc81c"/>
+    <w:basedOn w:val="Normal_c11de77b-8aa2-4260-8213-010387e4a0cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98f253d0-5775-40f6-9093-515bfbe3a5fa" w:customStyle="1">
-    <w:name w:val="Normal Table_98f253d0-5775-40f6-9093-515bfbe3a5fa"/>
+  <w:style w:type="table" w:styleId="NormalTable_ad9d4d42-7ee8-4052-acb9-402d603240e7" w:customStyle="1">
+    <w:name w:val="Normal Table_ad9d4d42-7ee8-4052-acb9-402d603240e7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f808ffca-679a-4199-8633-f37f5b9a4e4e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98f253d0-5775-40f6-9093-515bfbe3a5fa"/>
+  <w:style w:type="table" w:styleId="TableGrid_b31cd364-97ff-4e2c-875d-d44ba3f29b0c" w:customStyle="1">
+    <w:name w:val="Table Grid_b31cd364-97ff-4e2c-875d-d44ba3f29b0c"/>
+    <w:basedOn w:val="NormalTable_ad9d4d42-7ee8-4052-acb9-402d603240e7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ba6509c6-e371-4af8-b356-64aa779644a6" w:customStyle="1">
-    <w:name w:val="Normal Table_ba6509c6-e371-4af8-b356-64aa779644a6"/>
+  <w:style w:type="table" w:styleId="NormalTable_1ce16f97-75de-4e72-b4e8-cd25b076509b" w:customStyle="1">
+    <w:name w:val="Normal Table_1ce16f97-75de-4e72-b4e8-cd25b076509b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5abb5831-df3c-4103-a008-9df54b0cff39" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ba6509c6-e371-4af8-b356-64aa779644a6"/>
+  <w:style w:type="table" w:styleId="TableGrid_2efb36de-4435-47dd-9ff7-4fe2b5fc2634" w:customStyle="1">
+    <w:name w:val="Table Grid_2efb36de-4435-47dd-9ff7-4fe2b5fc2634"/>
+    <w:basedOn w:val="NormalTable_1ce16f97-75de-4e72-b4e8-cd25b076509b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_194ec7e8-4b61-42fc-b45d-88f8f0b7a1a0" w:customStyle="1">
-    <w:name w:val="Normal Table_194ec7e8-4b61-42fc-b45d-88f8f0b7a1a0"/>
+  <w:style w:type="table" w:styleId="NormalTable_3e03ae94-52a8-432a-9195-7e327244dcf8" w:customStyle="1">
+    <w:name w:val="Normal Table_3e03ae94-52a8-432a-9195-7e327244dcf8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_294fe5f5-31ff-44b0-a61a-1df05724ab48" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_194ec7e8-4b61-42fc-b45d-88f8f0b7a1a0"/>
+  <w:style w:type="table" w:styleId="TableGrid_de3120b8-536a-4206-b240-873d486c3425" w:customStyle="1">
+    <w:name w:val="Table Grid_de3120b8-536a-4206-b240-873d486c3425"/>
+    <w:basedOn w:val="NormalTable_3e03ae94-52a8-432a-9195-7e327244dcf8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_74ba1839-5ca6-4a43-bb06-a7b039fbb7f9" w:customStyle="1">
-    <w:name w:val="Normal Table_74ba1839-5ca6-4a43-bb06-a7b039fbb7f9"/>
+  <w:style w:type="table" w:styleId="NormalTable_d2966f51-685d-42a8-94d3-ad45c9be7793" w:customStyle="1">
+    <w:name w:val="Normal Table_d2966f51-685d-42a8-94d3-ad45c9be7793"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_44084dc2-2ae6-40ad-8a5b-490fc235c1ca" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_74ba1839-5ca6-4a43-bb06-a7b039fbb7f9"/>
+  <w:style w:type="table" w:styleId="TableGrid_4dd388b6-8bb7-4d58-9f19-9857c76bbb7a" w:customStyle="1">
+    <w:name w:val="Table Grid_4dd388b6-8bb7-4d58-9f19-9857c76bbb7a"/>
+    <w:basedOn w:val="NormalTable_d2966f51-685d-42a8-94d3-ad45c9be7793"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_617c56af-8e90-4e8d-8fa0-c604b707cbf0" w:customStyle="1">
-    <w:name w:val="Normal Table_617c56af-8e90-4e8d-8fa0-c604b707cbf0"/>
+  <w:style w:type="table" w:styleId="NormalTable_281c5710-97ce-4766-9d58-e75648bd722f" w:customStyle="1">
+    <w:name w:val="Normal Table_281c5710-97ce-4766-9d58-e75648bd722f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_860ed63f-769b-48de-85d0-e7793b8cb270" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_617c56af-8e90-4e8d-8fa0-c604b707cbf0"/>
+  <w:style w:type="table" w:styleId="TableGrid_8b04ea47-3632-4415-8756-89103bd5122a" w:customStyle="1">
+    <w:name w:val="Table Grid_8b04ea47-3632-4415-8756-89103bd5122a"/>
+    <w:basedOn w:val="NormalTable_281c5710-97ce-4766-9d58-e75648bd722f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e087c777-75e3-4ef1-abad-f37514c98903" w:customStyle="1">
-    <w:name w:val="Normal Table_e087c777-75e3-4ef1-abad-f37514c98903"/>
+  <w:style w:type="table" w:styleId="NormalTable_a5289be4-a0ac-4964-98bf-3d8478ea08dd" w:customStyle="1">
+    <w:name w:val="Normal Table_a5289be4-a0ac-4964-98bf-3d8478ea08dd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b45fd16c-fac7-450c-b52b-4cb04c5a6a48" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e087c777-75e3-4ef1-abad-f37514c98903"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee5d9eca-324c-4374-8890-96f576844388" w:customStyle="1">
+    <w:name w:val="Table Grid_ee5d9eca-324c-4374-8890-96f576844388"/>
+    <w:basedOn w:val="NormalTable_a5289be4-a0ac-4964-98bf-3d8478ea08dd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_92a994fc-1bc0-4bd2-a0f8-7500ee833bf9" w:customStyle="1">
-    <w:name w:val="Normal Table_92a994fc-1bc0-4bd2-a0f8-7500ee833bf9"/>
+  <w:style w:type="table" w:styleId="NormalTable_c5a263d0-2144-4a27-95b1-2a3911aff7b0" w:customStyle="1">
+    <w:name w:val="Normal Table_c5a263d0-2144-4a27-95b1-2a3911aff7b0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0694611b-e378-456b-a97c-dea412c1b1be" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_92a994fc-1bc0-4bd2-a0f8-7500ee833bf9"/>
+  <w:style w:type="table" w:styleId="TableGrid_c679de47-303e-46b5-af42-44fecfaa1d90" w:customStyle="1">
+    <w:name w:val="Table Grid_c679de47-303e-46b5-af42-44fecfaa1d90"/>
+    <w:basedOn w:val="NormalTable_c5a263d0-2144-4a27-95b1-2a3911aff7b0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a209a06e-99dc-458f-9787-3a9e064f4bef" w:customStyle="1">
-    <w:name w:val="Normal Table_a209a06e-99dc-458f-9787-3a9e064f4bef"/>
+  <w:style w:type="table" w:styleId="NormalTable_eb597362-4dd0-44c6-bdeb-2007d10d4456" w:customStyle="1">
+    <w:name w:val="Normal Table_eb597362-4dd0-44c6-bdeb-2007d10d4456"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_13d6bcaf-59d9-489e-bd07-5cef3dd524c8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a209a06e-99dc-458f-9787-3a9e064f4bef"/>
+  <w:style w:type="table" w:styleId="TableGrid_67e945d1-96ee-4068-8e74-b9ea42362f00" w:customStyle="1">
+    <w:name w:val="Table Grid_67e945d1-96ee-4068-8e74-b9ea42362f00"/>
+    <w:basedOn w:val="NormalTable_eb597362-4dd0-44c6-bdeb-2007d10d4456"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ca7f13e7-d580-494f-9e30-e7abb39f1693" w:customStyle="1">
-    <w:name w:val="Normal Table_ca7f13e7-d580-494f-9e30-e7abb39f1693"/>
+  <w:style w:type="table" w:styleId="NormalTable_56851210-dae4-4192-b7a1-463dd813c5e2" w:customStyle="1">
+    <w:name w:val="Normal Table_56851210-dae4-4192-b7a1-463dd813c5e2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5eee4396-0aba-4bf2-8c7e-f97cdc8625a9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ca7f13e7-d580-494f-9e30-e7abb39f1693"/>
+  <w:style w:type="table" w:styleId="TableGrid_c90cf31e-4d8b-462a-be59-e4ef4e0f7e6e" w:customStyle="1">
+    <w:name w:val="Table Grid_c90cf31e-4d8b-462a-be59-e4ef4e0f7e6e"/>
+    <w:basedOn w:val="NormalTable_56851210-dae4-4192-b7a1-463dd813c5e2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>