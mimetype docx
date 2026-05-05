--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -1330,117 +1330,117 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b6710abc-8625-403a-a6b7-c17e02872a9e"/>
+      <w:tblStyle w:val="TableGrid_6b15f1b5-5da8-4380-9c3a-156f83c7c8ed"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:44:22 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:32 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1457,153 +1457,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b4482834-66df-4822-bfd0-37334737b339"/>
+      <w:tblStyle w:val="TableGrid_426f5f2c-9b5c-4f2c-98b0-980e3bfed9af"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2c059dee-ec57-4a12-b2d0-96bc0e2a0df8"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_5f41b0c2-d936-45c9-ab77-4468d665788d"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 123. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_40f133d3-bd22-49e8-b76b-3a481ff58a48"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0281b18d-42fb-49c7-905c-7959530a730a"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Agenda granskning</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_40f133d3-bd22-49e8-b76b-3a481ff58a48"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0281b18d-42fb-49c7-905c-7959530a730a"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6f7fc60d-4e0c-4878-b0a4-634636ee1f3a"/>
+            <w:pStyle w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -1616,59 +1616,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6f7fc60d-4e0c-4878-b0a4-634636ee1f3a"/>
+      <w:pStyle w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c8ebec52-9c78-4bb6-ae51-c50e25d7f80e"/>
+      <w:tblStyle w:val="TableGrid_1ec4b928-ab7a-4e5a-a700-961c320b5f88"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1679,373 +1679,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d5768eea-8eeb-4a27-8de7-cb23e3e4ffe8"/>
+            <w:tblStyle w:val="TableGrid_dda2a306-04b2-4dcf-9e73-ec947b9d1b1e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 4. SHA - Beredskap</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6f7fc60d-4e0c-4878-b0a4-634636ee1f3a"/>
+            <w:pStyle w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_14cad8f0-7071-443d-a123-420fc5874f42"/>
+            <w:tblStyle w:val="TableGrid_1126e502-17b2-4076-9917-7b66f7eb6127"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6f7fc60d-4e0c-4878-b0a4-634636ee1f3a"/>
+            <w:pStyle w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6f7fc60d-4e0c-4878-b0a4-634636ee1f3a"/>
+      <w:pStyle w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0D82600F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -3630,629 +3630,629 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_6f7fc60d-4e0c-4878-b0a4-634636ee1f3a" w:customStyle="1">
-    <w:name w:val="Normal_6f7fc60d-4e0c-4878-b0a4-634636ee1f3a"/>
+  <w:style w:type="paragraph" w:styleId="Normal_716565af-f5ce-4246-8e30-10d2bcde4896" w:customStyle="1">
+    <w:name w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_209c3db3-1637-44cd-bddd-f188a2007bb1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6f7fc60d-4e0c-4878-b0a4-634636ee1f3a"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+    <w:basedOn w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e538e511-110f-47db-8b8c-d1a60ab751d4" w:customStyle="1">
-    <w:name w:val="Normal Table_e538e511-110f-47db-8b8c-d1a60ab751d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_ee42488d-98de-41f5-8193-f0dd9238a543" w:customStyle="1">
+    <w:name w:val="Normal Table_ee42488d-98de-41f5-8193-f0dd9238a543"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_128cee7c-78b0-41f0-91e6-4de1a3dc78a3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e538e511-110f-47db-8b8c-d1a60ab751d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_a388c56c-46b0-407a-be14-5553731297dc" w:customStyle="1">
+    <w:name w:val="Table Grid_a388c56c-46b0-407a-be14-5553731297dc"/>
+    <w:basedOn w:val="NormalTable_ee42488d-98de-41f5-8193-f0dd9238a543"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_2c059dee-ec57-4a12-b2d0-96bc0e2a0df8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6f7fc60d-4e0c-4878-b0a4-634636ee1f3a"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_5f41b0c2-d936-45c9-ab77-4468d665788d" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_5f41b0c2-d936-45c9-ab77-4468d665788d"/>
+    <w:basedOn w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_40f133d3-bd22-49e8-b76b-3a481ff58a48" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6f7fc60d-4e0c-4878-b0a4-634636ee1f3a"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_0281b18d-42fb-49c7-905c-7959530a730a" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0281b18d-42fb-49c7-905c-7959530a730a"/>
+    <w:basedOn w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e974e486-b803-4dd9-8b0f-93e03a011cdb" w:customStyle="1">
-    <w:name w:val="Normal Table_e974e486-b803-4dd9-8b0f-93e03a011cdb"/>
+  <w:style w:type="table" w:styleId="NormalTable_eb516008-b823-4d0b-8326-6cbacda49bd9" w:customStyle="1">
+    <w:name w:val="Normal Table_eb516008-b823-4d0b-8326-6cbacda49bd9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_13a619b6-8e85-4951-8ea6-b4429404f7b0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e974e486-b803-4dd9-8b0f-93e03a011cdb"/>
+  <w:style w:type="table" w:styleId="TableGrid_92ac1e76-b054-435f-9aac-b07399491a40" w:customStyle="1">
+    <w:name w:val="Table Grid_92ac1e76-b054-435f-9aac-b07399491a40"/>
+    <w:basedOn w:val="NormalTable_eb516008-b823-4d0b-8326-6cbacda49bd9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5651c846-f8f0-4f46-bb4d-1cf0c68059ee" w:customStyle="1">
-    <w:name w:val="Normal Table_5651c846-f8f0-4f46-bb4d-1cf0c68059ee"/>
+  <w:style w:type="table" w:styleId="NormalTable_d5284e9d-e90d-4a4f-bdee-01b5284f1069" w:customStyle="1">
+    <w:name w:val="Normal Table_d5284e9d-e90d-4a4f-bdee-01b5284f1069"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aed8b318-308b-430e-b3fa-33d78d31135e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5651c846-f8f0-4f46-bb4d-1cf0c68059ee"/>
+  <w:style w:type="table" w:styleId="TableGrid_d4fd72b2-2fac-49f9-a464-1cd4cb377888" w:customStyle="1">
+    <w:name w:val="Table Grid_d4fd72b2-2fac-49f9-a464-1cd4cb377888"/>
+    <w:basedOn w:val="NormalTable_d5284e9d-e90d-4a4f-bdee-01b5284f1069"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_20947760-b6d7-4d7a-b719-06f6013626ab" w:customStyle="1">
-    <w:name w:val="Normal Table_20947760-b6d7-4d7a-b719-06f6013626ab"/>
+  <w:style w:type="table" w:styleId="NormalTable_8720167a-74e6-4979-a435-762735076558" w:customStyle="1">
+    <w:name w:val="Normal Table_8720167a-74e6-4979-a435-762735076558"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_efe4fe0c-d2c0-4293-a985-2be8897ac4d5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_20947760-b6d7-4d7a-b719-06f6013626ab"/>
+  <w:style w:type="table" w:styleId="TableGrid_53cd4e26-3228-4229-a616-9ace1c565ff6" w:customStyle="1">
+    <w:name w:val="Table Grid_53cd4e26-3228-4229-a616-9ace1c565ff6"/>
+    <w:basedOn w:val="NormalTable_8720167a-74e6-4979-a435-762735076558"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a57b81ac-a301-41d8-873a-cfb456b17ac4" w:customStyle="1">
-    <w:name w:val="Normal Table_a57b81ac-a301-41d8-873a-cfb456b17ac4"/>
+  <w:style w:type="table" w:styleId="NormalTable_8412ff80-06a9-4b31-a0f8-7eedc67234d2" w:customStyle="1">
+    <w:name w:val="Normal Table_8412ff80-06a9-4b31-a0f8-7eedc67234d2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e1b23294-afed-485e-af30-72cfde2466a1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a57b81ac-a301-41d8-873a-cfb456b17ac4"/>
+  <w:style w:type="table" w:styleId="TableGrid_77b2b993-9cc2-4362-b298-4600149357b5" w:customStyle="1">
+    <w:name w:val="Table Grid_77b2b993-9cc2-4362-b298-4600149357b5"/>
+    <w:basedOn w:val="NormalTable_8412ff80-06a9-4b31-a0f8-7eedc67234d2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b1efc788-c2cd-4ea0-bfcc-487e1006db0e" w:customStyle="1">
-    <w:name w:val="Normal Table_b1efc788-c2cd-4ea0-bfcc-487e1006db0e"/>
+  <w:style w:type="table" w:styleId="NormalTable_85fcc7fb-a1e7-45dc-80bf-66e48b2a206b" w:customStyle="1">
+    <w:name w:val="Normal Table_85fcc7fb-a1e7-45dc-80bf-66e48b2a206b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b6710abc-8625-403a-a6b7-c17e02872a9e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b1efc788-c2cd-4ea0-bfcc-487e1006db0e"/>
+  <w:style w:type="table" w:styleId="TableGrid_6b15f1b5-5da8-4380-9c3a-156f83c7c8ed" w:customStyle="1">
+    <w:name w:val="Table Grid_6b15f1b5-5da8-4380-9c3a-156f83c7c8ed"/>
+    <w:basedOn w:val="NormalTable_85fcc7fb-a1e7-45dc-80bf-66e48b2a206b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1583a742-b9ef-46ae-ab89-026a6cd9525d" w:customStyle="1">
-    <w:name w:val="Normal Table_1583a742-b9ef-46ae-ab89-026a6cd9525d"/>
+  <w:style w:type="table" w:styleId="NormalTable_6e93ae9b-4abd-411c-9009-2c6f9c0d5481" w:customStyle="1">
+    <w:name w:val="Normal Table_6e93ae9b-4abd-411c-9009-2c6f9c0d5481"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b4482834-66df-4822-bfd0-37334737b339" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1583a742-b9ef-46ae-ab89-026a6cd9525d"/>
+  <w:style w:type="table" w:styleId="TableGrid_426f5f2c-9b5c-4f2c-98b0-980e3bfed9af" w:customStyle="1">
+    <w:name w:val="Table Grid_426f5f2c-9b5c-4f2c-98b0-980e3bfed9af"/>
+    <w:basedOn w:val="NormalTable_6e93ae9b-4abd-411c-9009-2c6f9c0d5481"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2ec70893-02fa-4e65-b197-bd5a788e868b" w:customStyle="1">
-    <w:name w:val="Normal Table_2ec70893-02fa-4e65-b197-bd5a788e868b"/>
+  <w:style w:type="table" w:styleId="NormalTable_045bc398-3b08-4663-923e-d2887eb12fcc" w:customStyle="1">
+    <w:name w:val="Normal Table_045bc398-3b08-4663-923e-d2887eb12fcc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d5768eea-8eeb-4a27-8de7-cb23e3e4ffe8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2ec70893-02fa-4e65-b197-bd5a788e868b"/>
+  <w:style w:type="table" w:styleId="TableGrid_dda2a306-04b2-4dcf-9e73-ec947b9d1b1e" w:customStyle="1">
+    <w:name w:val="Table Grid_dda2a306-04b2-4dcf-9e73-ec947b9d1b1e"/>
+    <w:basedOn w:val="NormalTable_045bc398-3b08-4663-923e-d2887eb12fcc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4039f8e4-68e9-400e-a76b-9ab3dcb5dd80" w:customStyle="1">
-    <w:name w:val="Normal Table_4039f8e4-68e9-400e-a76b-9ab3dcb5dd80"/>
+  <w:style w:type="table" w:styleId="NormalTable_d72c1663-e0d4-4bc7-9013-f78ad12163e3" w:customStyle="1">
+    <w:name w:val="Normal Table_d72c1663-e0d4-4bc7-9013-f78ad12163e3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_14cad8f0-7071-443d-a123-420fc5874f42" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4039f8e4-68e9-400e-a76b-9ab3dcb5dd80"/>
+  <w:style w:type="table" w:styleId="TableGrid_1126e502-17b2-4076-9917-7b66f7eb6127" w:customStyle="1">
+    <w:name w:val="Table Grid_1126e502-17b2-4076-9917-7b66f7eb6127"/>
+    <w:basedOn w:val="NormalTable_d72c1663-e0d4-4bc7-9013-f78ad12163e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c476cbb6-aaee-4e1f-aa91-dc7ae560e783" w:customStyle="1">
-    <w:name w:val="Normal Table_c476cbb6-aaee-4e1f-aa91-dc7ae560e783"/>
+  <w:style w:type="table" w:styleId="NormalTable_972c1e6a-3032-401b-9d67-8c1e28e65197" w:customStyle="1">
+    <w:name w:val="Normal Table_972c1e6a-3032-401b-9d67-8c1e28e65197"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8ebec52-9c78-4bb6-ae51-c50e25d7f80e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c476cbb6-aaee-4e1f-aa91-dc7ae560e783"/>
+  <w:style w:type="table" w:styleId="TableGrid_1ec4b928-ab7a-4e5a-a700-961c320b5f88" w:customStyle="1">
+    <w:name w:val="Table Grid_1ec4b928-ab7a-4e5a-a700-961c320b5f88"/>
+    <w:basedOn w:val="NormalTable_972c1e6a-3032-401b-9d67-8c1e28e65197"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>