--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -1330,117 +1330,117 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6b15f1b5-5da8-4380-9c3a-156f83c7c8ed"/>
+      <w:tblStyle w:val="TableGrid_9b0db9da-ea84-42e8-b324-b558eb6bea8a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:32 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:26:26 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1457,153 +1457,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_426f5f2c-9b5c-4f2c-98b0-980e3bfed9af"/>
+      <w:tblStyle w:val="TableGrid_a70af1d0-043f-4a6c-99d8-9dd0fb8c1e91"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_5f41b0c2-d936-45c9-ab77-4468d665788d"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_c51888d0-1995-4530-8343-300fbc5c2bca"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 123. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0281b18d-42fb-49c7-905c-7959530a730a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1343ed62-0a37-4686-9628-9ac877a4f0a9"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Agenda granskning</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_0281b18d-42fb-49c7-905c-7959530a730a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1343ed62-0a37-4686-9628-9ac877a4f0a9"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
+            <w:pStyle w:val="Normal_f8a73176-8675-4884-84a2-ada3148b590b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -1616,59 +1616,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
+      <w:pStyle w:val="Normal_f8a73176-8675-4884-84a2-ada3148b590b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1ec4b928-ab7a-4e5a-a700-961c320b5f88"/>
+      <w:tblStyle w:val="TableGrid_24fdce9a-c4f5-48b4-91a0-d37639d16f58"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1679,373 +1679,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_dda2a306-04b2-4dcf-9e73-ec947b9d1b1e"/>
+            <w:tblStyle w:val="TableGrid_3ea21010-f66c-4653-90b9-9daa23303ebb"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 4. SHA - Beredskap</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
+            <w:pStyle w:val="Normal_f8a73176-8675-4884-84a2-ada3148b590b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1126e502-17b2-4076-9917-7b66f7eb6127"/>
+            <w:tblStyle w:val="TableGrid_25785048-ed57-4467-aeeb-6fd2134aa428"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
+            <w:pStyle w:val="Normal_f8a73176-8675-4884-84a2-ada3148b590b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
+      <w:pStyle w:val="Normal_f8a73176-8675-4884-84a2-ada3148b590b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0D82600F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -3630,629 +3630,629 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_716565af-f5ce-4246-8e30-10d2bcde4896" w:customStyle="1">
-    <w:name w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
+  <w:style w:type="paragraph" w:styleId="Normal_f8a73176-8675-4884-84a2-ada3148b590b" w:customStyle="1">
+    <w:name w:val="Normal_f8a73176-8675-4884-84a2-ada3148b590b"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_176f3407-030c-4a26-a4f6-08fabffe9a7c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_07148bcb-0a15-4879-875f-5f66b3b36be1"/>
+    <w:basedOn w:val="Normal_f8a73176-8675-4884-84a2-ada3148b590b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ee42488d-98de-41f5-8193-f0dd9238a543" w:customStyle="1">
-    <w:name w:val="Normal Table_ee42488d-98de-41f5-8193-f0dd9238a543"/>
+  <w:style w:type="table" w:styleId="NormalTable_76980b6a-108a-4a8b-b4d4-ed62359f7fca" w:customStyle="1">
+    <w:name w:val="Normal Table_76980b6a-108a-4a8b-b4d4-ed62359f7fca"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a388c56c-46b0-407a-be14-5553731297dc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ee42488d-98de-41f5-8193-f0dd9238a543"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7933c70-a15c-4709-bd1d-789b3fe4765d" w:customStyle="1">
+    <w:name w:val="Table Grid_d7933c70-a15c-4709-bd1d-789b3fe4765d"/>
+    <w:basedOn w:val="NormalTable_76980b6a-108a-4a8b-b4d4-ed62359f7fca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_5f41b0c2-d936-45c9-ab77-4468d665788d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_c51888d0-1995-4530-8343-300fbc5c2bca" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_c51888d0-1995-4530-8343-300fbc5c2bca"/>
+    <w:basedOn w:val="Normal_f8a73176-8675-4884-84a2-ada3148b590b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_0281b18d-42fb-49c7-905c-7959530a730a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_716565af-f5ce-4246-8e30-10d2bcde4896"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_1343ed62-0a37-4686-9628-9ac877a4f0a9" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_1343ed62-0a37-4686-9628-9ac877a4f0a9"/>
+    <w:basedOn w:val="Normal_f8a73176-8675-4884-84a2-ada3148b590b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eb516008-b823-4d0b-8326-6cbacda49bd9" w:customStyle="1">
-    <w:name w:val="Normal Table_eb516008-b823-4d0b-8326-6cbacda49bd9"/>
+  <w:style w:type="table" w:styleId="NormalTable_e457ed38-de21-4421-884f-9ee564785e10" w:customStyle="1">
+    <w:name w:val="Normal Table_e457ed38-de21-4421-884f-9ee564785e10"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_92ac1e76-b054-435f-9aac-b07399491a40" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eb516008-b823-4d0b-8326-6cbacda49bd9"/>
+  <w:style w:type="table" w:styleId="TableGrid_db1965ce-2c45-425c-b603-f2d1e58b2eb9" w:customStyle="1">
+    <w:name w:val="Table Grid_db1965ce-2c45-425c-b603-f2d1e58b2eb9"/>
+    <w:basedOn w:val="NormalTable_e457ed38-de21-4421-884f-9ee564785e10"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d5284e9d-e90d-4a4f-bdee-01b5284f1069" w:customStyle="1">
-    <w:name w:val="Normal Table_d5284e9d-e90d-4a4f-bdee-01b5284f1069"/>
+  <w:style w:type="table" w:styleId="NormalTable_ed4339c8-1bad-4436-982f-fee4001ec50b" w:customStyle="1">
+    <w:name w:val="Normal Table_ed4339c8-1bad-4436-982f-fee4001ec50b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d4fd72b2-2fac-49f9-a464-1cd4cb377888" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d5284e9d-e90d-4a4f-bdee-01b5284f1069"/>
+  <w:style w:type="table" w:styleId="TableGrid_f142f808-3791-4b45-bda1-6f35ed358f77" w:customStyle="1">
+    <w:name w:val="Table Grid_f142f808-3791-4b45-bda1-6f35ed358f77"/>
+    <w:basedOn w:val="NormalTable_ed4339c8-1bad-4436-982f-fee4001ec50b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8720167a-74e6-4979-a435-762735076558" w:customStyle="1">
-    <w:name w:val="Normal Table_8720167a-74e6-4979-a435-762735076558"/>
+  <w:style w:type="table" w:styleId="NormalTable_194b1fb2-ad1e-4cc1-853d-040468a8f03f" w:customStyle="1">
+    <w:name w:val="Normal Table_194b1fb2-ad1e-4cc1-853d-040468a8f03f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_53cd4e26-3228-4229-a616-9ace1c565ff6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8720167a-74e6-4979-a435-762735076558"/>
+  <w:style w:type="table" w:styleId="TableGrid_69358bb4-3eb1-4e24-a8b7-d7a7e3341395" w:customStyle="1">
+    <w:name w:val="Table Grid_69358bb4-3eb1-4e24-a8b7-d7a7e3341395"/>
+    <w:basedOn w:val="NormalTable_194b1fb2-ad1e-4cc1-853d-040468a8f03f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8412ff80-06a9-4b31-a0f8-7eedc67234d2" w:customStyle="1">
-    <w:name w:val="Normal Table_8412ff80-06a9-4b31-a0f8-7eedc67234d2"/>
+  <w:style w:type="table" w:styleId="NormalTable_fdbf68d4-6ddb-4560-be49-fe84a54bc9ac" w:customStyle="1">
+    <w:name w:val="Normal Table_fdbf68d4-6ddb-4560-be49-fe84a54bc9ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_77b2b993-9cc2-4362-b298-4600149357b5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8412ff80-06a9-4b31-a0f8-7eedc67234d2"/>
+  <w:style w:type="table" w:styleId="TableGrid_b323484a-79b6-4eb1-b6ba-2aa489299e20" w:customStyle="1">
+    <w:name w:val="Table Grid_b323484a-79b6-4eb1-b6ba-2aa489299e20"/>
+    <w:basedOn w:val="NormalTable_fdbf68d4-6ddb-4560-be49-fe84a54bc9ac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_85fcc7fb-a1e7-45dc-80bf-66e48b2a206b" w:customStyle="1">
-    <w:name w:val="Normal Table_85fcc7fb-a1e7-45dc-80bf-66e48b2a206b"/>
+  <w:style w:type="table" w:styleId="NormalTable_7ae130b3-e1c8-4cb8-87ef-cb3d30eb7a08" w:customStyle="1">
+    <w:name w:val="Normal Table_7ae130b3-e1c8-4cb8-87ef-cb3d30eb7a08"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6b15f1b5-5da8-4380-9c3a-156f83c7c8ed" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_85fcc7fb-a1e7-45dc-80bf-66e48b2a206b"/>
+  <w:style w:type="table" w:styleId="TableGrid_9b0db9da-ea84-42e8-b324-b558eb6bea8a" w:customStyle="1">
+    <w:name w:val="Table Grid_9b0db9da-ea84-42e8-b324-b558eb6bea8a"/>
+    <w:basedOn w:val="NormalTable_7ae130b3-e1c8-4cb8-87ef-cb3d30eb7a08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6e93ae9b-4abd-411c-9009-2c6f9c0d5481" w:customStyle="1">
-    <w:name w:val="Normal Table_6e93ae9b-4abd-411c-9009-2c6f9c0d5481"/>
+  <w:style w:type="table" w:styleId="NormalTable_47c9e1b0-0f50-46b2-bbd5-85d3c3da3333" w:customStyle="1">
+    <w:name w:val="Normal Table_47c9e1b0-0f50-46b2-bbd5-85d3c3da3333"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_426f5f2c-9b5c-4f2c-98b0-980e3bfed9af" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6e93ae9b-4abd-411c-9009-2c6f9c0d5481"/>
+  <w:style w:type="table" w:styleId="TableGrid_a70af1d0-043f-4a6c-99d8-9dd0fb8c1e91" w:customStyle="1">
+    <w:name w:val="Table Grid_a70af1d0-043f-4a6c-99d8-9dd0fb8c1e91"/>
+    <w:basedOn w:val="NormalTable_47c9e1b0-0f50-46b2-bbd5-85d3c3da3333"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_045bc398-3b08-4663-923e-d2887eb12fcc" w:customStyle="1">
-    <w:name w:val="Normal Table_045bc398-3b08-4663-923e-d2887eb12fcc"/>
+  <w:style w:type="table" w:styleId="NormalTable_44680f45-6451-4b02-a462-d9742efd03a2" w:customStyle="1">
+    <w:name w:val="Normal Table_44680f45-6451-4b02-a462-d9742efd03a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dda2a306-04b2-4dcf-9e73-ec947b9d1b1e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_045bc398-3b08-4663-923e-d2887eb12fcc"/>
+  <w:style w:type="table" w:styleId="TableGrid_3ea21010-f66c-4653-90b9-9daa23303ebb" w:customStyle="1">
+    <w:name w:val="Table Grid_3ea21010-f66c-4653-90b9-9daa23303ebb"/>
+    <w:basedOn w:val="NormalTable_44680f45-6451-4b02-a462-d9742efd03a2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d72c1663-e0d4-4bc7-9013-f78ad12163e3" w:customStyle="1">
-    <w:name w:val="Normal Table_d72c1663-e0d4-4bc7-9013-f78ad12163e3"/>
+  <w:style w:type="table" w:styleId="NormalTable_0497d6e3-ea53-4c88-9809-f588a587b506" w:customStyle="1">
+    <w:name w:val="Normal Table_0497d6e3-ea53-4c88-9809-f588a587b506"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1126e502-17b2-4076-9917-7b66f7eb6127" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d72c1663-e0d4-4bc7-9013-f78ad12163e3"/>
+  <w:style w:type="table" w:styleId="TableGrid_25785048-ed57-4467-aeeb-6fd2134aa428" w:customStyle="1">
+    <w:name w:val="Table Grid_25785048-ed57-4467-aeeb-6fd2134aa428"/>
+    <w:basedOn w:val="NormalTable_0497d6e3-ea53-4c88-9809-f588a587b506"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_972c1e6a-3032-401b-9d67-8c1e28e65197" w:customStyle="1">
-    <w:name w:val="Normal Table_972c1e6a-3032-401b-9d67-8c1e28e65197"/>
+  <w:style w:type="table" w:styleId="NormalTable_5dd100d4-39f8-4c6d-ab76-c46decc85c23" w:customStyle="1">
+    <w:name w:val="Normal Table_5dd100d4-39f8-4c6d-ab76-c46decc85c23"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1ec4b928-ab7a-4e5a-a700-961c320b5f88" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_972c1e6a-3032-401b-9d67-8c1e28e65197"/>
+  <w:style w:type="table" w:styleId="TableGrid_24fdce9a-c4f5-48b4-91a0-d37639d16f58" w:customStyle="1">
+    <w:name w:val="Table Grid_24fdce9a-c4f5-48b4-91a0-d37639d16f58"/>
+    <w:basedOn w:val="NormalTable_5dd100d4-39f8-4c6d-ab76-c46decc85c23"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>