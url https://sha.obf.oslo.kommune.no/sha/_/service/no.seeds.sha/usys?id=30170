--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -2808,51 +2808,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_25299646-f786-4f8d-bc80-d6d27e45e5f4"/>
+      <w:tblStyle w:val="TableGrid_6a431561-5e8f-470a-b90b-7388de9b7cac"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7654"/>
       <w:gridCol w:w="7653"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2863,51 +2863,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7654"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:47:13 </w:t>
+            <w:t xml:space="preserve">05.05.2026 16:53:47 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7654"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2935,51 +2935,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e6913190-a312-432f-b9ec-61e154f1608c"/>
+      <w:tblStyle w:val="TableGrid_275a8afa-c740-4e26-b0c9-92814dd9bd0f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10270"/>
       <w:gridCol w:w="3685"/>
       <w:gridCol w:w="1352"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3037,51 +3037,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1352"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c744374c-5856-4940-9440-696e7c04b140"/>
+            <w:pStyle w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3094,59 +3094,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c744374c-5856-4940-9440-696e7c04b140"/>
+      <w:pStyle w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c5b20384-8bfe-4c8d-af0e-c9658a9af529"/>
+      <w:tblStyle w:val="TableGrid_5d4d6f60-0d40-4f2f-becd-52b3c0fc5b8c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9950"/>
       <w:gridCol w:w="5357"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3157,51 +3157,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9950"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fbe7b84e-2a32-4d0e-9436-762b61547204"/>
+            <w:tblStyle w:val="TableGrid_3e0aa858-b96f-4697-bdd2-561db4d8f6ac"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3302,72 +3302,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c744374c-5856-4940-9440-696e7c04b140"/>
+            <w:pStyle w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5357"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1eaf23fd-d6a6-4718-9c9b-13c4b32cc15a"/>
+            <w:tblStyle w:val="TableGrid_52485bcc-431d-4628-809a-76200ab43d9d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3468,62 +3468,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c744374c-5856-4940-9440-696e7c04b140"/>
+            <w:pStyle w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c744374c-5856-4940-9440-696e7c04b140"/>
+      <w:pStyle w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4023,629 +4023,629 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bunntekst">
     <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BunntekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_c744374c-5856-4940-9440-696e7c04b140" w:customStyle="1">
-    <w:name w:val="Normal_c744374c-5856-4940-9440-696e7c04b140"/>
+  <w:style w:type="paragraph" w:styleId="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45" w:customStyle="1">
+    <w:name w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_c744374c-5856-4940-9440-696e7c04b140"/>
+    <w:basedOn w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_da15472c-4555-41b5-a8c6-b2882328a083" w:customStyle="1">
-    <w:name w:val="Normal Table_da15472c-4555-41b5-a8c6-b2882328a083"/>
+  <w:style w:type="table" w:styleId="NormalTable_3880f4d6-fb8a-49ee-9417-d6fd52862536" w:customStyle="1">
+    <w:name w:val="Normal Table_3880f4d6-fb8a-49ee-9417-d6fd52862536"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_da15472c-4555-41b5-a8c6-b2882328a083"/>
+    <w:basedOn w:val="NormalTable_3880f4d6-fb8a-49ee-9417-d6fd52862536"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_c744374c-5856-4940-9440-696e7c04b140"/>
+    <w:basedOn w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_c744374c-5856-4940-9440-696e7c04b140"/>
+    <w:basedOn w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_53a62950-8820-4013-849b-45dbec8627e8" w:customStyle="1">
-    <w:name w:val="Normal Table_53a62950-8820-4013-849b-45dbec8627e8"/>
+  <w:style w:type="table" w:styleId="NormalTable_ef923193-010d-4cc9-862d-4fcd14b3b5fd" w:customStyle="1">
+    <w:name w:val="Normal Table_ef923193-010d-4cc9-862d-4fcd14b3b5fd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9ebb8488-c67f-4d75-8b5b-15b5ea035829" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_53a62950-8820-4013-849b-45dbec8627e8"/>
+  <w:style w:type="table" w:styleId="TableGrid_53574384-c224-4cf2-84fb-a203b5f12cce" w:customStyle="1">
+    <w:name w:val="Table Grid_53574384-c224-4cf2-84fb-a203b5f12cce"/>
+    <w:basedOn w:val="NormalTable_ef923193-010d-4cc9-862d-4fcd14b3b5fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_96715fdb-e0e6-4dcd-abfd-ed3908bc036d" w:customStyle="1">
-    <w:name w:val="Normal Table_96715fdb-e0e6-4dcd-abfd-ed3908bc036d"/>
+  <w:style w:type="table" w:styleId="NormalTable_4b4e6f05-0b03-4531-b766-5ccd221396da" w:customStyle="1">
+    <w:name w:val="Normal Table_4b4e6f05-0b03-4531-b766-5ccd221396da"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ccfe21fa-1a04-4125-b9fd-30248c89dd4d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_96715fdb-e0e6-4dcd-abfd-ed3908bc036d"/>
+  <w:style w:type="table" w:styleId="TableGrid_f0dcb52e-93e6-4c8c-b822-19aa26a4d8d7" w:customStyle="1">
+    <w:name w:val="Table Grid_f0dcb52e-93e6-4c8c-b822-19aa26a4d8d7"/>
+    <w:basedOn w:val="NormalTable_4b4e6f05-0b03-4531-b766-5ccd221396da"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2a358706-34e0-417c-a902-5cf08a3f0673" w:customStyle="1">
-    <w:name w:val="Normal Table_2a358706-34e0-417c-a902-5cf08a3f0673"/>
+  <w:style w:type="table" w:styleId="NormalTable_07bdedf3-452c-4def-9672-13129beb1cc3" w:customStyle="1">
+    <w:name w:val="Normal Table_07bdedf3-452c-4def-9672-13129beb1cc3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f2da3d89-fc31-45f1-aa0b-b2b48c676438" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2a358706-34e0-417c-a902-5cf08a3f0673"/>
+  <w:style w:type="table" w:styleId="TableGrid_ddeed5e8-952f-458d-8c84-f6f8be6effdc" w:customStyle="1">
+    <w:name w:val="Table Grid_ddeed5e8-952f-458d-8c84-f6f8be6effdc"/>
+    <w:basedOn w:val="NormalTable_07bdedf3-452c-4def-9672-13129beb1cc3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_04c5c948-58f5-407b-9d89-439875efb475" w:customStyle="1">
-    <w:name w:val="Normal Table_04c5c948-58f5-407b-9d89-439875efb475"/>
+  <w:style w:type="table" w:styleId="NormalTable_54f7445e-0bfb-4653-a1ee-f4017de5c5aa" w:customStyle="1">
+    <w:name w:val="Normal Table_54f7445e-0bfb-4653-a1ee-f4017de5c5aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6eee9c0d-e0f1-4de9-944d-cd6c629f75aa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_04c5c948-58f5-407b-9d89-439875efb475"/>
+  <w:style w:type="table" w:styleId="TableGrid_0c84761e-f086-439c-bde3-51aab77c5e6d" w:customStyle="1">
+    <w:name w:val="Table Grid_0c84761e-f086-439c-bde3-51aab77c5e6d"/>
+    <w:basedOn w:val="NormalTable_54f7445e-0bfb-4653-a1ee-f4017de5c5aa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8567dd24-5526-4a4d-8d69-4bd7d48c653e" w:customStyle="1">
-    <w:name w:val="Normal Table_8567dd24-5526-4a4d-8d69-4bd7d48c653e"/>
+  <w:style w:type="table" w:styleId="NormalTable_6a7a98df-9281-4c75-a87c-d0b046681ac1" w:customStyle="1">
+    <w:name w:val="Normal Table_6a7a98df-9281-4c75-a87c-d0b046681ac1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_25299646-f786-4f8d-bc80-d6d27e45e5f4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8567dd24-5526-4a4d-8d69-4bd7d48c653e"/>
+  <w:style w:type="table" w:styleId="TableGrid_6a431561-5e8f-470a-b90b-7388de9b7cac" w:customStyle="1">
+    <w:name w:val="Table Grid_6a431561-5e8f-470a-b90b-7388de9b7cac"/>
+    <w:basedOn w:val="NormalTable_6a7a98df-9281-4c75-a87c-d0b046681ac1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c0697a4b-c061-40e9-a7c8-bbc33a6b9e2e" w:customStyle="1">
-    <w:name w:val="Normal Table_c0697a4b-c061-40e9-a7c8-bbc33a6b9e2e"/>
+  <w:style w:type="table" w:styleId="NormalTable_46401475-3897-4464-a868-11d3407d5a5f" w:customStyle="1">
+    <w:name w:val="Normal Table_46401475-3897-4464-a868-11d3407d5a5f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e6913190-a312-432f-b9ec-61e154f1608c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c0697a4b-c061-40e9-a7c8-bbc33a6b9e2e"/>
+  <w:style w:type="table" w:styleId="TableGrid_275a8afa-c740-4e26-b0c9-92814dd9bd0f" w:customStyle="1">
+    <w:name w:val="Table Grid_275a8afa-c740-4e26-b0c9-92814dd9bd0f"/>
+    <w:basedOn w:val="NormalTable_46401475-3897-4464-a868-11d3407d5a5f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3e9ba31c-c7a2-492f-919e-aea303eba066" w:customStyle="1">
-    <w:name w:val="Normal Table_3e9ba31c-c7a2-492f-919e-aea303eba066"/>
+  <w:style w:type="table" w:styleId="NormalTable_1fd73f5d-3aeb-434c-ba80-cefee5da4c4e" w:customStyle="1">
+    <w:name w:val="Normal Table_1fd73f5d-3aeb-434c-ba80-cefee5da4c4e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fbe7b84e-2a32-4d0e-9436-762b61547204" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3e9ba31c-c7a2-492f-919e-aea303eba066"/>
+  <w:style w:type="table" w:styleId="TableGrid_3e0aa858-b96f-4697-bdd2-561db4d8f6ac" w:customStyle="1">
+    <w:name w:val="Table Grid_3e0aa858-b96f-4697-bdd2-561db4d8f6ac"/>
+    <w:basedOn w:val="NormalTable_1fd73f5d-3aeb-434c-ba80-cefee5da4c4e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_084df65a-0dd2-4b8c-bc03-ed7e34abfd71" w:customStyle="1">
-    <w:name w:val="Normal Table_084df65a-0dd2-4b8c-bc03-ed7e34abfd71"/>
+  <w:style w:type="table" w:styleId="NormalTable_68355bfe-bce9-4941-ba28-d29079d1a81b" w:customStyle="1">
+    <w:name w:val="Normal Table_68355bfe-bce9-4941-ba28-d29079d1a81b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1eaf23fd-d6a6-4718-9c9b-13c4b32cc15a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_084df65a-0dd2-4b8c-bc03-ed7e34abfd71"/>
+  <w:style w:type="table" w:styleId="TableGrid_52485bcc-431d-4628-809a-76200ab43d9d" w:customStyle="1">
+    <w:name w:val="Table Grid_52485bcc-431d-4628-809a-76200ab43d9d"/>
+    <w:basedOn w:val="NormalTable_68355bfe-bce9-4941-ba28-d29079d1a81b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bc220fff-60ac-486c-b4e9-94cc588ea0e5" w:customStyle="1">
-    <w:name w:val="Normal Table_bc220fff-60ac-486c-b4e9-94cc588ea0e5"/>
+  <w:style w:type="table" w:styleId="NormalTable_e21d6748-b004-4220-8e67-a65f1960fdd7" w:customStyle="1">
+    <w:name w:val="Normal Table_e21d6748-b004-4220-8e67-a65f1960fdd7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c5b20384-8bfe-4c8d-af0e-c9658a9af529" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bc220fff-60ac-486c-b4e9-94cc588ea0e5"/>
+  <w:style w:type="table" w:styleId="TableGrid_5d4d6f60-0d40-4f2f-becd-52b3c0fc5b8c" w:customStyle="1">
+    <w:name w:val="Table Grid_5d4d6f60-0d40-4f2f-becd-52b3c0fc5b8c"/>
+    <w:basedOn w:val="NormalTable_e21d6748-b004-4220-8e67-a65f1960fdd7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>