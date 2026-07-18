--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -2808,51 +2808,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6a431561-5e8f-470a-b90b-7388de9b7cac"/>
+      <w:tblStyle w:val="TableGrid_92a298e2-2332-4e02-bd7e-cb40c05cdcba"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7654"/>
       <w:gridCol w:w="7653"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2863,51 +2863,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7654"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 16:53:47 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:28:40 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7654"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2935,51 +2935,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_275a8afa-c740-4e26-b0c9-92814dd9bd0f"/>
+      <w:tblStyle w:val="TableGrid_557fe08c-72da-4d3c-b11a-b79accb40ce1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10270"/>
       <w:gridCol w:w="3685"/>
       <w:gridCol w:w="1352"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3037,51 +3037,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1352"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
+            <w:pStyle w:val="Normal_e422d3ff-e71c-4680-9075-7a847d3db284"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3094,59 +3094,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
+      <w:pStyle w:val="Normal_e422d3ff-e71c-4680-9075-7a847d3db284"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5d4d6f60-0d40-4f2f-becd-52b3c0fc5b8c"/>
+      <w:tblStyle w:val="TableGrid_b1cbd345-ba0e-4cca-999b-6ee2985876e4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9950"/>
       <w:gridCol w:w="5357"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3157,51 +3157,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9950"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3e0aa858-b96f-4697-bdd2-561db4d8f6ac"/>
+            <w:tblStyle w:val="TableGrid_7c76e371-c1ec-4d83-ac49-997bc181081f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3302,72 +3302,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
+            <w:pStyle w:val="Normal_e422d3ff-e71c-4680-9075-7a847d3db284"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5357"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_52485bcc-431d-4628-809a-76200ab43d9d"/>
+            <w:tblStyle w:val="TableGrid_fe0ba71b-fca0-4f55-aa4a-30980afcf30e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3468,62 +3468,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
+            <w:pStyle w:val="Normal_e422d3ff-e71c-4680-9075-7a847d3db284"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
+      <w:pStyle w:val="Normal_e422d3ff-e71c-4680-9075-7a847d3db284"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4023,629 +4023,629 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bunntekst">
     <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BunntekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45" w:customStyle="1">
-    <w:name w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
+  <w:style w:type="paragraph" w:styleId="Normal_e422d3ff-e71c-4680-9075-7a847d3db284" w:customStyle="1">
+    <w:name w:val="Normal_e422d3ff-e71c-4680-9075-7a847d3db284"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
+    <w:basedOn w:val="Normal_e422d3ff-e71c-4680-9075-7a847d3db284"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3880f4d6-fb8a-49ee-9417-d6fd52862536" w:customStyle="1">
-    <w:name w:val="Normal Table_3880f4d6-fb8a-49ee-9417-d6fd52862536"/>
+  <w:style w:type="table" w:styleId="NormalTable_2f61e621-8859-4cf8-a588-5cbd6d4cc763" w:customStyle="1">
+    <w:name w:val="Normal Table_2f61e621-8859-4cf8-a588-5cbd6d4cc763"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_3880f4d6-fb8a-49ee-9417-d6fd52862536"/>
+    <w:basedOn w:val="NormalTable_2f61e621-8859-4cf8-a588-5cbd6d4cc763"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
+    <w:basedOn w:val="Normal_e422d3ff-e71c-4680-9075-7a847d3db284"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_b3bede54-03ca-4e89-8d7e-131f2e985e45"/>
+    <w:basedOn w:val="Normal_e422d3ff-e71c-4680-9075-7a847d3db284"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ef923193-010d-4cc9-862d-4fcd14b3b5fd" w:customStyle="1">
-    <w:name w:val="Normal Table_ef923193-010d-4cc9-862d-4fcd14b3b5fd"/>
+  <w:style w:type="table" w:styleId="NormalTable_294cf2fc-21e6-4ddf-ba47-92f1b7956319" w:customStyle="1">
+    <w:name w:val="Normal Table_294cf2fc-21e6-4ddf-ba47-92f1b7956319"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_53574384-c224-4cf2-84fb-a203b5f12cce" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ef923193-010d-4cc9-862d-4fcd14b3b5fd"/>
+  <w:style w:type="table" w:styleId="TableGrid_5f2205d7-07d7-4daa-bd4c-59c9c0ef9b6f" w:customStyle="1">
+    <w:name w:val="Table Grid_5f2205d7-07d7-4daa-bd4c-59c9c0ef9b6f"/>
+    <w:basedOn w:val="NormalTable_294cf2fc-21e6-4ddf-ba47-92f1b7956319"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4b4e6f05-0b03-4531-b766-5ccd221396da" w:customStyle="1">
-    <w:name w:val="Normal Table_4b4e6f05-0b03-4531-b766-5ccd221396da"/>
+  <w:style w:type="table" w:styleId="NormalTable_85afb350-3450-4445-87a2-8d19660d30e2" w:customStyle="1">
+    <w:name w:val="Normal Table_85afb350-3450-4445-87a2-8d19660d30e2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f0dcb52e-93e6-4c8c-b822-19aa26a4d8d7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4b4e6f05-0b03-4531-b766-5ccd221396da"/>
+  <w:style w:type="table" w:styleId="TableGrid_c7542b61-797d-4d76-9398-4261d9cdee3c" w:customStyle="1">
+    <w:name w:val="Table Grid_c7542b61-797d-4d76-9398-4261d9cdee3c"/>
+    <w:basedOn w:val="NormalTable_85afb350-3450-4445-87a2-8d19660d30e2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_07bdedf3-452c-4def-9672-13129beb1cc3" w:customStyle="1">
-    <w:name w:val="Normal Table_07bdedf3-452c-4def-9672-13129beb1cc3"/>
+  <w:style w:type="table" w:styleId="NormalTable_91ab29a9-41ae-4307-b441-cb6eec2e2622" w:customStyle="1">
+    <w:name w:val="Normal Table_91ab29a9-41ae-4307-b441-cb6eec2e2622"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ddeed5e8-952f-458d-8c84-f6f8be6effdc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_07bdedf3-452c-4def-9672-13129beb1cc3"/>
+  <w:style w:type="table" w:styleId="TableGrid_05667dfe-7b14-491b-aaa1-ea989a904823" w:customStyle="1">
+    <w:name w:val="Table Grid_05667dfe-7b14-491b-aaa1-ea989a904823"/>
+    <w:basedOn w:val="NormalTable_91ab29a9-41ae-4307-b441-cb6eec2e2622"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_54f7445e-0bfb-4653-a1ee-f4017de5c5aa" w:customStyle="1">
-    <w:name w:val="Normal Table_54f7445e-0bfb-4653-a1ee-f4017de5c5aa"/>
+  <w:style w:type="table" w:styleId="NormalTable_8cf50f9e-eaee-4179-85af-3f679ca1d81f" w:customStyle="1">
+    <w:name w:val="Normal Table_8cf50f9e-eaee-4179-85af-3f679ca1d81f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0c84761e-f086-439c-bde3-51aab77c5e6d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_54f7445e-0bfb-4653-a1ee-f4017de5c5aa"/>
+  <w:style w:type="table" w:styleId="TableGrid_279605a1-bab9-4b52-a38d-29444e7715a3" w:customStyle="1">
+    <w:name w:val="Table Grid_279605a1-bab9-4b52-a38d-29444e7715a3"/>
+    <w:basedOn w:val="NormalTable_8cf50f9e-eaee-4179-85af-3f679ca1d81f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6a7a98df-9281-4c75-a87c-d0b046681ac1" w:customStyle="1">
-    <w:name w:val="Normal Table_6a7a98df-9281-4c75-a87c-d0b046681ac1"/>
+  <w:style w:type="table" w:styleId="NormalTable_1439881f-c7bc-475a-af26-4b03b6569e44" w:customStyle="1">
+    <w:name w:val="Normal Table_1439881f-c7bc-475a-af26-4b03b6569e44"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6a431561-5e8f-470a-b90b-7388de9b7cac" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6a7a98df-9281-4c75-a87c-d0b046681ac1"/>
+  <w:style w:type="table" w:styleId="TableGrid_92a298e2-2332-4e02-bd7e-cb40c05cdcba" w:customStyle="1">
+    <w:name w:val="Table Grid_92a298e2-2332-4e02-bd7e-cb40c05cdcba"/>
+    <w:basedOn w:val="NormalTable_1439881f-c7bc-475a-af26-4b03b6569e44"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_46401475-3897-4464-a868-11d3407d5a5f" w:customStyle="1">
-    <w:name w:val="Normal Table_46401475-3897-4464-a868-11d3407d5a5f"/>
+  <w:style w:type="table" w:styleId="NormalTable_b38ad000-41c8-43c1-a469-7d6ef42231b6" w:customStyle="1">
+    <w:name w:val="Normal Table_b38ad000-41c8-43c1-a469-7d6ef42231b6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_275a8afa-c740-4e26-b0c9-92814dd9bd0f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_46401475-3897-4464-a868-11d3407d5a5f"/>
+  <w:style w:type="table" w:styleId="TableGrid_557fe08c-72da-4d3c-b11a-b79accb40ce1" w:customStyle="1">
+    <w:name w:val="Table Grid_557fe08c-72da-4d3c-b11a-b79accb40ce1"/>
+    <w:basedOn w:val="NormalTable_b38ad000-41c8-43c1-a469-7d6ef42231b6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1fd73f5d-3aeb-434c-ba80-cefee5da4c4e" w:customStyle="1">
-    <w:name w:val="Normal Table_1fd73f5d-3aeb-434c-ba80-cefee5da4c4e"/>
+  <w:style w:type="table" w:styleId="NormalTable_7ba56b81-0cf0-450b-9114-c4b402cef8d6" w:customStyle="1">
+    <w:name w:val="Normal Table_7ba56b81-0cf0-450b-9114-c4b402cef8d6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3e0aa858-b96f-4697-bdd2-561db4d8f6ac" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1fd73f5d-3aeb-434c-ba80-cefee5da4c4e"/>
+  <w:style w:type="table" w:styleId="TableGrid_7c76e371-c1ec-4d83-ac49-997bc181081f" w:customStyle="1">
+    <w:name w:val="Table Grid_7c76e371-c1ec-4d83-ac49-997bc181081f"/>
+    <w:basedOn w:val="NormalTable_7ba56b81-0cf0-450b-9114-c4b402cef8d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_68355bfe-bce9-4941-ba28-d29079d1a81b" w:customStyle="1">
-    <w:name w:val="Normal Table_68355bfe-bce9-4941-ba28-d29079d1a81b"/>
+  <w:style w:type="table" w:styleId="NormalTable_d9b7ebfb-8054-4144-80d8-0ca1d8f76234" w:customStyle="1">
+    <w:name w:val="Normal Table_d9b7ebfb-8054-4144-80d8-0ca1d8f76234"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_52485bcc-431d-4628-809a-76200ab43d9d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_68355bfe-bce9-4941-ba28-d29079d1a81b"/>
+  <w:style w:type="table" w:styleId="TableGrid_fe0ba71b-fca0-4f55-aa4a-30980afcf30e" w:customStyle="1">
+    <w:name w:val="Table Grid_fe0ba71b-fca0-4f55-aa4a-30980afcf30e"/>
+    <w:basedOn w:val="NormalTable_d9b7ebfb-8054-4144-80d8-0ca1d8f76234"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e21d6748-b004-4220-8e67-a65f1960fdd7" w:customStyle="1">
-    <w:name w:val="Normal Table_e21d6748-b004-4220-8e67-a65f1960fdd7"/>
+  <w:style w:type="table" w:styleId="NormalTable_63c15429-bf23-4d70-b550-aa2a11453ab9" w:customStyle="1">
+    <w:name w:val="Normal Table_63c15429-bf23-4d70-b550-aa2a11453ab9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5d4d6f60-0d40-4f2f-becd-52b3c0fc5b8c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e21d6748-b004-4220-8e67-a65f1960fdd7"/>
+  <w:style w:type="table" w:styleId="TableGrid_b1cbd345-ba0e-4cca-999b-6ee2985876e4" w:customStyle="1">
+    <w:name w:val="Table Grid_b1cbd345-ba0e-4cca-999b-6ee2985876e4"/>
+    <w:basedOn w:val="NormalTable_63c15429-bf23-4d70-b550-aa2a11453ab9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>