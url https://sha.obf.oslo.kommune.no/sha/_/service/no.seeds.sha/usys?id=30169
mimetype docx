--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -3253,51 +3253,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a57390c5-a728-440f-bb88-d6aadf4cb6a6"/>
+      <w:tblStyle w:val="TableGrid_96bfcfe1-1baa-4cf1-810e-a7456a8944dd"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3308,51 +3308,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:44:40 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:24 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3380,51 +3380,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5b69d829-d642-44c1-8da0-ec9c282e0efd"/>
+      <w:tblStyle w:val="TableGrid_4526aab8-82fe-4adb-9008-1331e9d57706"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3482,51 +3482,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_877de7bc-356a-4e62-9088-9d852d1cc710"/>
+            <w:pStyle w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3539,59 +3539,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_877de7bc-356a-4e62-9088-9d852d1cc710"/>
+      <w:pStyle w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fed7ae20-7080-4941-9981-19a9be0c9fc6"/>
+      <w:tblStyle w:val="TableGrid_91fa9fe4-f97c-45fc-9d6e-7ab5aa313aa2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3602,51 +3602,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b3e93b35-6862-4444-9aa7-ff19c7c35878"/>
+            <w:tblStyle w:val="TableGrid_3fc4fbc3-a7cf-44fb-ba7d-f044b5e09865"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3747,72 +3747,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_877de7bc-356a-4e62-9088-9d852d1cc710"/>
+            <w:pStyle w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6a44c835-eb12-4552-a7d3-72024d6b6b23"/>
+            <w:tblStyle w:val="TableGrid_6c6b1773-ae76-4018-bdb9-e975f4e7afe0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3913,62 +3913,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_877de7bc-356a-4e62-9088-9d852d1cc710"/>
+            <w:pStyle w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_877de7bc-356a-4e62-9088-9d852d1cc710"/>
+      <w:pStyle w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="33CC4D0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4800,629 +4800,629 @@
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_877de7bc-356a-4e62-9088-9d852d1cc710" w:customStyle="1">
-    <w:name w:val="Normal_877de7bc-356a-4e62-9088-9d852d1cc710"/>
+  <w:style w:type="paragraph" w:styleId="Normal_bdbe9622-3154-4447-8982-396adb27d2c6" w:customStyle="1">
+    <w:name w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_877de7bc-356a-4e62-9088-9d852d1cc710"/>
+    <w:basedOn w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_60e1e19b-fb7e-47a0-9ac1-561370f7a5fe" w:customStyle="1">
-    <w:name w:val="Normal Table_60e1e19b-fb7e-47a0-9ac1-561370f7a5fe"/>
+  <w:style w:type="table" w:styleId="NormalTable_fb52ca4e-8c15-48a6-bc97-2a6f1734b329" w:customStyle="1">
+    <w:name w:val="Normal Table_fb52ca4e-8c15-48a6-bc97-2a6f1734b329"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_60e1e19b-fb7e-47a0-9ac1-561370f7a5fe"/>
+    <w:basedOn w:val="NormalTable_fb52ca4e-8c15-48a6-bc97-2a6f1734b329"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_877de7bc-356a-4e62-9088-9d852d1cc710"/>
+    <w:basedOn w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_877de7bc-356a-4e62-9088-9d852d1cc710"/>
+    <w:basedOn w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8938f152-907d-4bef-8e92-e774e0bd0cf5" w:customStyle="1">
-    <w:name w:val="Normal Table_8938f152-907d-4bef-8e92-e774e0bd0cf5"/>
+  <w:style w:type="table" w:styleId="NormalTable_441dad0a-0af5-4171-a474-ec82f5409d06" w:customStyle="1">
+    <w:name w:val="Normal Table_441dad0a-0af5-4171-a474-ec82f5409d06"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa40b138-7649-4c47-b7f3-bdbea552e432" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8938f152-907d-4bef-8e92-e774e0bd0cf5"/>
+  <w:style w:type="table" w:styleId="TableGrid_f3a09f2b-fcca-43d0-8b6e-47e550380681" w:customStyle="1">
+    <w:name w:val="Table Grid_f3a09f2b-fcca-43d0-8b6e-47e550380681"/>
+    <w:basedOn w:val="NormalTable_441dad0a-0af5-4171-a474-ec82f5409d06"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f7963211-ea7c-4349-9c47-f55168354e90" w:customStyle="1">
-    <w:name w:val="Normal Table_f7963211-ea7c-4349-9c47-f55168354e90"/>
+  <w:style w:type="table" w:styleId="NormalTable_5ab3614e-2dfb-42e7-867b-b6fc348438a9" w:customStyle="1">
+    <w:name w:val="Normal Table_5ab3614e-2dfb-42e7-867b-b6fc348438a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1e8536b2-3301-46e4-a995-1cb0e843160b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f7963211-ea7c-4349-9c47-f55168354e90"/>
+  <w:style w:type="table" w:styleId="TableGrid_06130a6c-79cd-48a7-996a-ca6df2c7d6ca" w:customStyle="1">
+    <w:name w:val="Table Grid_06130a6c-79cd-48a7-996a-ca6df2c7d6ca"/>
+    <w:basedOn w:val="NormalTable_5ab3614e-2dfb-42e7-867b-b6fc348438a9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ecbf174c-48c4-421e-976a-57e3cd9340ea" w:customStyle="1">
-    <w:name w:val="Normal Table_ecbf174c-48c4-421e-976a-57e3cd9340ea"/>
+  <w:style w:type="table" w:styleId="NormalTable_fe6c1651-c708-4102-b6fd-a52ef9bcbf7a" w:customStyle="1">
+    <w:name w:val="Normal Table_fe6c1651-c708-4102-b6fd-a52ef9bcbf7a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_831bf782-a16c-42ce-a29c-6ce57fdfeeec" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ecbf174c-48c4-421e-976a-57e3cd9340ea"/>
+  <w:style w:type="table" w:styleId="TableGrid_3694b305-8cba-4559-9cd6-78547add3d7a" w:customStyle="1">
+    <w:name w:val="Table Grid_3694b305-8cba-4559-9cd6-78547add3d7a"/>
+    <w:basedOn w:val="NormalTable_fe6c1651-c708-4102-b6fd-a52ef9bcbf7a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_25c8172f-9444-46de-a4b3-339f7e7ad6a6" w:customStyle="1">
-    <w:name w:val="Normal Table_25c8172f-9444-46de-a4b3-339f7e7ad6a6"/>
+  <w:style w:type="table" w:styleId="NormalTable_08edc4fb-eb38-4ba1-b1c7-d32c1522a7cd" w:customStyle="1">
+    <w:name w:val="Normal Table_08edc4fb-eb38-4ba1-b1c7-d32c1522a7cd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a0f1560d-38f8-4b5b-a745-8d5cd728dd09" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_25c8172f-9444-46de-a4b3-339f7e7ad6a6"/>
+  <w:style w:type="table" w:styleId="TableGrid_ab8f9a28-0b20-4cfa-a805-c04e1e02b7b3" w:customStyle="1">
+    <w:name w:val="Table Grid_ab8f9a28-0b20-4cfa-a805-c04e1e02b7b3"/>
+    <w:basedOn w:val="NormalTable_08edc4fb-eb38-4ba1-b1c7-d32c1522a7cd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6a8a829e-9aa9-49e4-bb2d-eb91ec8459d3" w:customStyle="1">
-    <w:name w:val="Normal Table_6a8a829e-9aa9-49e4-bb2d-eb91ec8459d3"/>
+  <w:style w:type="table" w:styleId="NormalTable_8a1d4e67-2938-44f4-aa07-6bca259892d3" w:customStyle="1">
+    <w:name w:val="Normal Table_8a1d4e67-2938-44f4-aa07-6bca259892d3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a57390c5-a728-440f-bb88-d6aadf4cb6a6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6a8a829e-9aa9-49e4-bb2d-eb91ec8459d3"/>
+  <w:style w:type="table" w:styleId="TableGrid_96bfcfe1-1baa-4cf1-810e-a7456a8944dd" w:customStyle="1">
+    <w:name w:val="Table Grid_96bfcfe1-1baa-4cf1-810e-a7456a8944dd"/>
+    <w:basedOn w:val="NormalTable_8a1d4e67-2938-44f4-aa07-6bca259892d3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a0ac28d2-b85f-41c7-a21d-4562065e8689" w:customStyle="1">
-    <w:name w:val="Normal Table_a0ac28d2-b85f-41c7-a21d-4562065e8689"/>
+  <w:style w:type="table" w:styleId="NormalTable_1409fa20-8055-4be7-8653-c7d11b0d1f4a" w:customStyle="1">
+    <w:name w:val="Normal Table_1409fa20-8055-4be7-8653-c7d11b0d1f4a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5b69d829-d642-44c1-8da0-ec9c282e0efd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a0ac28d2-b85f-41c7-a21d-4562065e8689"/>
+  <w:style w:type="table" w:styleId="TableGrid_4526aab8-82fe-4adb-9008-1331e9d57706" w:customStyle="1">
+    <w:name w:val="Table Grid_4526aab8-82fe-4adb-9008-1331e9d57706"/>
+    <w:basedOn w:val="NormalTable_1409fa20-8055-4be7-8653-c7d11b0d1f4a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c3e88f24-2098-408e-a7c2-1cce00d22df2" w:customStyle="1">
-    <w:name w:val="Normal Table_c3e88f24-2098-408e-a7c2-1cce00d22df2"/>
+  <w:style w:type="table" w:styleId="NormalTable_5dd49ff0-5531-46af-8f03-497e4312a38b" w:customStyle="1">
+    <w:name w:val="Normal Table_5dd49ff0-5531-46af-8f03-497e4312a38b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b3e93b35-6862-4444-9aa7-ff19c7c35878" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c3e88f24-2098-408e-a7c2-1cce00d22df2"/>
+  <w:style w:type="table" w:styleId="TableGrid_3fc4fbc3-a7cf-44fb-ba7d-f044b5e09865" w:customStyle="1">
+    <w:name w:val="Table Grid_3fc4fbc3-a7cf-44fb-ba7d-f044b5e09865"/>
+    <w:basedOn w:val="NormalTable_5dd49ff0-5531-46af-8f03-497e4312a38b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9a41c193-f893-4115-bccc-deee1d78d4cf" w:customStyle="1">
-    <w:name w:val="Normal Table_9a41c193-f893-4115-bccc-deee1d78d4cf"/>
+  <w:style w:type="table" w:styleId="NormalTable_ae00b39e-6040-4e16-8e2a-7b1c0f6cb473" w:customStyle="1">
+    <w:name w:val="Normal Table_ae00b39e-6040-4e16-8e2a-7b1c0f6cb473"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6a44c835-eb12-4552-a7d3-72024d6b6b23" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9a41c193-f893-4115-bccc-deee1d78d4cf"/>
+  <w:style w:type="table" w:styleId="TableGrid_6c6b1773-ae76-4018-bdb9-e975f4e7afe0" w:customStyle="1">
+    <w:name w:val="Table Grid_6c6b1773-ae76-4018-bdb9-e975f4e7afe0"/>
+    <w:basedOn w:val="NormalTable_ae00b39e-6040-4e16-8e2a-7b1c0f6cb473"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ff66bbd3-e338-47c9-bfbf-8e39a0281d31" w:customStyle="1">
-    <w:name w:val="Normal Table_ff66bbd3-e338-47c9-bfbf-8e39a0281d31"/>
+  <w:style w:type="table" w:styleId="NormalTable_98b4d45f-6d0c-4376-93d6-48f8975d8e5f" w:customStyle="1">
+    <w:name w:val="Normal Table_98b4d45f-6d0c-4376-93d6-48f8975d8e5f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fed7ae20-7080-4941-9981-19a9be0c9fc6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ff66bbd3-e338-47c9-bfbf-8e39a0281d31"/>
+  <w:style w:type="table" w:styleId="TableGrid_91fa9fe4-f97c-45fc-9d6e-7ab5aa313aa2" w:customStyle="1">
+    <w:name w:val="Table Grid_91fa9fe4-f97c-45fc-9d6e-7ab5aa313aa2"/>
+    <w:basedOn w:val="NormalTable_98b4d45f-6d0c-4376-93d6-48f8975d8e5f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>