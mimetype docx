--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -3253,51 +3253,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_96bfcfe1-1baa-4cf1-810e-a7456a8944dd"/>
+      <w:tblStyle w:val="TableGrid_17cf4fcf-72e6-4691-a84a-c8b2373b4437"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3308,51 +3308,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:24 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:26:44 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3380,51 +3380,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4526aab8-82fe-4adb-9008-1331e9d57706"/>
+      <w:tblStyle w:val="TableGrid_a7a3bdf2-ca8a-431b-bf3f-87a58ba3bbc1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3482,51 +3482,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
+            <w:pStyle w:val="Normal_b944de1c-9e59-4740-8857-8a2ed905d6c5"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3539,59 +3539,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
+      <w:pStyle w:val="Normal_b944de1c-9e59-4740-8857-8a2ed905d6c5"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_91fa9fe4-f97c-45fc-9d6e-7ab5aa313aa2"/>
+      <w:tblStyle w:val="TableGrid_eb1490a5-2e8c-4b07-bbce-244b305f4253"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3602,51 +3602,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3fc4fbc3-a7cf-44fb-ba7d-f044b5e09865"/>
+            <w:tblStyle w:val="TableGrid_4a874a1e-2ddb-4e7c-8d7d-fe519b550f84"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3747,72 +3747,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
+            <w:pStyle w:val="Normal_b944de1c-9e59-4740-8857-8a2ed905d6c5"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6c6b1773-ae76-4018-bdb9-e975f4e7afe0"/>
+            <w:tblStyle w:val="TableGrid_c917f052-74fb-4ec9-9625-c2453334cc55"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3913,62 +3913,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
+            <w:pStyle w:val="Normal_b944de1c-9e59-4740-8857-8a2ed905d6c5"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
+      <w:pStyle w:val="Normal_b944de1c-9e59-4740-8857-8a2ed905d6c5"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="33CC4D0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4800,629 +4800,629 @@
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_bdbe9622-3154-4447-8982-396adb27d2c6" w:customStyle="1">
-    <w:name w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
+  <w:style w:type="paragraph" w:styleId="Normal_b944de1c-9e59-4740-8857-8a2ed905d6c5" w:customStyle="1">
+    <w:name w:val="Normal_b944de1c-9e59-4740-8857-8a2ed905d6c5"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
+    <w:basedOn w:val="Normal_b944de1c-9e59-4740-8857-8a2ed905d6c5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fb52ca4e-8c15-48a6-bc97-2a6f1734b329" w:customStyle="1">
-    <w:name w:val="Normal Table_fb52ca4e-8c15-48a6-bc97-2a6f1734b329"/>
+  <w:style w:type="table" w:styleId="NormalTable_cb696397-8c81-4bca-a7d4-9f6eac2503c0" w:customStyle="1">
+    <w:name w:val="Normal Table_cb696397-8c81-4bca-a7d4-9f6eac2503c0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_fb52ca4e-8c15-48a6-bc97-2a6f1734b329"/>
+    <w:basedOn w:val="NormalTable_cb696397-8c81-4bca-a7d4-9f6eac2503c0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
+    <w:basedOn w:val="Normal_b944de1c-9e59-4740-8857-8a2ed905d6c5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_bdbe9622-3154-4447-8982-396adb27d2c6"/>
+    <w:basedOn w:val="Normal_b944de1c-9e59-4740-8857-8a2ed905d6c5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_441dad0a-0af5-4171-a474-ec82f5409d06" w:customStyle="1">
-    <w:name w:val="Normal Table_441dad0a-0af5-4171-a474-ec82f5409d06"/>
+  <w:style w:type="table" w:styleId="NormalTable_7d75453b-29af-47a0-97b8-91cc6a053fa7" w:customStyle="1">
+    <w:name w:val="Normal Table_7d75453b-29af-47a0-97b8-91cc6a053fa7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f3a09f2b-fcca-43d0-8b6e-47e550380681" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_441dad0a-0af5-4171-a474-ec82f5409d06"/>
+  <w:style w:type="table" w:styleId="TableGrid_c7adc230-e850-4b2c-a042-e16cdb52130b" w:customStyle="1">
+    <w:name w:val="Table Grid_c7adc230-e850-4b2c-a042-e16cdb52130b"/>
+    <w:basedOn w:val="NormalTable_7d75453b-29af-47a0-97b8-91cc6a053fa7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5ab3614e-2dfb-42e7-867b-b6fc348438a9" w:customStyle="1">
-    <w:name w:val="Normal Table_5ab3614e-2dfb-42e7-867b-b6fc348438a9"/>
+  <w:style w:type="table" w:styleId="NormalTable_8dfc9066-aeb6-49af-9b11-b245ff241402" w:customStyle="1">
+    <w:name w:val="Normal Table_8dfc9066-aeb6-49af-9b11-b245ff241402"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_06130a6c-79cd-48a7-996a-ca6df2c7d6ca" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5ab3614e-2dfb-42e7-867b-b6fc348438a9"/>
+  <w:style w:type="table" w:styleId="TableGrid_c40bb9d2-482b-44eb-ad29-e69093d0d243" w:customStyle="1">
+    <w:name w:val="Table Grid_c40bb9d2-482b-44eb-ad29-e69093d0d243"/>
+    <w:basedOn w:val="NormalTable_8dfc9066-aeb6-49af-9b11-b245ff241402"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fe6c1651-c708-4102-b6fd-a52ef9bcbf7a" w:customStyle="1">
-    <w:name w:val="Normal Table_fe6c1651-c708-4102-b6fd-a52ef9bcbf7a"/>
+  <w:style w:type="table" w:styleId="NormalTable_0cc897fc-f25b-413e-a664-c841253dbc26" w:customStyle="1">
+    <w:name w:val="Normal Table_0cc897fc-f25b-413e-a664-c841253dbc26"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3694b305-8cba-4559-9cd6-78547add3d7a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fe6c1651-c708-4102-b6fd-a52ef9bcbf7a"/>
+  <w:style w:type="table" w:styleId="TableGrid_55fa8d39-5294-4fa6-a81b-4bb6eb8219c6" w:customStyle="1">
+    <w:name w:val="Table Grid_55fa8d39-5294-4fa6-a81b-4bb6eb8219c6"/>
+    <w:basedOn w:val="NormalTable_0cc897fc-f25b-413e-a664-c841253dbc26"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_08edc4fb-eb38-4ba1-b1c7-d32c1522a7cd" w:customStyle="1">
-    <w:name w:val="Normal Table_08edc4fb-eb38-4ba1-b1c7-d32c1522a7cd"/>
+  <w:style w:type="table" w:styleId="NormalTable_efe3412b-a111-4d9f-8042-95c818f80167" w:customStyle="1">
+    <w:name w:val="Normal Table_efe3412b-a111-4d9f-8042-95c818f80167"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ab8f9a28-0b20-4cfa-a805-c04e1e02b7b3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_08edc4fb-eb38-4ba1-b1c7-d32c1522a7cd"/>
+  <w:style w:type="table" w:styleId="TableGrid_cfda786f-b433-4b7a-933d-ecc974a160a6" w:customStyle="1">
+    <w:name w:val="Table Grid_cfda786f-b433-4b7a-933d-ecc974a160a6"/>
+    <w:basedOn w:val="NormalTable_efe3412b-a111-4d9f-8042-95c818f80167"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8a1d4e67-2938-44f4-aa07-6bca259892d3" w:customStyle="1">
-    <w:name w:val="Normal Table_8a1d4e67-2938-44f4-aa07-6bca259892d3"/>
+  <w:style w:type="table" w:styleId="NormalTable_afc28ed4-daf3-4274-938b-f2ff4c3dd336" w:customStyle="1">
+    <w:name w:val="Normal Table_afc28ed4-daf3-4274-938b-f2ff4c3dd336"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_96bfcfe1-1baa-4cf1-810e-a7456a8944dd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8a1d4e67-2938-44f4-aa07-6bca259892d3"/>
+  <w:style w:type="table" w:styleId="TableGrid_17cf4fcf-72e6-4691-a84a-c8b2373b4437" w:customStyle="1">
+    <w:name w:val="Table Grid_17cf4fcf-72e6-4691-a84a-c8b2373b4437"/>
+    <w:basedOn w:val="NormalTable_afc28ed4-daf3-4274-938b-f2ff4c3dd336"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1409fa20-8055-4be7-8653-c7d11b0d1f4a" w:customStyle="1">
-    <w:name w:val="Normal Table_1409fa20-8055-4be7-8653-c7d11b0d1f4a"/>
+  <w:style w:type="table" w:styleId="NormalTable_35429637-9208-4486-acf3-0a6176a012aa" w:customStyle="1">
+    <w:name w:val="Normal Table_35429637-9208-4486-acf3-0a6176a012aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4526aab8-82fe-4adb-9008-1331e9d57706" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1409fa20-8055-4be7-8653-c7d11b0d1f4a"/>
+  <w:style w:type="table" w:styleId="TableGrid_a7a3bdf2-ca8a-431b-bf3f-87a58ba3bbc1" w:customStyle="1">
+    <w:name w:val="Table Grid_a7a3bdf2-ca8a-431b-bf3f-87a58ba3bbc1"/>
+    <w:basedOn w:val="NormalTable_35429637-9208-4486-acf3-0a6176a012aa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5dd49ff0-5531-46af-8f03-497e4312a38b" w:customStyle="1">
-    <w:name w:val="Normal Table_5dd49ff0-5531-46af-8f03-497e4312a38b"/>
+  <w:style w:type="table" w:styleId="NormalTable_b277aaf6-f13a-47fb-b298-116102061c2d" w:customStyle="1">
+    <w:name w:val="Normal Table_b277aaf6-f13a-47fb-b298-116102061c2d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3fc4fbc3-a7cf-44fb-ba7d-f044b5e09865" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5dd49ff0-5531-46af-8f03-497e4312a38b"/>
+  <w:style w:type="table" w:styleId="TableGrid_4a874a1e-2ddb-4e7c-8d7d-fe519b550f84" w:customStyle="1">
+    <w:name w:val="Table Grid_4a874a1e-2ddb-4e7c-8d7d-fe519b550f84"/>
+    <w:basedOn w:val="NormalTable_b277aaf6-f13a-47fb-b298-116102061c2d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ae00b39e-6040-4e16-8e2a-7b1c0f6cb473" w:customStyle="1">
-    <w:name w:val="Normal Table_ae00b39e-6040-4e16-8e2a-7b1c0f6cb473"/>
+  <w:style w:type="table" w:styleId="NormalTable_7ed0ecd4-ca30-467a-a670-c224b3af1f96" w:customStyle="1">
+    <w:name w:val="Normal Table_7ed0ecd4-ca30-467a-a670-c224b3af1f96"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6c6b1773-ae76-4018-bdb9-e975f4e7afe0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ae00b39e-6040-4e16-8e2a-7b1c0f6cb473"/>
+  <w:style w:type="table" w:styleId="TableGrid_c917f052-74fb-4ec9-9625-c2453334cc55" w:customStyle="1">
+    <w:name w:val="Table Grid_c917f052-74fb-4ec9-9625-c2453334cc55"/>
+    <w:basedOn w:val="NormalTable_7ed0ecd4-ca30-467a-a670-c224b3af1f96"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98b4d45f-6d0c-4376-93d6-48f8975d8e5f" w:customStyle="1">
-    <w:name w:val="Normal Table_98b4d45f-6d0c-4376-93d6-48f8975d8e5f"/>
+  <w:style w:type="table" w:styleId="NormalTable_808a2789-358e-4ecb-9f5a-c1b51fa73dda" w:customStyle="1">
+    <w:name w:val="Normal Table_808a2789-358e-4ecb-9f5a-c1b51fa73dda"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_91fa9fe4-f97c-45fc-9d6e-7ab5aa313aa2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98b4d45f-6d0c-4376-93d6-48f8975d8e5f"/>
+  <w:style w:type="table" w:styleId="TableGrid_eb1490a5-2e8c-4b07-bbce-244b305f4253" w:customStyle="1">
+    <w:name w:val="Table Grid_eb1490a5-2e8c-4b07-bbce-244b305f4253"/>
+    <w:basedOn w:val="NormalTable_808a2789-358e-4ecb-9f5a-c1b51fa73dda"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>