--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -3266,51 +3266,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings-Regular">
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_13d63eb0-fae7-43b3-a1ac-c1aeb3383483"/>
+      <w:tblStyle w:val="TableGrid_ffd4ae8e-92d7-433f-916f-e99c91b7ba5f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3321,51 +3321,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:48:16 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:37:20 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3393,51 +3393,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_cbdd7ac6-1bcc-4015-96db-44030eece3e6"/>
+      <w:tblStyle w:val="TableGrid_98554991-5991-462f-90d9-9be7948de196"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3495,51 +3495,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d340873c-70f7-42aa-8b0e-3b9d78c4b0b3"/>
+            <w:pStyle w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3552,59 +3552,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d340873c-70f7-42aa-8b0e-3b9d78c4b0b3"/>
+      <w:pStyle w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9ed5291d-d4d2-4da7-b132-f21047bbe0dc"/>
+      <w:tblStyle w:val="TableGrid_4f5724fd-01b0-44f9-930b-2e22b1300f32"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3615,51 +3615,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d8c3d82f-81e3-4649-920d-c625622d3450"/>
+            <w:tblStyle w:val="TableGrid_9e377aff-e492-4620-ad6d-2b1a31eadca1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3760,72 +3760,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">29.01.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d340873c-70f7-42aa-8b0e-3b9d78c4b0b3"/>
+            <w:pStyle w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ef66197d-acf7-4860-832d-7e5e6a97bde6"/>
+            <w:tblStyle w:val="TableGrid_69c98b49-c7d2-486b-ad46-041f7faff459"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3926,62 +3926,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_d340873c-70f7-42aa-8b0e-3b9d78c4b0b3"/>
+            <w:pStyle w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_d340873c-70f7-42aa-8b0e-3b9d78c4b0b3"/>
+      <w:pStyle w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="67AC0265"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4748,629 +4748,629 @@
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_d340873c-70f7-42aa-8b0e-3b9d78c4b0b3" w:customStyle="1">
-    <w:name w:val="Normal_d340873c-70f7-42aa-8b0e-3b9d78c4b0b3"/>
+  <w:style w:type="paragraph" w:styleId="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f" w:customStyle="1">
+    <w:name w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_d340873c-70f7-42aa-8b0e-3b9d78c4b0b3"/>
+    <w:basedOn w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4ed54584-353c-497f-b345-ac5e30c6d3ba" w:customStyle="1">
-    <w:name w:val="Normal Table_4ed54584-353c-497f-b345-ac5e30c6d3ba"/>
+  <w:style w:type="table" w:styleId="NormalTable_7779a4d8-6f1d-45f8-ad46-b3b8d19bb006" w:customStyle="1">
+    <w:name w:val="Normal Table_7779a4d8-6f1d-45f8-ad46-b3b8d19bb006"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5d342950-891a-48d2-9cbd-5d3fd7dc31f5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4ed54584-353c-497f-b345-ac5e30c6d3ba"/>
+  <w:style w:type="table" w:styleId="TableGrid_74a42e31-f798-4692-a494-e26332375103" w:customStyle="1">
+    <w:name w:val="Table Grid_74a42e31-f798-4692-a494-e26332375103"/>
+    <w:basedOn w:val="NormalTable_7779a4d8-6f1d-45f8-ad46-b3b8d19bb006"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_d340873c-70f7-42aa-8b0e-3b9d78c4b0b3"/>
+    <w:basedOn w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_d340873c-70f7-42aa-8b0e-3b9d78c4b0b3"/>
+    <w:basedOn w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_64901dc9-04e1-4f1c-98c9-a920cb01eafa" w:customStyle="1">
-    <w:name w:val="Normal Table_64901dc9-04e1-4f1c-98c9-a920cb01eafa"/>
+  <w:style w:type="table" w:styleId="NormalTable_8e350038-415c-4757-b9bd-6b0fdc1ee370" w:customStyle="1">
+    <w:name w:val="Normal Table_8e350038-415c-4757-b9bd-6b0fdc1ee370"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac0da515-95c1-4323-919c-724136dae5f3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_64901dc9-04e1-4f1c-98c9-a920cb01eafa"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee6d5c00-4fb1-4e55-ba5b-b20bff587d7e" w:customStyle="1">
+    <w:name w:val="Table Grid_ee6d5c00-4fb1-4e55-ba5b-b20bff587d7e"/>
+    <w:basedOn w:val="NormalTable_8e350038-415c-4757-b9bd-6b0fdc1ee370"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a01846df-9292-47d1-8025-220477259d0c" w:customStyle="1">
-    <w:name w:val="Normal Table_a01846df-9292-47d1-8025-220477259d0c"/>
+  <w:style w:type="table" w:styleId="NormalTable_c446a325-13e2-4523-a6b3-92914c0637fd" w:customStyle="1">
+    <w:name w:val="Normal Table_c446a325-13e2-4523-a6b3-92914c0637fd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f268f42b-d08e-43a0-a3ce-bf79fff13bda" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a01846df-9292-47d1-8025-220477259d0c"/>
+  <w:style w:type="table" w:styleId="TableGrid_ffe6fa38-a8f3-4246-803c-0fa2c784dea5" w:customStyle="1">
+    <w:name w:val="Table Grid_ffe6fa38-a8f3-4246-803c-0fa2c784dea5"/>
+    <w:basedOn w:val="NormalTable_c446a325-13e2-4523-a6b3-92914c0637fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2eed53fc-5faa-415e-bdd1-82078057706d" w:customStyle="1">
-    <w:name w:val="Normal Table_2eed53fc-5faa-415e-bdd1-82078057706d"/>
+  <w:style w:type="table" w:styleId="NormalTable_8589faab-3247-4ab2-bb48-393cb7888015" w:customStyle="1">
+    <w:name w:val="Normal Table_8589faab-3247-4ab2-bb48-393cb7888015"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1ef2da3d-63c7-41e0-a771-5ff5e0744c90" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2eed53fc-5faa-415e-bdd1-82078057706d"/>
+  <w:style w:type="table" w:styleId="TableGrid_b6a4285f-2520-4b06-8d7c-228530631ffb" w:customStyle="1">
+    <w:name w:val="Table Grid_b6a4285f-2520-4b06-8d7c-228530631ffb"/>
+    <w:basedOn w:val="NormalTable_8589faab-3247-4ab2-bb48-393cb7888015"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b75daf42-3ee3-4520-8277-84d378a88942" w:customStyle="1">
-    <w:name w:val="Normal Table_b75daf42-3ee3-4520-8277-84d378a88942"/>
+  <w:style w:type="table" w:styleId="NormalTable_b8ac7e71-8bff-4747-8316-3fd1f3ddd18b" w:customStyle="1">
+    <w:name w:val="Normal Table_b8ac7e71-8bff-4747-8316-3fd1f3ddd18b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_325f3a86-0cc9-4227-aa33-6ef132b964a3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b75daf42-3ee3-4520-8277-84d378a88942"/>
+  <w:style w:type="table" w:styleId="TableGrid_8c1f419d-f78c-4758-9dae-f66a8ffbe40c" w:customStyle="1">
+    <w:name w:val="Table Grid_8c1f419d-f78c-4758-9dae-f66a8ffbe40c"/>
+    <w:basedOn w:val="NormalTable_b8ac7e71-8bff-4747-8316-3fd1f3ddd18b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cfece86c-9ae1-477c-b7db-1b30fc5ff242" w:customStyle="1">
-    <w:name w:val="Normal Table_cfece86c-9ae1-477c-b7db-1b30fc5ff242"/>
+  <w:style w:type="table" w:styleId="NormalTable_5f244178-97da-40c4-826b-5d26ed7f57f8" w:customStyle="1">
+    <w:name w:val="Normal Table_5f244178-97da-40c4-826b-5d26ed7f57f8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_13d63eb0-fae7-43b3-a1ac-c1aeb3383483" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cfece86c-9ae1-477c-b7db-1b30fc5ff242"/>
+  <w:style w:type="table" w:styleId="TableGrid_ffd4ae8e-92d7-433f-916f-e99c91b7ba5f" w:customStyle="1">
+    <w:name w:val="Table Grid_ffd4ae8e-92d7-433f-916f-e99c91b7ba5f"/>
+    <w:basedOn w:val="NormalTable_5f244178-97da-40c4-826b-5d26ed7f57f8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_04910726-e3ea-41d7-9605-9a9f384b74b2" w:customStyle="1">
-    <w:name w:val="Normal Table_04910726-e3ea-41d7-9605-9a9f384b74b2"/>
+  <w:style w:type="table" w:styleId="NormalTable_3f94f7ae-8b19-47fb-865f-0fd2c2460dfc" w:customStyle="1">
+    <w:name w:val="Normal Table_3f94f7ae-8b19-47fb-865f-0fd2c2460dfc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cbdd7ac6-1bcc-4015-96db-44030eece3e6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_04910726-e3ea-41d7-9605-9a9f384b74b2"/>
+  <w:style w:type="table" w:styleId="TableGrid_98554991-5991-462f-90d9-9be7948de196" w:customStyle="1">
+    <w:name w:val="Table Grid_98554991-5991-462f-90d9-9be7948de196"/>
+    <w:basedOn w:val="NormalTable_3f94f7ae-8b19-47fb-865f-0fd2c2460dfc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fead8c90-fcaa-401d-9676-3c2e450ac5c6" w:customStyle="1">
-    <w:name w:val="Normal Table_fead8c90-fcaa-401d-9676-3c2e450ac5c6"/>
+  <w:style w:type="table" w:styleId="NormalTable_9c51916b-dcd8-4b1d-a45a-1dabc7a3897f" w:customStyle="1">
+    <w:name w:val="Normal Table_9c51916b-dcd8-4b1d-a45a-1dabc7a3897f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d8c3d82f-81e3-4649-920d-c625622d3450" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fead8c90-fcaa-401d-9676-3c2e450ac5c6"/>
+  <w:style w:type="table" w:styleId="TableGrid_9e377aff-e492-4620-ad6d-2b1a31eadca1" w:customStyle="1">
+    <w:name w:val="Table Grid_9e377aff-e492-4620-ad6d-2b1a31eadca1"/>
+    <w:basedOn w:val="NormalTable_9c51916b-dcd8-4b1d-a45a-1dabc7a3897f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f43542e6-911d-4c70-a011-0d9cdef812b8" w:customStyle="1">
-    <w:name w:val="Normal Table_f43542e6-911d-4c70-a011-0d9cdef812b8"/>
+  <w:style w:type="table" w:styleId="NormalTable_5ca52b8e-ca67-4627-9f0c-59b74815d622" w:customStyle="1">
+    <w:name w:val="Normal Table_5ca52b8e-ca67-4627-9f0c-59b74815d622"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ef66197d-acf7-4860-832d-7e5e6a97bde6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f43542e6-911d-4c70-a011-0d9cdef812b8"/>
+  <w:style w:type="table" w:styleId="TableGrid_69c98b49-c7d2-486b-ad46-041f7faff459" w:customStyle="1">
+    <w:name w:val="Table Grid_69c98b49-c7d2-486b-ad46-041f7faff459"/>
+    <w:basedOn w:val="NormalTable_5ca52b8e-ca67-4627-9f0c-59b74815d622"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7689c8e1-2db4-46a7-84ef-15f8b6b5ebe4" w:customStyle="1">
-    <w:name w:val="Normal Table_7689c8e1-2db4-46a7-84ef-15f8b6b5ebe4"/>
+  <w:style w:type="table" w:styleId="NormalTable_3a2063db-d246-4eef-a4e3-037ea5020c77" w:customStyle="1">
+    <w:name w:val="Normal Table_3a2063db-d246-4eef-a4e3-037ea5020c77"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9ed5291d-d4d2-4da7-b132-f21047bbe0dc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7689c8e1-2db4-46a7-84ef-15f8b6b5ebe4"/>
+  <w:style w:type="table" w:styleId="TableGrid_4f5724fd-01b0-44f9-930b-2e22b1300f32" w:customStyle="1">
+    <w:name w:val="Table Grid_4f5724fd-01b0-44f9-930b-2e22b1300f32"/>
+    <w:basedOn w:val="NormalTable_3a2063db-d246-4eef-a4e3-037ea5020c77"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>