--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -3266,51 +3266,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings-Regular">
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ffd4ae8e-92d7-433f-916f-e99c91b7ba5f"/>
+      <w:tblStyle w:val="TableGrid_3e13755c-75cc-4f54-9514-26a7b8856072"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3321,51 +3321,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:37:20 </w:t>
+            <w:t xml:space="preserve">17.07.2026 22:08:29 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3393,51 +3393,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_98554991-5991-462f-90d9-9be7948de196"/>
+      <w:tblStyle w:val="TableGrid_5cff3059-91bb-4318-903e-e2e0dcbf6d02"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3495,51 +3495,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
+            <w:pStyle w:val="Normal_45dd4ed9-145b-4653-a10c-b77a48a2ca93"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3552,59 +3552,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
+      <w:pStyle w:val="Normal_45dd4ed9-145b-4653-a10c-b77a48a2ca93"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4f5724fd-01b0-44f9-930b-2e22b1300f32"/>
+      <w:tblStyle w:val="TableGrid_5e2a7518-ad11-42db-9d21-a0fd53077cab"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3615,51 +3615,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9e377aff-e492-4620-ad6d-2b1a31eadca1"/>
+            <w:tblStyle w:val="TableGrid_c0b53ae8-c9da-430a-86cb-13e78aae89f4"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3760,72 +3760,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">29.01.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
+            <w:pStyle w:val="Normal_45dd4ed9-145b-4653-a10c-b77a48a2ca93"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_69c98b49-c7d2-486b-ad46-041f7faff459"/>
+            <w:tblStyle w:val="TableGrid_c893bb34-d1bc-4a25-a974-fd5fbec29240"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3926,62 +3926,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
+            <w:pStyle w:val="Normal_45dd4ed9-145b-4653-a10c-b77a48a2ca93"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
+      <w:pStyle w:val="Normal_45dd4ed9-145b-4653-a10c-b77a48a2ca93"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="67AC0265"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4748,629 +4748,629 @@
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f" w:customStyle="1">
-    <w:name w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_45dd4ed9-145b-4653-a10c-b77a48a2ca93" w:customStyle="1">
+    <w:name w:val="Normal_45dd4ed9-145b-4653-a10c-b77a48a2ca93"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
+    <w:basedOn w:val="Normal_45dd4ed9-145b-4653-a10c-b77a48a2ca93"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7779a4d8-6f1d-45f8-ad46-b3b8d19bb006" w:customStyle="1">
-    <w:name w:val="Normal Table_7779a4d8-6f1d-45f8-ad46-b3b8d19bb006"/>
+  <w:style w:type="table" w:styleId="NormalTable_f5679925-daf5-481b-9bab-490af1400a35" w:customStyle="1">
+    <w:name w:val="Normal Table_f5679925-daf5-481b-9bab-490af1400a35"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_74a42e31-f798-4692-a494-e26332375103" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7779a4d8-6f1d-45f8-ad46-b3b8d19bb006"/>
+  <w:style w:type="table" w:styleId="TableGrid_508d8abf-6d9a-4a4f-a27e-d9289bc38aa9" w:customStyle="1">
+    <w:name w:val="Table Grid_508d8abf-6d9a-4a4f-a27e-d9289bc38aa9"/>
+    <w:basedOn w:val="NormalTable_f5679925-daf5-481b-9bab-490af1400a35"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
+    <w:basedOn w:val="Normal_45dd4ed9-145b-4653-a10c-b77a48a2ca93"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_48a605a2-c9d5-4092-9959-3ce23d21315f"/>
+    <w:basedOn w:val="Normal_45dd4ed9-145b-4653-a10c-b77a48a2ca93"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8e350038-415c-4757-b9bd-6b0fdc1ee370" w:customStyle="1">
-    <w:name w:val="Normal Table_8e350038-415c-4757-b9bd-6b0fdc1ee370"/>
+  <w:style w:type="table" w:styleId="NormalTable_0ea6717c-bd71-46ce-94e9-5df16143600b" w:customStyle="1">
+    <w:name w:val="Normal Table_0ea6717c-bd71-46ce-94e9-5df16143600b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee6d5c00-4fb1-4e55-ba5b-b20bff587d7e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8e350038-415c-4757-b9bd-6b0fdc1ee370"/>
+  <w:style w:type="table" w:styleId="TableGrid_9f7d20a5-7dd5-4b3d-8b48-238c4f27e6e0" w:customStyle="1">
+    <w:name w:val="Table Grid_9f7d20a5-7dd5-4b3d-8b48-238c4f27e6e0"/>
+    <w:basedOn w:val="NormalTable_0ea6717c-bd71-46ce-94e9-5df16143600b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c446a325-13e2-4523-a6b3-92914c0637fd" w:customStyle="1">
-    <w:name w:val="Normal Table_c446a325-13e2-4523-a6b3-92914c0637fd"/>
+  <w:style w:type="table" w:styleId="NormalTable_33e14327-0c92-4856-9c03-71ac50af63c2" w:customStyle="1">
+    <w:name w:val="Normal Table_33e14327-0c92-4856-9c03-71ac50af63c2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ffe6fa38-a8f3-4246-803c-0fa2c784dea5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c446a325-13e2-4523-a6b3-92914c0637fd"/>
+  <w:style w:type="table" w:styleId="TableGrid_d475b5cb-5e55-44c9-8ae5-7cf4dfbcb986" w:customStyle="1">
+    <w:name w:val="Table Grid_d475b5cb-5e55-44c9-8ae5-7cf4dfbcb986"/>
+    <w:basedOn w:val="NormalTable_33e14327-0c92-4856-9c03-71ac50af63c2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8589faab-3247-4ab2-bb48-393cb7888015" w:customStyle="1">
-    <w:name w:val="Normal Table_8589faab-3247-4ab2-bb48-393cb7888015"/>
+  <w:style w:type="table" w:styleId="NormalTable_86856b17-e4d1-4781-a0e1-c206fd7858f8" w:customStyle="1">
+    <w:name w:val="Normal Table_86856b17-e4d1-4781-a0e1-c206fd7858f8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b6a4285f-2520-4b06-8d7c-228530631ffb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8589faab-3247-4ab2-bb48-393cb7888015"/>
+  <w:style w:type="table" w:styleId="TableGrid_c2961f16-5e7e-4285-9b70-63c8defea088" w:customStyle="1">
+    <w:name w:val="Table Grid_c2961f16-5e7e-4285-9b70-63c8defea088"/>
+    <w:basedOn w:val="NormalTable_86856b17-e4d1-4781-a0e1-c206fd7858f8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b8ac7e71-8bff-4747-8316-3fd1f3ddd18b" w:customStyle="1">
-    <w:name w:val="Normal Table_b8ac7e71-8bff-4747-8316-3fd1f3ddd18b"/>
+  <w:style w:type="table" w:styleId="NormalTable_5403266c-6510-4aa3-bcad-a0d71a18abf5" w:customStyle="1">
+    <w:name w:val="Normal Table_5403266c-6510-4aa3-bcad-a0d71a18abf5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8c1f419d-f78c-4758-9dae-f66a8ffbe40c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b8ac7e71-8bff-4747-8316-3fd1f3ddd18b"/>
+  <w:style w:type="table" w:styleId="TableGrid_19d141b0-38fc-4d19-853c-44021a3719ac" w:customStyle="1">
+    <w:name w:val="Table Grid_19d141b0-38fc-4d19-853c-44021a3719ac"/>
+    <w:basedOn w:val="NormalTable_5403266c-6510-4aa3-bcad-a0d71a18abf5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5f244178-97da-40c4-826b-5d26ed7f57f8" w:customStyle="1">
-    <w:name w:val="Normal Table_5f244178-97da-40c4-826b-5d26ed7f57f8"/>
+  <w:style w:type="table" w:styleId="NormalTable_17219446-e004-4629-84ce-73fb0dbf6bf8" w:customStyle="1">
+    <w:name w:val="Normal Table_17219446-e004-4629-84ce-73fb0dbf6bf8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ffd4ae8e-92d7-433f-916f-e99c91b7ba5f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5f244178-97da-40c4-826b-5d26ed7f57f8"/>
+  <w:style w:type="table" w:styleId="TableGrid_3e13755c-75cc-4f54-9514-26a7b8856072" w:customStyle="1">
+    <w:name w:val="Table Grid_3e13755c-75cc-4f54-9514-26a7b8856072"/>
+    <w:basedOn w:val="NormalTable_17219446-e004-4629-84ce-73fb0dbf6bf8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3f94f7ae-8b19-47fb-865f-0fd2c2460dfc" w:customStyle="1">
-    <w:name w:val="Normal Table_3f94f7ae-8b19-47fb-865f-0fd2c2460dfc"/>
+  <w:style w:type="table" w:styleId="NormalTable_d87dd060-a7ed-4c20-ac56-5e7bc5dce89e" w:customStyle="1">
+    <w:name w:val="Normal Table_d87dd060-a7ed-4c20-ac56-5e7bc5dce89e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_98554991-5991-462f-90d9-9be7948de196" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3f94f7ae-8b19-47fb-865f-0fd2c2460dfc"/>
+  <w:style w:type="table" w:styleId="TableGrid_5cff3059-91bb-4318-903e-e2e0dcbf6d02" w:customStyle="1">
+    <w:name w:val="Table Grid_5cff3059-91bb-4318-903e-e2e0dcbf6d02"/>
+    <w:basedOn w:val="NormalTable_d87dd060-a7ed-4c20-ac56-5e7bc5dce89e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9c51916b-dcd8-4b1d-a45a-1dabc7a3897f" w:customStyle="1">
-    <w:name w:val="Normal Table_9c51916b-dcd8-4b1d-a45a-1dabc7a3897f"/>
+  <w:style w:type="table" w:styleId="NormalTable_b7bed0e2-6264-4079-809c-494821d53218" w:customStyle="1">
+    <w:name w:val="Normal Table_b7bed0e2-6264-4079-809c-494821d53218"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9e377aff-e492-4620-ad6d-2b1a31eadca1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9c51916b-dcd8-4b1d-a45a-1dabc7a3897f"/>
+  <w:style w:type="table" w:styleId="TableGrid_c0b53ae8-c9da-430a-86cb-13e78aae89f4" w:customStyle="1">
+    <w:name w:val="Table Grid_c0b53ae8-c9da-430a-86cb-13e78aae89f4"/>
+    <w:basedOn w:val="NormalTable_b7bed0e2-6264-4079-809c-494821d53218"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5ca52b8e-ca67-4627-9f0c-59b74815d622" w:customStyle="1">
-    <w:name w:val="Normal Table_5ca52b8e-ca67-4627-9f0c-59b74815d622"/>
+  <w:style w:type="table" w:styleId="NormalTable_a058ec21-9fbe-4301-a5bb-6b71d024be98" w:customStyle="1">
+    <w:name w:val="Normal Table_a058ec21-9fbe-4301-a5bb-6b71d024be98"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_69c98b49-c7d2-486b-ad46-041f7faff459" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5ca52b8e-ca67-4627-9f0c-59b74815d622"/>
+  <w:style w:type="table" w:styleId="TableGrid_c893bb34-d1bc-4a25-a974-fd5fbec29240" w:customStyle="1">
+    <w:name w:val="Table Grid_c893bb34-d1bc-4a25-a974-fd5fbec29240"/>
+    <w:basedOn w:val="NormalTable_a058ec21-9fbe-4301-a5bb-6b71d024be98"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3a2063db-d246-4eef-a4e3-037ea5020c77" w:customStyle="1">
-    <w:name w:val="Normal Table_3a2063db-d246-4eef-a4e3-037ea5020c77"/>
+  <w:style w:type="table" w:styleId="NormalTable_cb276d4b-7270-461c-80d1-e3cc21d2fe55" w:customStyle="1">
+    <w:name w:val="Normal Table_cb276d4b-7270-461c-80d1-e3cc21d2fe55"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4f5724fd-01b0-44f9-930b-2e22b1300f32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3a2063db-d246-4eef-a4e3-037ea5020c77"/>
+  <w:style w:type="table" w:styleId="TableGrid_5e2a7518-ad11-42db-9d21-a0fd53077cab" w:customStyle="1">
+    <w:name w:val="Table Grid_5e2a7518-ad11-42db-9d21-a0fd53077cab"/>
+    <w:basedOn w:val="NormalTable_cb276d4b-7270-461c-80d1-e3cc21d2fe55"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>