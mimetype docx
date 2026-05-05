--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -1413,51 +1413,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b9644064-298c-43d7-9b83-40d82dd83355"/>
+      <w:tblStyle w:val="TableGrid_5d06b9a3-795d-43d7-864d-106725d5d6a9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4889"/>
       <w:gridCol w:w="4890"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1468,51 +1468,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4889"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:43:05 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:04 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4889"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -1540,51 +1540,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_02894220-f235-4ec6-b52a-638a23368a57"/>
+      <w:tblStyle w:val="TableGrid_cd9e2485-a96e-4597-a6b2-f6c94e8d60da"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6561"/>
       <w:gridCol w:w="2354"/>
       <w:gridCol w:w="864"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -1642,51 +1642,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="864"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7fdc9e12-0651-41f8-a8d7-cf0bed21b517"/>
+            <w:pStyle w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -1699,59 +1699,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7fdc9e12-0651-41f8-a8d7-cf0bed21b517"/>
+      <w:pStyle w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9512640b-70b5-4bc4-8fab-e507cf9a203f"/>
+      <w:tblStyle w:val="TableGrid_a1c06fb9-66e1-4ccb-8458-9629e4f5cadf"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6356"/>
       <w:gridCol w:w="3423"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1762,51 +1762,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6356"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_59dc50ac-4e91-42fe-9be4-8bd5b2e28eb1"/>
+            <w:tblStyle w:val="TableGrid_f8fde33f-608e-4728-afd7-f21c6cb75e88"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1907,72 +1907,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7fdc9e12-0651-41f8-a8d7-cf0bed21b517"/>
+            <w:pStyle w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3423"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_aab9c197-58ed-4c89-b9fa-ecab86356b6a"/>
+            <w:tblStyle w:val="TableGrid_090fdc85-3c5b-4378-a2eb-77e5e95659e3"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2073,62 +2073,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7fdc9e12-0651-41f8-a8d7-cf0bed21b517"/>
+            <w:pStyle w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7fdc9e12-0651-41f8-a8d7-cf0bed21b517"/>
+      <w:pStyle w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF926CF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2774,629 +2774,629 @@
     <w:link w:val="BobletekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_7fdc9e12-0651-41f8-a8d7-cf0bed21b517" w:customStyle="1">
-    <w:name w:val="Normal_7fdc9e12-0651-41f8-a8d7-cf0bed21b517"/>
+  <w:style w:type="paragraph" w:styleId="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618" w:customStyle="1">
+    <w:name w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_7fdc9e12-0651-41f8-a8d7-cf0bed21b517"/>
+    <w:basedOn w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_86221a94-f2f5-48d4-a7f0-99c77befb8d5" w:customStyle="1">
-    <w:name w:val="Normal Table_86221a94-f2f5-48d4-a7f0-99c77befb8d5"/>
+  <w:style w:type="table" w:styleId="NormalTable_1d0200c8-9763-4383-92a6-fc2a65034639" w:customStyle="1">
+    <w:name w:val="Normal Table_1d0200c8-9763-4383-92a6-fc2a65034639"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_86221a94-f2f5-48d4-a7f0-99c77befb8d5"/>
+    <w:basedOn w:val="NormalTable_1d0200c8-9763-4383-92a6-fc2a65034639"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_7fdc9e12-0651-41f8-a8d7-cf0bed21b517"/>
+    <w:basedOn w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_7fdc9e12-0651-41f8-a8d7-cf0bed21b517"/>
+    <w:basedOn w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_09104509-efa2-40da-8f89-47084c9145d2" w:customStyle="1">
-    <w:name w:val="Normal Table_09104509-efa2-40da-8f89-47084c9145d2"/>
+  <w:style w:type="table" w:styleId="NormalTable_6281cfd0-61e1-4a13-b5a8-cfb4e5c99a48" w:customStyle="1">
+    <w:name w:val="Normal Table_6281cfd0-61e1-4a13-b5a8-cfb4e5c99a48"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_01f6cddf-839e-42de-bc84-3be855a74c4d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_09104509-efa2-40da-8f89-47084c9145d2"/>
+  <w:style w:type="table" w:styleId="TableGrid_bf3dbba6-376b-46a3-9d09-2e99780a46ab" w:customStyle="1">
+    <w:name w:val="Table Grid_bf3dbba6-376b-46a3-9d09-2e99780a46ab"/>
+    <w:basedOn w:val="NormalTable_6281cfd0-61e1-4a13-b5a8-cfb4e5c99a48"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_97171163-56b5-4e32-850e-adafc95e0991" w:customStyle="1">
-    <w:name w:val="Normal Table_97171163-56b5-4e32-850e-adafc95e0991"/>
+  <w:style w:type="table" w:styleId="NormalTable_9a780b3e-9b5d-4083-991e-a20471802869" w:customStyle="1">
+    <w:name w:val="Normal Table_9a780b3e-9b5d-4083-991e-a20471802869"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a04909d9-c792-4b18-a43c-01d36f365b5a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_97171163-56b5-4e32-850e-adafc95e0991"/>
+  <w:style w:type="table" w:styleId="TableGrid_a0ad9d65-05d5-445e-b589-3e8e23f72c3b" w:customStyle="1">
+    <w:name w:val="Table Grid_a0ad9d65-05d5-445e-b589-3e8e23f72c3b"/>
+    <w:basedOn w:val="NormalTable_9a780b3e-9b5d-4083-991e-a20471802869"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bb89cf78-16f6-4daa-b870-81933ad39c1c" w:customStyle="1">
-    <w:name w:val="Normal Table_bb89cf78-16f6-4daa-b870-81933ad39c1c"/>
+  <w:style w:type="table" w:styleId="NormalTable_637ac9e0-3eb5-4b31-80f9-49199fd579e5" w:customStyle="1">
+    <w:name w:val="Normal Table_637ac9e0-3eb5-4b31-80f9-49199fd579e5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9d70d6f1-19cb-4fe7-900f-b615c813b44e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bb89cf78-16f6-4daa-b870-81933ad39c1c"/>
+  <w:style w:type="table" w:styleId="TableGrid_2132565d-60a4-48f9-be8c-0d2ef5e32645" w:customStyle="1">
+    <w:name w:val="Table Grid_2132565d-60a4-48f9-be8c-0d2ef5e32645"/>
+    <w:basedOn w:val="NormalTable_637ac9e0-3eb5-4b31-80f9-49199fd579e5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6ed5202e-578b-4fab-959a-c17fe39ce4f4" w:customStyle="1">
-    <w:name w:val="Normal Table_6ed5202e-578b-4fab-959a-c17fe39ce4f4"/>
+  <w:style w:type="table" w:styleId="NormalTable_a81d7693-1d5e-4de4-befb-f8ef0e6e77e0" w:customStyle="1">
+    <w:name w:val="Normal Table_a81d7693-1d5e-4de4-befb-f8ef0e6e77e0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_18f3651b-490c-42e3-a5c2-fbc2b537a998" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6ed5202e-578b-4fab-959a-c17fe39ce4f4"/>
+  <w:style w:type="table" w:styleId="TableGrid_188b85cd-de9c-4456-98b5-a422b7fc3a54" w:customStyle="1">
+    <w:name w:val="Table Grid_188b85cd-de9c-4456-98b5-a422b7fc3a54"/>
+    <w:basedOn w:val="NormalTable_a81d7693-1d5e-4de4-befb-f8ef0e6e77e0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_06322ec0-75a0-43c7-a987-99b8a3348c84" w:customStyle="1">
-    <w:name w:val="Normal Table_06322ec0-75a0-43c7-a987-99b8a3348c84"/>
+  <w:style w:type="table" w:styleId="NormalTable_9421da82-8419-4edc-b4c4-ff98228156fc" w:customStyle="1">
+    <w:name w:val="Normal Table_9421da82-8419-4edc-b4c4-ff98228156fc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b9644064-298c-43d7-9b83-40d82dd83355" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_06322ec0-75a0-43c7-a987-99b8a3348c84"/>
+  <w:style w:type="table" w:styleId="TableGrid_5d06b9a3-795d-43d7-864d-106725d5d6a9" w:customStyle="1">
+    <w:name w:val="Table Grid_5d06b9a3-795d-43d7-864d-106725d5d6a9"/>
+    <w:basedOn w:val="NormalTable_9421da82-8419-4edc-b4c4-ff98228156fc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b767272b-982d-47e9-9d44-b50ab12a7d0f" w:customStyle="1">
-    <w:name w:val="Normal Table_b767272b-982d-47e9-9d44-b50ab12a7d0f"/>
+  <w:style w:type="table" w:styleId="NormalTable_2226124b-025d-4431-b652-c0b8f89a2d12" w:customStyle="1">
+    <w:name w:val="Normal Table_2226124b-025d-4431-b652-c0b8f89a2d12"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_02894220-f235-4ec6-b52a-638a23368a57" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b767272b-982d-47e9-9d44-b50ab12a7d0f"/>
+  <w:style w:type="table" w:styleId="TableGrid_cd9e2485-a96e-4597-a6b2-f6c94e8d60da" w:customStyle="1">
+    <w:name w:val="Table Grid_cd9e2485-a96e-4597-a6b2-f6c94e8d60da"/>
+    <w:basedOn w:val="NormalTable_2226124b-025d-4431-b652-c0b8f89a2d12"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4e460145-5583-4c6f-9304-286eecf99c85" w:customStyle="1">
-    <w:name w:val="Normal Table_4e460145-5583-4c6f-9304-286eecf99c85"/>
+  <w:style w:type="table" w:styleId="NormalTable_78930b23-0caf-447c-9ea6-b1f9f148c904" w:customStyle="1">
+    <w:name w:val="Normal Table_78930b23-0caf-447c-9ea6-b1f9f148c904"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_59dc50ac-4e91-42fe-9be4-8bd5b2e28eb1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4e460145-5583-4c6f-9304-286eecf99c85"/>
+  <w:style w:type="table" w:styleId="TableGrid_f8fde33f-608e-4728-afd7-f21c6cb75e88" w:customStyle="1">
+    <w:name w:val="Table Grid_f8fde33f-608e-4728-afd7-f21c6cb75e88"/>
+    <w:basedOn w:val="NormalTable_78930b23-0caf-447c-9ea6-b1f9f148c904"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_56e22e32-9e3b-4470-8702-8258eeebba3e" w:customStyle="1">
-    <w:name w:val="Normal Table_56e22e32-9e3b-4470-8702-8258eeebba3e"/>
+  <w:style w:type="table" w:styleId="NormalTable_cbc91ccd-9e7b-467f-899c-2eacb0314a0a" w:customStyle="1">
+    <w:name w:val="Normal Table_cbc91ccd-9e7b-467f-899c-2eacb0314a0a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aab9c197-58ed-4c89-b9fa-ecab86356b6a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_56e22e32-9e3b-4470-8702-8258eeebba3e"/>
+  <w:style w:type="table" w:styleId="TableGrid_090fdc85-3c5b-4378-a2eb-77e5e95659e3" w:customStyle="1">
+    <w:name w:val="Table Grid_090fdc85-3c5b-4378-a2eb-77e5e95659e3"/>
+    <w:basedOn w:val="NormalTable_cbc91ccd-9e7b-467f-899c-2eacb0314a0a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0cebf3a4-7e9a-4eb0-9482-03028cb401f0" w:customStyle="1">
-    <w:name w:val="Normal Table_0cebf3a4-7e9a-4eb0-9482-03028cb401f0"/>
+  <w:style w:type="table" w:styleId="NormalTable_c51312bf-370e-4df6-ba72-f374c72e9ba1" w:customStyle="1">
+    <w:name w:val="Normal Table_c51312bf-370e-4df6-ba72-f374c72e9ba1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9512640b-70b5-4bc4-8fab-e507cf9a203f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0cebf3a4-7e9a-4eb0-9482-03028cb401f0"/>
+  <w:style w:type="table" w:styleId="TableGrid_a1c06fb9-66e1-4ccb-8458-9629e4f5cadf" w:customStyle="1">
+    <w:name w:val="Table Grid_a1c06fb9-66e1-4ccb-8458-9629e4f5cadf"/>
+    <w:basedOn w:val="NormalTable_c51312bf-370e-4df6-ba72-f374c72e9ba1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>