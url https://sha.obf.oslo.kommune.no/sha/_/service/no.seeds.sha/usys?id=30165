--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -1413,51 +1413,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5d06b9a3-795d-43d7-864d-106725d5d6a9"/>
+      <w:tblStyle w:val="TableGrid_7ee9f687-ccc8-472f-b470-4175ec04d434"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4889"/>
       <w:gridCol w:w="4890"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1468,51 +1468,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4889"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:04 </w:t>
+            <w:t xml:space="preserve">17.07.2026 23:56:10 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4889"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -1540,51 +1540,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_cd9e2485-a96e-4597-a6b2-f6c94e8d60da"/>
+      <w:tblStyle w:val="TableGrid_c58c127a-7182-47ee-b8e7-fbfa6d955ca9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6561"/>
       <w:gridCol w:w="2354"/>
       <w:gridCol w:w="864"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -1642,51 +1642,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="864"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
+            <w:pStyle w:val="Normal_4abdc3a0-94fb-470d-a5f3-2c134a52442e"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -1699,59 +1699,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
+      <w:pStyle w:val="Normal_4abdc3a0-94fb-470d-a5f3-2c134a52442e"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a1c06fb9-66e1-4ccb-8458-9629e4f5cadf"/>
+      <w:tblStyle w:val="TableGrid_4f754747-49cd-42a5-a196-775c18ac09af"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6356"/>
       <w:gridCol w:w="3423"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1762,51 +1762,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6356"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f8fde33f-608e-4728-afd7-f21c6cb75e88"/>
+            <w:tblStyle w:val="TableGrid_d9e39e07-f232-4963-978c-44e90b0c0fb1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1907,72 +1907,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
+            <w:pStyle w:val="Normal_4abdc3a0-94fb-470d-a5f3-2c134a52442e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3423"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_090fdc85-3c5b-4378-a2eb-77e5e95659e3"/>
+            <w:tblStyle w:val="TableGrid_b411f44b-bf3c-4263-bee5-0380793a6cd1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2073,62 +2073,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
+            <w:pStyle w:val="Normal_4abdc3a0-94fb-470d-a5f3-2c134a52442e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
+      <w:pStyle w:val="Normal_4abdc3a0-94fb-470d-a5f3-2c134a52442e"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF926CF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2774,629 +2774,629 @@
     <w:link w:val="BobletekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618" w:customStyle="1">
-    <w:name w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
+  <w:style w:type="paragraph" w:styleId="Normal_4abdc3a0-94fb-470d-a5f3-2c134a52442e" w:customStyle="1">
+    <w:name w:val="Normal_4abdc3a0-94fb-470d-a5f3-2c134a52442e"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
+    <w:basedOn w:val="Normal_4abdc3a0-94fb-470d-a5f3-2c134a52442e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1d0200c8-9763-4383-92a6-fc2a65034639" w:customStyle="1">
-    <w:name w:val="Normal Table_1d0200c8-9763-4383-92a6-fc2a65034639"/>
+  <w:style w:type="table" w:styleId="NormalTable_302a79c1-7837-4113-8883-fa21864018dd" w:customStyle="1">
+    <w:name w:val="Normal Table_302a79c1-7837-4113-8883-fa21864018dd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_1d0200c8-9763-4383-92a6-fc2a65034639"/>
+    <w:basedOn w:val="NormalTable_302a79c1-7837-4113-8883-fa21864018dd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
+    <w:basedOn w:val="Normal_4abdc3a0-94fb-470d-a5f3-2c134a52442e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_8b3f22f7-3e99-4b46-bfaa-fb9d8ce33618"/>
+    <w:basedOn w:val="Normal_4abdc3a0-94fb-470d-a5f3-2c134a52442e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6281cfd0-61e1-4a13-b5a8-cfb4e5c99a48" w:customStyle="1">
-    <w:name w:val="Normal Table_6281cfd0-61e1-4a13-b5a8-cfb4e5c99a48"/>
+  <w:style w:type="table" w:styleId="NormalTable_4ab2e5a8-5812-471a-9007-a94634862c81" w:customStyle="1">
+    <w:name w:val="Normal Table_4ab2e5a8-5812-471a-9007-a94634862c81"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bf3dbba6-376b-46a3-9d09-2e99780a46ab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6281cfd0-61e1-4a13-b5a8-cfb4e5c99a48"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a5389e7-54cb-4e27-8cc4-110c7880fb2a" w:customStyle="1">
+    <w:name w:val="Table Grid_0a5389e7-54cb-4e27-8cc4-110c7880fb2a"/>
+    <w:basedOn w:val="NormalTable_4ab2e5a8-5812-471a-9007-a94634862c81"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9a780b3e-9b5d-4083-991e-a20471802869" w:customStyle="1">
-    <w:name w:val="Normal Table_9a780b3e-9b5d-4083-991e-a20471802869"/>
+  <w:style w:type="table" w:styleId="NormalTable_c1cb9e00-2982-41b8-b7a7-5db4db49777a" w:customStyle="1">
+    <w:name w:val="Normal Table_c1cb9e00-2982-41b8-b7a7-5db4db49777a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a0ad9d65-05d5-445e-b589-3e8e23f72c3b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9a780b3e-9b5d-4083-991e-a20471802869"/>
+  <w:style w:type="table" w:styleId="TableGrid_0429ce17-1159-4d22-974d-e5f071706c8b" w:customStyle="1">
+    <w:name w:val="Table Grid_0429ce17-1159-4d22-974d-e5f071706c8b"/>
+    <w:basedOn w:val="NormalTable_c1cb9e00-2982-41b8-b7a7-5db4db49777a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_637ac9e0-3eb5-4b31-80f9-49199fd579e5" w:customStyle="1">
-    <w:name w:val="Normal Table_637ac9e0-3eb5-4b31-80f9-49199fd579e5"/>
+  <w:style w:type="table" w:styleId="NormalTable_2193007c-964b-4d34-a0d7-15c037e11010" w:customStyle="1">
+    <w:name w:val="Normal Table_2193007c-964b-4d34-a0d7-15c037e11010"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2132565d-60a4-48f9-be8c-0d2ef5e32645" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_637ac9e0-3eb5-4b31-80f9-49199fd579e5"/>
+  <w:style w:type="table" w:styleId="TableGrid_8dfdf29f-fa7c-46aa-97c6-d90a49703ac2" w:customStyle="1">
+    <w:name w:val="Table Grid_8dfdf29f-fa7c-46aa-97c6-d90a49703ac2"/>
+    <w:basedOn w:val="NormalTable_2193007c-964b-4d34-a0d7-15c037e11010"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a81d7693-1d5e-4de4-befb-f8ef0e6e77e0" w:customStyle="1">
-    <w:name w:val="Normal Table_a81d7693-1d5e-4de4-befb-f8ef0e6e77e0"/>
+  <w:style w:type="table" w:styleId="NormalTable_09b6338e-9943-4129-9f75-be6ade59e5f8" w:customStyle="1">
+    <w:name w:val="Normal Table_09b6338e-9943-4129-9f75-be6ade59e5f8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_188b85cd-de9c-4456-98b5-a422b7fc3a54" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a81d7693-1d5e-4de4-befb-f8ef0e6e77e0"/>
+  <w:style w:type="table" w:styleId="TableGrid_4fdfbcf3-877e-41eb-a492-922f1ffac6a9" w:customStyle="1">
+    <w:name w:val="Table Grid_4fdfbcf3-877e-41eb-a492-922f1ffac6a9"/>
+    <w:basedOn w:val="NormalTable_09b6338e-9943-4129-9f75-be6ade59e5f8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9421da82-8419-4edc-b4c4-ff98228156fc" w:customStyle="1">
-    <w:name w:val="Normal Table_9421da82-8419-4edc-b4c4-ff98228156fc"/>
+  <w:style w:type="table" w:styleId="NormalTable_6a4f8f9e-f7a5-4be6-8886-65be4e0c3fc6" w:customStyle="1">
+    <w:name w:val="Normal Table_6a4f8f9e-f7a5-4be6-8886-65be4e0c3fc6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5d06b9a3-795d-43d7-864d-106725d5d6a9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9421da82-8419-4edc-b4c4-ff98228156fc"/>
+  <w:style w:type="table" w:styleId="TableGrid_7ee9f687-ccc8-472f-b470-4175ec04d434" w:customStyle="1">
+    <w:name w:val="Table Grid_7ee9f687-ccc8-472f-b470-4175ec04d434"/>
+    <w:basedOn w:val="NormalTable_6a4f8f9e-f7a5-4be6-8886-65be4e0c3fc6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2226124b-025d-4431-b652-c0b8f89a2d12" w:customStyle="1">
-    <w:name w:val="Normal Table_2226124b-025d-4431-b652-c0b8f89a2d12"/>
+  <w:style w:type="table" w:styleId="NormalTable_1231dde1-fbb2-47d2-8e81-4fa5f9b9eff3" w:customStyle="1">
+    <w:name w:val="Normal Table_1231dde1-fbb2-47d2-8e81-4fa5f9b9eff3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cd9e2485-a96e-4597-a6b2-f6c94e8d60da" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2226124b-025d-4431-b652-c0b8f89a2d12"/>
+  <w:style w:type="table" w:styleId="TableGrid_c58c127a-7182-47ee-b8e7-fbfa6d955ca9" w:customStyle="1">
+    <w:name w:val="Table Grid_c58c127a-7182-47ee-b8e7-fbfa6d955ca9"/>
+    <w:basedOn w:val="NormalTable_1231dde1-fbb2-47d2-8e81-4fa5f9b9eff3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_78930b23-0caf-447c-9ea6-b1f9f148c904" w:customStyle="1">
-    <w:name w:val="Normal Table_78930b23-0caf-447c-9ea6-b1f9f148c904"/>
+  <w:style w:type="table" w:styleId="NormalTable_9fdeafb9-c52b-4473-bf34-c4105cb307c5" w:customStyle="1">
+    <w:name w:val="Normal Table_9fdeafb9-c52b-4473-bf34-c4105cb307c5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f8fde33f-608e-4728-afd7-f21c6cb75e88" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_78930b23-0caf-447c-9ea6-b1f9f148c904"/>
+  <w:style w:type="table" w:styleId="TableGrid_d9e39e07-f232-4963-978c-44e90b0c0fb1" w:customStyle="1">
+    <w:name w:val="Table Grid_d9e39e07-f232-4963-978c-44e90b0c0fb1"/>
+    <w:basedOn w:val="NormalTable_9fdeafb9-c52b-4473-bf34-c4105cb307c5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cbc91ccd-9e7b-467f-899c-2eacb0314a0a" w:customStyle="1">
-    <w:name w:val="Normal Table_cbc91ccd-9e7b-467f-899c-2eacb0314a0a"/>
+  <w:style w:type="table" w:styleId="NormalTable_fd866267-733f-408c-99c3-b3ad5639fffd" w:customStyle="1">
+    <w:name w:val="Normal Table_fd866267-733f-408c-99c3-b3ad5639fffd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_090fdc85-3c5b-4378-a2eb-77e5e95659e3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cbc91ccd-9e7b-467f-899c-2eacb0314a0a"/>
+  <w:style w:type="table" w:styleId="TableGrid_b411f44b-bf3c-4263-bee5-0380793a6cd1" w:customStyle="1">
+    <w:name w:val="Table Grid_b411f44b-bf3c-4263-bee5-0380793a6cd1"/>
+    <w:basedOn w:val="NormalTable_fd866267-733f-408c-99c3-b3ad5639fffd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c51312bf-370e-4df6-ba72-f374c72e9ba1" w:customStyle="1">
-    <w:name w:val="Normal Table_c51312bf-370e-4df6-ba72-f374c72e9ba1"/>
+  <w:style w:type="table" w:styleId="NormalTable_253098f0-a435-4cd5-8d11-54e6224968fd" w:customStyle="1">
+    <w:name w:val="Normal Table_253098f0-a435-4cd5-8d11-54e6224968fd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a1c06fb9-66e1-4ccb-8458-9629e4f5cadf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c51312bf-370e-4df6-ba72-f374c72e9ba1"/>
+  <w:style w:type="table" w:styleId="TableGrid_4f754747-49cd-42a5-a196-775c18ac09af" w:customStyle="1">
+    <w:name w:val="Table Grid_4f754747-49cd-42a5-a196-775c18ac09af"/>
+    <w:basedOn w:val="NormalTable_253098f0-a435-4cd5-8d11-54e6224968fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>