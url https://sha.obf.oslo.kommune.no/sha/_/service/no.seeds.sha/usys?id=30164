--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -2912,51 +2912,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:charset w:val="0"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_36802fbb-e6bf-4b5a-985a-d62cb87b233c"/>
+      <w:tblStyle w:val="TableGrid_705e164d-6b33-4fe1-a333-7540bec26261"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2967,51 +2967,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:44:40 </w:t>
+            <w:t xml:space="preserve">05.05.2026 16:48:54 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3039,51 +3039,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_18702465-0e75-4702-b902-5b49bfba148b"/>
+      <w:tblStyle w:val="TableGrid_c3967801-4a6d-442f-9c3a-c08deff73f67"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3141,51 +3141,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_416faa17-3e54-40e7-947e-d528cdf41484"/>
+            <w:pStyle w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3198,59 +3198,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_416faa17-3e54-40e7-947e-d528cdf41484"/>
+      <w:pStyle w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6ccf978f-df4c-4e0c-87ab-33e4dd08b546"/>
+      <w:tblStyle w:val="TableGrid_a0760cae-30dc-4315-aeda-ddc79ef8adfc"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3261,51 +3261,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_bc743832-98b6-4aad-bd39-57190a5f14f7"/>
+            <w:tblStyle w:val="TableGrid_c02e98ca-71af-4673-971b-75b1e9b99032"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3406,72 +3406,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_416faa17-3e54-40e7-947e-d528cdf41484"/>
+            <w:pStyle w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5cdba22d-c8ad-4147-b348-39b33a26760c"/>
+            <w:tblStyle w:val="TableGrid_2f6d47a0-ceed-47db-b620-4773741d6663"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2160"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3572,62 +3572,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2160"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_416faa17-3e54-40e7-947e-d528cdf41484"/>
+            <w:pStyle w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_416faa17-3e54-40e7-947e-d528cdf41484"/>
+      <w:pStyle w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -7558,629 +7558,629 @@
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vanliginnrykk">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_416faa17-3e54-40e7-947e-d528cdf41484" w:customStyle="1">
-    <w:name w:val="Normal_416faa17-3e54-40e7-947e-d528cdf41484"/>
+  <w:style w:type="paragraph" w:styleId="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6" w:customStyle="1">
+    <w:name w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_416faa17-3e54-40e7-947e-d528cdf41484"/>
+    <w:basedOn w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bfb52b3f-275d-4d17-85ab-fa9fd4128991" w:customStyle="1">
-    <w:name w:val="Normal Table_bfb52b3f-275d-4d17-85ab-fa9fd4128991"/>
+  <w:style w:type="table" w:styleId="NormalTable_5ef390b5-d013-4186-a7d9-cb41268f4bf0" w:customStyle="1">
+    <w:name w:val="Normal Table_5ef390b5-d013-4186-a7d9-cb41268f4bf0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_df059539-0f7d-4dd0-adc0-aeb7545a0882" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bfb52b3f-275d-4d17-85ab-fa9fd4128991"/>
+  <w:style w:type="table" w:styleId="TableGrid_2ae2967b-05fc-4384-be75-4e03942d581a" w:customStyle="1">
+    <w:name w:val="Table Grid_2ae2967b-05fc-4384-be75-4e03942d581a"/>
+    <w:basedOn w:val="NormalTable_5ef390b5-d013-4186-a7d9-cb41268f4bf0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_416faa17-3e54-40e7-947e-d528cdf41484"/>
+    <w:basedOn w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_416faa17-3e54-40e7-947e-d528cdf41484"/>
+    <w:basedOn w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1fbc7580-df54-4cc2-b7c9-2ba5ac1b3b6f" w:customStyle="1">
-    <w:name w:val="Normal Table_1fbc7580-df54-4cc2-b7c9-2ba5ac1b3b6f"/>
+  <w:style w:type="table" w:styleId="NormalTable_a30e86c1-80ed-42ac-8b2a-4b9da0623e0b" w:customStyle="1">
+    <w:name w:val="Normal Table_a30e86c1-80ed-42ac-8b2a-4b9da0623e0b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_53379a33-e989-4188-a4bf-6353a7cb031d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1fbc7580-df54-4cc2-b7c9-2ba5ac1b3b6f"/>
+  <w:style w:type="table" w:styleId="TableGrid_133fb9e9-eb9d-49b9-a94d-d0001b64b630" w:customStyle="1">
+    <w:name w:val="Table Grid_133fb9e9-eb9d-49b9-a94d-d0001b64b630"/>
+    <w:basedOn w:val="NormalTable_a30e86c1-80ed-42ac-8b2a-4b9da0623e0b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_54b22431-a3d3-4ba2-bc76-1dd4d45ebd27" w:customStyle="1">
-    <w:name w:val="Normal Table_54b22431-a3d3-4ba2-bc76-1dd4d45ebd27"/>
+  <w:style w:type="table" w:styleId="NormalTable_67fa23ee-d8e8-410c-aea5-3aaae0557e26" w:customStyle="1">
+    <w:name w:val="Normal Table_67fa23ee-d8e8-410c-aea5-3aaae0557e26"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e9b3c662-96d4-436f-89c0-7f119793eafb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_54b22431-a3d3-4ba2-bc76-1dd4d45ebd27"/>
+  <w:style w:type="table" w:styleId="TableGrid_b11f46fd-b129-4051-ba39-93f3ae00c5d9" w:customStyle="1">
+    <w:name w:val="Table Grid_b11f46fd-b129-4051-ba39-93f3ae00c5d9"/>
+    <w:basedOn w:val="NormalTable_67fa23ee-d8e8-410c-aea5-3aaae0557e26"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0c623b71-6003-44d2-b749-b2b229c1a284" w:customStyle="1">
-    <w:name w:val="Normal Table_0c623b71-6003-44d2-b749-b2b229c1a284"/>
+  <w:style w:type="table" w:styleId="NormalTable_571a534e-abb1-4bd6-8faf-b7776c607c52" w:customStyle="1">
+    <w:name w:val="Normal Table_571a534e-abb1-4bd6-8faf-b7776c607c52"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f0b0835d-c278-437d-9a5f-61ae993006aa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0c623b71-6003-44d2-b749-b2b229c1a284"/>
+  <w:style w:type="table" w:styleId="TableGrid_5734d216-b690-4260-85bc-9320a60d19e2" w:customStyle="1">
+    <w:name w:val="Table Grid_5734d216-b690-4260-85bc-9320a60d19e2"/>
+    <w:basedOn w:val="NormalTable_571a534e-abb1-4bd6-8faf-b7776c607c52"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_946c9c7f-a0c2-4fa6-ba07-319309ef0ddd" w:customStyle="1">
-    <w:name w:val="Normal Table_946c9c7f-a0c2-4fa6-ba07-319309ef0ddd"/>
+  <w:style w:type="table" w:styleId="NormalTable_e7c0d768-e8c8-4651-9b09-0d64c83e3b21" w:customStyle="1">
+    <w:name w:val="Normal Table_e7c0d768-e8c8-4651-9b09-0d64c83e3b21"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8261e8fa-8805-4dc7-b13a-e15e92a69406" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_946c9c7f-a0c2-4fa6-ba07-319309ef0ddd"/>
+  <w:style w:type="table" w:styleId="TableGrid_88ab0a5a-76b1-4994-9ff5-0f583cb8cd13" w:customStyle="1">
+    <w:name w:val="Table Grid_88ab0a5a-76b1-4994-9ff5-0f583cb8cd13"/>
+    <w:basedOn w:val="NormalTable_e7c0d768-e8c8-4651-9b09-0d64c83e3b21"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c9435c22-1226-4ca3-b895-c79b280bb641" w:customStyle="1">
-    <w:name w:val="Normal Table_c9435c22-1226-4ca3-b895-c79b280bb641"/>
+  <w:style w:type="table" w:styleId="NormalTable_00aa5503-a8e5-4b30-a22b-a6dee42e31ea" w:customStyle="1">
+    <w:name w:val="Normal Table_00aa5503-a8e5-4b30-a22b-a6dee42e31ea"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_36802fbb-e6bf-4b5a-985a-d62cb87b233c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c9435c22-1226-4ca3-b895-c79b280bb641"/>
+  <w:style w:type="table" w:styleId="TableGrid_705e164d-6b33-4fe1-a333-7540bec26261" w:customStyle="1">
+    <w:name w:val="Table Grid_705e164d-6b33-4fe1-a333-7540bec26261"/>
+    <w:basedOn w:val="NormalTable_00aa5503-a8e5-4b30-a22b-a6dee42e31ea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ba1cf260-aa4c-4136-90f7-605866dd4eb2" w:customStyle="1">
-    <w:name w:val="Normal Table_ba1cf260-aa4c-4136-90f7-605866dd4eb2"/>
+  <w:style w:type="table" w:styleId="NormalTable_598052cc-319e-4a76-bc6c-654da866ae6f" w:customStyle="1">
+    <w:name w:val="Normal Table_598052cc-319e-4a76-bc6c-654da866ae6f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_18702465-0e75-4702-b902-5b49bfba148b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ba1cf260-aa4c-4136-90f7-605866dd4eb2"/>
+  <w:style w:type="table" w:styleId="TableGrid_c3967801-4a6d-442f-9c3a-c08deff73f67" w:customStyle="1">
+    <w:name w:val="Table Grid_c3967801-4a6d-442f-9c3a-c08deff73f67"/>
+    <w:basedOn w:val="NormalTable_598052cc-319e-4a76-bc6c-654da866ae6f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3b73a325-f575-4445-8175-2e282b923604" w:customStyle="1">
-    <w:name w:val="Normal Table_3b73a325-f575-4445-8175-2e282b923604"/>
+  <w:style w:type="table" w:styleId="NormalTable_b0ab8a9c-1b62-4cc5-9506-9e497955ee96" w:customStyle="1">
+    <w:name w:val="Normal Table_b0ab8a9c-1b62-4cc5-9506-9e497955ee96"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bc743832-98b6-4aad-bd39-57190a5f14f7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3b73a325-f575-4445-8175-2e282b923604"/>
+  <w:style w:type="table" w:styleId="TableGrid_c02e98ca-71af-4673-971b-75b1e9b99032" w:customStyle="1">
+    <w:name w:val="Table Grid_c02e98ca-71af-4673-971b-75b1e9b99032"/>
+    <w:basedOn w:val="NormalTable_b0ab8a9c-1b62-4cc5-9506-9e497955ee96"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e5735af9-db9d-4939-9b9b-b62c7a04bf9b" w:customStyle="1">
-    <w:name w:val="Normal Table_e5735af9-db9d-4939-9b9b-b62c7a04bf9b"/>
+  <w:style w:type="table" w:styleId="NormalTable_98684ac0-4090-4fa9-bea1-26a659c779bf" w:customStyle="1">
+    <w:name w:val="Normal Table_98684ac0-4090-4fa9-bea1-26a659c779bf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5cdba22d-c8ad-4147-b348-39b33a26760c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e5735af9-db9d-4939-9b9b-b62c7a04bf9b"/>
+  <w:style w:type="table" w:styleId="TableGrid_2f6d47a0-ceed-47db-b620-4773741d6663" w:customStyle="1">
+    <w:name w:val="Table Grid_2f6d47a0-ceed-47db-b620-4773741d6663"/>
+    <w:basedOn w:val="NormalTable_98684ac0-4090-4fa9-bea1-26a659c779bf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3b0d24c7-af0a-4856-83ae-2e4812da23bb" w:customStyle="1">
-    <w:name w:val="Normal Table_3b0d24c7-af0a-4856-83ae-2e4812da23bb"/>
+  <w:style w:type="table" w:styleId="NormalTable_e5c00070-756d-461e-a446-bc81ac670bc4" w:customStyle="1">
+    <w:name w:val="Normal Table_e5c00070-756d-461e-a446-bc81ac670bc4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6ccf978f-df4c-4e0c-87ab-33e4dd08b546" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3b0d24c7-af0a-4856-83ae-2e4812da23bb"/>
+  <w:style w:type="table" w:styleId="TableGrid_a0760cae-30dc-4315-aeda-ddc79ef8adfc" w:customStyle="1">
+    <w:name w:val="Table Grid_a0760cae-30dc-4315-aeda-ddc79ef8adfc"/>
+    <w:basedOn w:val="NormalTable_e5c00070-756d-461e-a446-bc81ac670bc4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>