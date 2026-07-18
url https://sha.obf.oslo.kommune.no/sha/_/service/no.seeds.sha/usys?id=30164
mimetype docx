--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -2912,51 +2912,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:charset w:val="0"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_705e164d-6b33-4fe1-a333-7540bec26261"/>
+      <w:tblStyle w:val="TableGrid_2fb5f0d4-c710-4d1f-8bb0-95a9a2560aa4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2967,51 +2967,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 16:48:54 </w:t>
+            <w:t xml:space="preserve">17.07.2026 21:07:52 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3039,51 +3039,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c3967801-4a6d-442f-9c3a-c08deff73f67"/>
+      <w:tblStyle w:val="TableGrid_5f697b86-293e-49f8-9053-495cab46084a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3141,51 +3141,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
+            <w:pStyle w:val="Normal_ad2d742d-ef0f-4c9c-b7b2-b04feb336aa2"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3198,59 +3198,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
+      <w:pStyle w:val="Normal_ad2d742d-ef0f-4c9c-b7b2-b04feb336aa2"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a0760cae-30dc-4315-aeda-ddc79ef8adfc"/>
+      <w:tblStyle w:val="TableGrid_bd9cffd8-cdbf-4f5b-91cf-766a094a47c8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3261,51 +3261,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c02e98ca-71af-4673-971b-75b1e9b99032"/>
+            <w:tblStyle w:val="TableGrid_9d06e16d-10ba-406b-b7cc-6969b5ed5a98"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3406,72 +3406,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
+            <w:pStyle w:val="Normal_ad2d742d-ef0f-4c9c-b7b2-b04feb336aa2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2f6d47a0-ceed-47db-b620-4773741d6663"/>
+            <w:tblStyle w:val="TableGrid_aba3c884-5ebd-4877-bf77-eab0f6af5656"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="2160"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3572,62 +3572,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="2160"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
+            <w:pStyle w:val="Normal_ad2d742d-ef0f-4c9c-b7b2-b04feb336aa2"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
+      <w:pStyle w:val="Normal_ad2d742d-ef0f-4c9c-b7b2-b04feb336aa2"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -7558,629 +7558,629 @@
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vanliginnrykk">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6" w:customStyle="1">
-    <w:name w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ad2d742d-ef0f-4c9c-b7b2-b04feb336aa2" w:customStyle="1">
+    <w:name w:val="Normal_ad2d742d-ef0f-4c9c-b7b2-b04feb336aa2"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
+    <w:basedOn w:val="Normal_ad2d742d-ef0f-4c9c-b7b2-b04feb336aa2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5ef390b5-d013-4186-a7d9-cb41268f4bf0" w:customStyle="1">
-    <w:name w:val="Normal Table_5ef390b5-d013-4186-a7d9-cb41268f4bf0"/>
+  <w:style w:type="table" w:styleId="NormalTable_7d95b6b6-1a16-47ff-bd6c-e609dc5dad47" w:customStyle="1">
+    <w:name w:val="Normal Table_7d95b6b6-1a16-47ff-bd6c-e609dc5dad47"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2ae2967b-05fc-4384-be75-4e03942d581a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5ef390b5-d013-4186-a7d9-cb41268f4bf0"/>
+  <w:style w:type="table" w:styleId="TableGrid_495279f7-e807-450b-b01b-1e7809684048" w:customStyle="1">
+    <w:name w:val="Table Grid_495279f7-e807-450b-b01b-1e7809684048"/>
+    <w:basedOn w:val="NormalTable_7d95b6b6-1a16-47ff-bd6c-e609dc5dad47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
+    <w:basedOn w:val="Normal_ad2d742d-ef0f-4c9c-b7b2-b04feb336aa2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_17eb4928-6cbf-4fc0-ab11-6226548734d6"/>
+    <w:basedOn w:val="Normal_ad2d742d-ef0f-4c9c-b7b2-b04feb336aa2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a30e86c1-80ed-42ac-8b2a-4b9da0623e0b" w:customStyle="1">
-    <w:name w:val="Normal Table_a30e86c1-80ed-42ac-8b2a-4b9da0623e0b"/>
+  <w:style w:type="table" w:styleId="NormalTable_ed07471d-5948-4ce2-8b45-22c04aa6832f" w:customStyle="1">
+    <w:name w:val="Normal Table_ed07471d-5948-4ce2-8b45-22c04aa6832f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_133fb9e9-eb9d-49b9-a94d-d0001b64b630" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a30e86c1-80ed-42ac-8b2a-4b9da0623e0b"/>
+  <w:style w:type="table" w:styleId="TableGrid_4cbe98c7-36a5-4186-834f-50dec73c8f37" w:customStyle="1">
+    <w:name w:val="Table Grid_4cbe98c7-36a5-4186-834f-50dec73c8f37"/>
+    <w:basedOn w:val="NormalTable_ed07471d-5948-4ce2-8b45-22c04aa6832f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_67fa23ee-d8e8-410c-aea5-3aaae0557e26" w:customStyle="1">
-    <w:name w:val="Normal Table_67fa23ee-d8e8-410c-aea5-3aaae0557e26"/>
+  <w:style w:type="table" w:styleId="NormalTable_2653683c-15a3-45cd-ac7e-e5bc0e23f6c7" w:customStyle="1">
+    <w:name w:val="Normal Table_2653683c-15a3-45cd-ac7e-e5bc0e23f6c7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b11f46fd-b129-4051-ba39-93f3ae00c5d9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_67fa23ee-d8e8-410c-aea5-3aaae0557e26"/>
+  <w:style w:type="table" w:styleId="TableGrid_7415448b-9006-4133-b1d6-5e9d30686111" w:customStyle="1">
+    <w:name w:val="Table Grid_7415448b-9006-4133-b1d6-5e9d30686111"/>
+    <w:basedOn w:val="NormalTable_2653683c-15a3-45cd-ac7e-e5bc0e23f6c7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_571a534e-abb1-4bd6-8faf-b7776c607c52" w:customStyle="1">
-    <w:name w:val="Normal Table_571a534e-abb1-4bd6-8faf-b7776c607c52"/>
+  <w:style w:type="table" w:styleId="NormalTable_0487420c-80f4-4709-9274-c34dd037bdc9" w:customStyle="1">
+    <w:name w:val="Normal Table_0487420c-80f4-4709-9274-c34dd037bdc9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5734d216-b690-4260-85bc-9320a60d19e2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_571a534e-abb1-4bd6-8faf-b7776c607c52"/>
+  <w:style w:type="table" w:styleId="TableGrid_957a716a-bcba-4ddb-a040-b38d6ed62474" w:customStyle="1">
+    <w:name w:val="Table Grid_957a716a-bcba-4ddb-a040-b38d6ed62474"/>
+    <w:basedOn w:val="NormalTable_0487420c-80f4-4709-9274-c34dd037bdc9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7c0d768-e8c8-4651-9b09-0d64c83e3b21" w:customStyle="1">
-    <w:name w:val="Normal Table_e7c0d768-e8c8-4651-9b09-0d64c83e3b21"/>
+  <w:style w:type="table" w:styleId="NormalTable_3a921538-4adb-4a4e-8a25-9f6a156fca01" w:customStyle="1">
+    <w:name w:val="Normal Table_3a921538-4adb-4a4e-8a25-9f6a156fca01"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_88ab0a5a-76b1-4994-9ff5-0f583cb8cd13" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7c0d768-e8c8-4651-9b09-0d64c83e3b21"/>
+  <w:style w:type="table" w:styleId="TableGrid_4960940a-9750-43d1-89a4-d477e68ff5be" w:customStyle="1">
+    <w:name w:val="Table Grid_4960940a-9750-43d1-89a4-d477e68ff5be"/>
+    <w:basedOn w:val="NormalTable_3a921538-4adb-4a4e-8a25-9f6a156fca01"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_00aa5503-a8e5-4b30-a22b-a6dee42e31ea" w:customStyle="1">
-    <w:name w:val="Normal Table_00aa5503-a8e5-4b30-a22b-a6dee42e31ea"/>
+  <w:style w:type="table" w:styleId="NormalTable_710850dc-148b-4212-b84b-70834de1b94f" w:customStyle="1">
+    <w:name w:val="Normal Table_710850dc-148b-4212-b84b-70834de1b94f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_705e164d-6b33-4fe1-a333-7540bec26261" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_00aa5503-a8e5-4b30-a22b-a6dee42e31ea"/>
+  <w:style w:type="table" w:styleId="TableGrid_2fb5f0d4-c710-4d1f-8bb0-95a9a2560aa4" w:customStyle="1">
+    <w:name w:val="Table Grid_2fb5f0d4-c710-4d1f-8bb0-95a9a2560aa4"/>
+    <w:basedOn w:val="NormalTable_710850dc-148b-4212-b84b-70834de1b94f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_598052cc-319e-4a76-bc6c-654da866ae6f" w:customStyle="1">
-    <w:name w:val="Normal Table_598052cc-319e-4a76-bc6c-654da866ae6f"/>
+  <w:style w:type="table" w:styleId="NormalTable_92bf6d55-bd9e-478d-a1bd-ab6d918041db" w:customStyle="1">
+    <w:name w:val="Normal Table_92bf6d55-bd9e-478d-a1bd-ab6d918041db"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c3967801-4a6d-442f-9c3a-c08deff73f67" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_598052cc-319e-4a76-bc6c-654da866ae6f"/>
+  <w:style w:type="table" w:styleId="TableGrid_5f697b86-293e-49f8-9053-495cab46084a" w:customStyle="1">
+    <w:name w:val="Table Grid_5f697b86-293e-49f8-9053-495cab46084a"/>
+    <w:basedOn w:val="NormalTable_92bf6d55-bd9e-478d-a1bd-ab6d918041db"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b0ab8a9c-1b62-4cc5-9506-9e497955ee96" w:customStyle="1">
-    <w:name w:val="Normal Table_b0ab8a9c-1b62-4cc5-9506-9e497955ee96"/>
+  <w:style w:type="table" w:styleId="NormalTable_8a8ef1f0-b5c5-4eef-af3c-0deaeb6f4e1f" w:customStyle="1">
+    <w:name w:val="Normal Table_8a8ef1f0-b5c5-4eef-af3c-0deaeb6f4e1f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c02e98ca-71af-4673-971b-75b1e9b99032" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b0ab8a9c-1b62-4cc5-9506-9e497955ee96"/>
+  <w:style w:type="table" w:styleId="TableGrid_9d06e16d-10ba-406b-b7cc-6969b5ed5a98" w:customStyle="1">
+    <w:name w:val="Table Grid_9d06e16d-10ba-406b-b7cc-6969b5ed5a98"/>
+    <w:basedOn w:val="NormalTable_8a8ef1f0-b5c5-4eef-af3c-0deaeb6f4e1f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98684ac0-4090-4fa9-bea1-26a659c779bf" w:customStyle="1">
-    <w:name w:val="Normal Table_98684ac0-4090-4fa9-bea1-26a659c779bf"/>
+  <w:style w:type="table" w:styleId="NormalTable_e2b9b9a6-b000-4111-adce-748e76f9dc07" w:customStyle="1">
+    <w:name w:val="Normal Table_e2b9b9a6-b000-4111-adce-748e76f9dc07"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2f6d47a0-ceed-47db-b620-4773741d6663" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98684ac0-4090-4fa9-bea1-26a659c779bf"/>
+  <w:style w:type="table" w:styleId="TableGrid_aba3c884-5ebd-4877-bf77-eab0f6af5656" w:customStyle="1">
+    <w:name w:val="Table Grid_aba3c884-5ebd-4877-bf77-eab0f6af5656"/>
+    <w:basedOn w:val="NormalTable_e2b9b9a6-b000-4111-adce-748e76f9dc07"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e5c00070-756d-461e-a446-bc81ac670bc4" w:customStyle="1">
-    <w:name w:val="Normal Table_e5c00070-756d-461e-a446-bc81ac670bc4"/>
+  <w:style w:type="table" w:styleId="NormalTable_5289ea8e-d8a8-4281-bc57-a06bce2b0220" w:customStyle="1">
+    <w:name w:val="Normal Table_5289ea8e-d8a8-4281-bc57-a06bce2b0220"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a0760cae-30dc-4315-aeda-ddc79ef8adfc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e5c00070-756d-461e-a446-bc81ac670bc4"/>
+  <w:style w:type="table" w:styleId="TableGrid_bd9cffd8-cdbf-4f5b-91cf-766a094a47c8" w:customStyle="1">
+    <w:name w:val="Table Grid_bd9cffd8-cdbf-4f5b-91cf-766a094a47c8"/>
+    <w:basedOn w:val="NormalTable_5289ea8e-d8a8-4281-bc57-a06bce2b0220"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>