--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -4344,117 +4344,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_81dc6fed-4b05-46e9-a07c-cc7088a67cd6"/>
+      <w:tblStyle w:val="TableGrid_0f021c96-74ea-4bbd-bb52-648b654e44e2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:42:50 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:08 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4471,117 +4471,117 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_600083e2-28b9-4a9b-8093-ca1d84ec5ab7"/>
+      <w:tblStyle w:val="TableGrid_60453a0e-7327-453e-aff8-3169fb3d108f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5458"/>
       <w:gridCol w:w="5457"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5458"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:42:50 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:08 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5458"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4598,117 +4598,117 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_14df6378-acf5-4b42-9f0b-83eba4835b6d"/>
+      <w:tblStyle w:val="TableGrid_784af2ac-efa7-4d1d-8131-2697118f978c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:42:50 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:08 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4725,153 +4725,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_78364779-e8b3-4540-9ad6-862a9e33d348"/>
+      <w:tblStyle w:val="TableGrid_ea28d307-6601-4038-b55a-f886a71a1368"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6847"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2466d967-e1ed-4d7f-b57b-271dbc7b5809"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_85248e10-b96f-496e-9dce-c86bd65b25f1"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b3c969ad-1e96-4bdc-9edf-a435006447e1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2456"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b3c969ad-1e96-4bdc-9edf-a435006447e1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4884,59 +4884,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fdb90e5e-9f18-4293-bed5-91ccf8cd7ae5"/>
+      <w:tblStyle w:val="TableGrid_47c848b4-bdbb-4515-8fbb-9f140b477dc5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4947,488 +4947,488 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_63cbc23d-b58c-4aae-a818-6025a5805b7a"/>
+            <w:tblStyle w:val="TableGrid_4a114b55-97af-4954-8b88-3d8ad0d3b2ff"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1f9f80d0-cf85-4ff4-ad85-36cc972c17f5"/>
+            <w:tblStyle w:val="TableGrid_a0819fff-c2ec-419a-915d-98d1f185f4d3"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_603eb3a9-684e-4e17-a7eb-7657acc329c7"/>
+      <w:tblStyle w:val="TableGrid_d7d72237-4436-4b65-b296-078771eb3e39"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7324"/>
       <w:gridCol w:w="2627"/>
       <w:gridCol w:w="964"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7324"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2466d967-e1ed-4d7f-b57b-271dbc7b5809"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_85248e10-b96f-496e-9dce-c86bd65b25f1"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b3c969ad-1e96-4bdc-9edf-a435006447e1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2627"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b3c969ad-1e96-4bdc-9edf-a435006447e1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="964"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5441,59 +5441,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_44796144-2a7a-4da6-8e2d-82d90f4b5bd5"/>
+      <w:tblStyle w:val="TableGrid_25bae5ac-1a25-491f-979f-4cba11e9d16c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7095"/>
       <w:gridCol w:w="3820"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5504,488 +5504,488 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7095"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3542e987-3087-4863-b595-def9b0ce9348"/>
+            <w:tblStyle w:val="TableGrid_2246d10d-4aaa-4b5b-b01e-48f7406b40eb"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3820"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ebefb5a2-9bba-46b7-b0e9-da75a3c067e2"/>
+            <w:tblStyle w:val="TableGrid_d896306f-d519-48d5-830f-84e121789913"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2b213587-ead2-405b-abd0-f832a62a1045"/>
+      <w:tblStyle w:val="TableGrid_f17994e3-1758-4016-9ce1-d806b6b0df5f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6847"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2466d967-e1ed-4d7f-b57b-271dbc7b5809"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_85248e10-b96f-496e-9dce-c86bd65b25f1"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b3c969ad-1e96-4bdc-9edf-a435006447e1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2456"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_b3c969ad-1e96-4bdc-9edf-a435006447e1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5998,59 +5998,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7c630899-3067-48a5-bf0f-280fbbb1c4b0"/>
+      <w:tblStyle w:val="TableGrid_71abdd98-4589-43ab-9eb5-8b8ff45751f4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6061,373 +6061,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_55c34f89-2e43-4457-a351-99f32c1b9fc2"/>
+            <w:tblStyle w:val="TableGrid_96a8a44d-4865-4a75-8020-a3b221739974"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9914a089-1e67-4e1d-a241-42661405d5bb"/>
+            <w:tblStyle w:val="TableGrid_d7e60048-af1b-4279-8a3d-d4d2e2607685"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -13451,1729 +13451,1729 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid0cfd6b3e-fe61-4d9a-a4ca-b1ace396c2b3" w:customStyle="1">
     <w:name w:val="Table Grid_0cfd6b3e-fe61-4d9a-a4ca-b1ace396c2b3"/>
     <w:basedOn w:val="NormalTablef34fdf2f-775f-41ed-a444-8516196905dd"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_988819ee-e558-419f-8064-66b0ff167470" w:customStyle="1">
-    <w:name w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+  <w:style w:type="paragraph" w:styleId="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43" w:customStyle="1">
+    <w:name w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_4153d293-8784-46ea-8b05-dac5ca213408" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+    <w:basedOn w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fe687615-e9b5-435b-bef4-49a951fc5735" w:customStyle="1">
-    <w:name w:val="Normal Table_fe687615-e9b5-435b-bef4-49a951fc5735"/>
+  <w:style w:type="table" w:styleId="NormalTable_4bbe9bab-cdda-46fd-beba-9a982f09f6e4" w:customStyle="1">
+    <w:name w:val="Normal Table_4bbe9bab-cdda-46fd-beba-9a982f09f6e4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_48ac5f29-36ab-4a45-9be1-708bb62b346e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fe687615-e9b5-435b-bef4-49a951fc5735"/>
+  <w:style w:type="table" w:styleId="TableGrid_8ffdf78d-2238-4e9e-bdaf-aee930030f75" w:customStyle="1">
+    <w:name w:val="Table Grid_8ffdf78d-2238-4e9e-bdaf-aee930030f75"/>
+    <w:basedOn w:val="NormalTable_4bbe9bab-cdda-46fd-beba-9a982f09f6e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_2466d967-e1ed-4d7f-b57b-271dbc7b5809" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_85248e10-b96f-496e-9dce-c86bd65b25f1" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_85248e10-b96f-496e-9dce-c86bd65b25f1"/>
+    <w:basedOn w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_b3c969ad-1e96-4bdc-9edf-a435006447e1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_988819ee-e558-419f-8064-66b0ff167470"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
+    <w:basedOn w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_60015c0c-231f-4da7-8f4c-c940902be1f7" w:customStyle="1">
-    <w:name w:val="Normal Table_60015c0c-231f-4da7-8f4c-c940902be1f7"/>
+  <w:style w:type="table" w:styleId="NormalTable_4a46de68-8c34-4bc5-9bd2-0c72e8dc6ff0" w:customStyle="1">
+    <w:name w:val="Normal Table_4a46de68-8c34-4bc5-9bd2-0c72e8dc6ff0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4f2f7e1c-5441-4925-a746-7ea9cd52000a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_60015c0c-231f-4da7-8f4c-c940902be1f7"/>
+  <w:style w:type="table" w:styleId="TableGrid_25ad3d26-4d94-45d9-a51b-1cdd17dcdbed" w:customStyle="1">
+    <w:name w:val="Table Grid_25ad3d26-4d94-45d9-a51b-1cdd17dcdbed"/>
+    <w:basedOn w:val="NormalTable_4a46de68-8c34-4bc5-9bd2-0c72e8dc6ff0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f168dce9-2f32-440c-87a3-38d10b6fecd1" w:customStyle="1">
-    <w:name w:val="Normal Table_f168dce9-2f32-440c-87a3-38d10b6fecd1"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d005409-60e6-4be3-8384-d4747b6b9423" w:customStyle="1">
+    <w:name w:val="Normal Table_5d005409-60e6-4be3-8384-d4747b6b9423"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a6551b6b-715a-4071-9273-b344f555c91d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f168dce9-2f32-440c-87a3-38d10b6fecd1"/>
+  <w:style w:type="table" w:styleId="TableGrid_c02c24d2-1e85-40c4-812d-48e2a7fde6cd" w:customStyle="1">
+    <w:name w:val="Table Grid_c02c24d2-1e85-40c4-812d-48e2a7fde6cd"/>
+    <w:basedOn w:val="NormalTable_5d005409-60e6-4be3-8384-d4747b6b9423"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e5bccc7c-59ff-4e3e-8f28-da9fb9dbd89f" w:customStyle="1">
-    <w:name w:val="Normal Table_e5bccc7c-59ff-4e3e-8f28-da9fb9dbd89f"/>
+  <w:style w:type="table" w:styleId="NormalTable_99478593-60d6-4525-8e83-a67f15ee24ec" w:customStyle="1">
+    <w:name w:val="Normal Table_99478593-60d6-4525-8e83-a67f15ee24ec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_523d979e-faa2-4d30-869d-84c0771abd0f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e5bccc7c-59ff-4e3e-8f28-da9fb9dbd89f"/>
+  <w:style w:type="table" w:styleId="TableGrid_f3c75a42-2779-4249-98ef-05360338476b" w:customStyle="1">
+    <w:name w:val="Table Grid_f3c75a42-2779-4249-98ef-05360338476b"/>
+    <w:basedOn w:val="NormalTable_99478593-60d6-4525-8e83-a67f15ee24ec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d8df91df-a6f9-4b32-9890-df23fcedcb04" w:customStyle="1">
-    <w:name w:val="Normal Table_d8df91df-a6f9-4b32-9890-df23fcedcb04"/>
+  <w:style w:type="table" w:styleId="NormalTable_5533a322-2953-4a5a-9f7a-96cec7095801" w:customStyle="1">
+    <w:name w:val="Normal Table_5533a322-2953-4a5a-9f7a-96cec7095801"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d000494b-b68b-4542-b465-046555885ecb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d8df91df-a6f9-4b32-9890-df23fcedcb04"/>
+  <w:style w:type="table" w:styleId="TableGrid_0495ff72-921f-4b9e-a9c3-77a98294167f" w:customStyle="1">
+    <w:name w:val="Table Grid_0495ff72-921f-4b9e-a9c3-77a98294167f"/>
+    <w:basedOn w:val="NormalTable_5533a322-2953-4a5a-9f7a-96cec7095801"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4e682515-8e25-43d1-92da-f4ad2f46ae2c" w:customStyle="1">
-    <w:name w:val="Normal Table_4e682515-8e25-43d1-92da-f4ad2f46ae2c"/>
+  <w:style w:type="table" w:styleId="NormalTable_9b6c9532-b2c3-4173-8544-983492b609f7" w:customStyle="1">
+    <w:name w:val="Normal Table_9b6c9532-b2c3-4173-8544-983492b609f7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_81dc6fed-4b05-46e9-a07c-cc7088a67cd6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4e682515-8e25-43d1-92da-f4ad2f46ae2c"/>
+  <w:style w:type="table" w:styleId="TableGrid_0f021c96-74ea-4bbd-bb52-648b654e44e2" w:customStyle="1">
+    <w:name w:val="Table Grid_0f021c96-74ea-4bbd-bb52-648b654e44e2"/>
+    <w:basedOn w:val="NormalTable_9b6c9532-b2c3-4173-8544-983492b609f7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b0cf4dbf-b94b-456a-8ce2-d5c5990582cb" w:customStyle="1">
-    <w:name w:val="Normal Table_b0cf4dbf-b94b-456a-8ce2-d5c5990582cb"/>
+  <w:style w:type="table" w:styleId="NormalTable_8bd849a4-e974-443f-85a0-605936a11595" w:customStyle="1">
+    <w:name w:val="Normal Table_8bd849a4-e974-443f-85a0-605936a11595"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_78364779-e8b3-4540-9ad6-862a9e33d348" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b0cf4dbf-b94b-456a-8ce2-d5c5990582cb"/>
+  <w:style w:type="table" w:styleId="TableGrid_ea28d307-6601-4038-b55a-f886a71a1368" w:customStyle="1">
+    <w:name w:val="Table Grid_ea28d307-6601-4038-b55a-f886a71a1368"/>
+    <w:basedOn w:val="NormalTable_8bd849a4-e974-443f-85a0-605936a11595"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_370b1e21-df63-40e6-b83f-f6cf84bbcf51" w:customStyle="1">
-    <w:name w:val="Normal Table_370b1e21-df63-40e6-b83f-f6cf84bbcf51"/>
+  <w:style w:type="table" w:styleId="NormalTable_27da095c-3cf6-4388-b837-e8f5ebc7e048" w:customStyle="1">
+    <w:name w:val="Normal Table_27da095c-3cf6-4388-b837-e8f5ebc7e048"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_63cbc23d-b58c-4aae-a818-6025a5805b7a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_370b1e21-df63-40e6-b83f-f6cf84bbcf51"/>
+  <w:style w:type="table" w:styleId="TableGrid_4a114b55-97af-4954-8b88-3d8ad0d3b2ff" w:customStyle="1">
+    <w:name w:val="Table Grid_4a114b55-97af-4954-8b88-3d8ad0d3b2ff"/>
+    <w:basedOn w:val="NormalTable_27da095c-3cf6-4388-b837-e8f5ebc7e048"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_44adef63-14e9-4bea-a27d-72a34bf72d14" w:customStyle="1">
-    <w:name w:val="Normal Table_44adef63-14e9-4bea-a27d-72a34bf72d14"/>
+  <w:style w:type="table" w:styleId="NormalTable_dd24cf8e-9e8b-49ba-ac12-d943d2644fb7" w:customStyle="1">
+    <w:name w:val="Normal Table_dd24cf8e-9e8b-49ba-ac12-d943d2644fb7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1f9f80d0-cf85-4ff4-ad85-36cc972c17f5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_44adef63-14e9-4bea-a27d-72a34bf72d14"/>
+  <w:style w:type="table" w:styleId="TableGrid_a0819fff-c2ec-419a-915d-98d1f185f4d3" w:customStyle="1">
+    <w:name w:val="Table Grid_a0819fff-c2ec-419a-915d-98d1f185f4d3"/>
+    <w:basedOn w:val="NormalTable_dd24cf8e-9e8b-49ba-ac12-d943d2644fb7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c1f72d18-3353-4713-bc24-201324eeefe1" w:customStyle="1">
-    <w:name w:val="Normal Table_c1f72d18-3353-4713-bc24-201324eeefe1"/>
+  <w:style w:type="table" w:styleId="NormalTable_9e0e1d2f-c069-4a5f-a04d-123b8c0e3d5f" w:customStyle="1">
+    <w:name w:val="Normal Table_9e0e1d2f-c069-4a5f-a04d-123b8c0e3d5f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fdb90e5e-9f18-4293-bed5-91ccf8cd7ae5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c1f72d18-3353-4713-bc24-201324eeefe1"/>
+  <w:style w:type="table" w:styleId="TableGrid_47c848b4-bdbb-4515-8fbb-9f140b477dc5" w:customStyle="1">
+    <w:name w:val="Table Grid_47c848b4-bdbb-4515-8fbb-9f140b477dc5"/>
+    <w:basedOn w:val="NormalTable_9e0e1d2f-c069-4a5f-a04d-123b8c0e3d5f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_85949db0-96ea-4811-8e4d-9611f125ce82" w:customStyle="1">
-    <w:name w:val="Normal Table_85949db0-96ea-4811-8e4d-9611f125ce82"/>
+  <w:style w:type="table" w:styleId="NormalTable_a06805c8-7a4c-41cc-8a2a-9a5cbef6ff60" w:customStyle="1">
+    <w:name w:val="Normal Table_a06805c8-7a4c-41cc-8a2a-9a5cbef6ff60"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_643fcdba-89f0-4132-9ee3-25bc932fe163" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_85949db0-96ea-4811-8e4d-9611f125ce82"/>
+  <w:style w:type="table" w:styleId="TableGrid_dd33bcad-c6db-4884-89fe-456fe69f6d7f" w:customStyle="1">
+    <w:name w:val="Table Grid_dd33bcad-c6db-4884-89fe-456fe69f6d7f"/>
+    <w:basedOn w:val="NormalTable_a06805c8-7a4c-41cc-8a2a-9a5cbef6ff60"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_407e849f-8cc8-4aa0-a05b-d922e7c69ecb" w:customStyle="1">
-    <w:name w:val="Normal Table_407e849f-8cc8-4aa0-a05b-d922e7c69ecb"/>
+  <w:style w:type="table" w:styleId="NormalTable_b2b046a7-a435-471c-82c8-dea85ec687c8" w:customStyle="1">
+    <w:name w:val="Normal Table_b2b046a7-a435-471c-82c8-dea85ec687c8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_09bf082a-7772-49b7-8961-7eb427e577d2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_407e849f-8cc8-4aa0-a05b-d922e7c69ecb"/>
+  <w:style w:type="table" w:styleId="TableGrid_20f1ca4a-5e71-4b72-8d18-295e8904ea2a" w:customStyle="1">
+    <w:name w:val="Table Grid_20f1ca4a-5e71-4b72-8d18-295e8904ea2a"/>
+    <w:basedOn w:val="NormalTable_b2b046a7-a435-471c-82c8-dea85ec687c8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a4944ac0-01e0-407e-b5c1-33f6b21a1692" w:customStyle="1">
-    <w:name w:val="Normal Table_a4944ac0-01e0-407e-b5c1-33f6b21a1692"/>
+  <w:style w:type="table" w:styleId="NormalTable_0c35491d-fec3-4aa6-a9cf-6568af7e2423" w:customStyle="1">
+    <w:name w:val="Normal Table_0c35491d-fec3-4aa6-a9cf-6568af7e2423"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_886aa5de-8bc2-4e6b-9d44-1dee4ddd60ec" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a4944ac0-01e0-407e-b5c1-33f6b21a1692"/>
+  <w:style w:type="table" w:styleId="TableGrid_fbac1c34-45b1-413d-bddc-9810389df7ef" w:customStyle="1">
+    <w:name w:val="Table Grid_fbac1c34-45b1-413d-bddc-9810389df7ef"/>
+    <w:basedOn w:val="NormalTable_0c35491d-fec3-4aa6-a9cf-6568af7e2423"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_491ca585-eead-4b7c-b556-967f4bc675b3" w:customStyle="1">
-    <w:name w:val="Normal Table_491ca585-eead-4b7c-b556-967f4bc675b3"/>
+  <w:style w:type="table" w:styleId="NormalTable_29e7bf8c-81bc-48f8-ac53-cbb9fc265e4d" w:customStyle="1">
+    <w:name w:val="Normal Table_29e7bf8c-81bc-48f8-ac53-cbb9fc265e4d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee7e0a4e-3220-43d9-8069-b972a2097bf8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_491ca585-eead-4b7c-b556-967f4bc675b3"/>
+  <w:style w:type="table" w:styleId="TableGrid_426e5038-2905-465a-9050-d38a5262df69" w:customStyle="1">
+    <w:name w:val="Table Grid_426e5038-2905-465a-9050-d38a5262df69"/>
+    <w:basedOn w:val="NormalTable_29e7bf8c-81bc-48f8-ac53-cbb9fc265e4d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_04f7aa26-b312-433d-87cc-ece83f804e3e" w:customStyle="1">
-    <w:name w:val="Normal Table_04f7aa26-b312-433d-87cc-ece83f804e3e"/>
+  <w:style w:type="table" w:styleId="NormalTable_d1ca308d-20b1-4bed-9efd-19c66beb6cd9" w:customStyle="1">
+    <w:name w:val="Normal Table_d1ca308d-20b1-4bed-9efd-19c66beb6cd9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5d0a7c38-20da-4d3a-bfba-eb8d6ac81db4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_04f7aa26-b312-433d-87cc-ece83f804e3e"/>
+  <w:style w:type="table" w:styleId="TableGrid_1f1ba9d3-0dfe-47e1-a87b-f17eb7ccfd8c" w:customStyle="1">
+    <w:name w:val="Table Grid_1f1ba9d3-0dfe-47e1-a87b-f17eb7ccfd8c"/>
+    <w:basedOn w:val="NormalTable_d1ca308d-20b1-4bed-9efd-19c66beb6cd9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_afc3222e-e1e2-4671-9749-54d57a34ee86" w:customStyle="1">
-    <w:name w:val="Normal Table_afc3222e-e1e2-4671-9749-54d57a34ee86"/>
+  <w:style w:type="table" w:styleId="NormalTable_f3a62864-6b35-488c-b67b-fc648b8afb0c" w:customStyle="1">
+    <w:name w:val="Normal Table_f3a62864-6b35-488c-b67b-fc648b8afb0c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_600083e2-28b9-4a9b-8093-ca1d84ec5ab7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_afc3222e-e1e2-4671-9749-54d57a34ee86"/>
+  <w:style w:type="table" w:styleId="TableGrid_60453a0e-7327-453e-aff8-3169fb3d108f" w:customStyle="1">
+    <w:name w:val="Table Grid_60453a0e-7327-453e-aff8-3169fb3d108f"/>
+    <w:basedOn w:val="NormalTable_f3a62864-6b35-488c-b67b-fc648b8afb0c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_32fddd34-91a0-4ed6-bae7-02f551d22557" w:customStyle="1">
-    <w:name w:val="Normal Table_32fddd34-91a0-4ed6-bae7-02f551d22557"/>
+  <w:style w:type="table" w:styleId="NormalTable_edd7336a-4818-4550-9e78-17c7d5b641ec" w:customStyle="1">
+    <w:name w:val="Normal Table_edd7336a-4818-4550-9e78-17c7d5b641ec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_603eb3a9-684e-4e17-a7eb-7657acc329c7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_32fddd34-91a0-4ed6-bae7-02f551d22557"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7d72237-4436-4b65-b296-078771eb3e39" w:customStyle="1">
+    <w:name w:val="Table Grid_d7d72237-4436-4b65-b296-078771eb3e39"/>
+    <w:basedOn w:val="NormalTable_edd7336a-4818-4550-9e78-17c7d5b641ec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9d38a653-7f02-465a-a36d-1a8e6f792f9d" w:customStyle="1">
-    <w:name w:val="Normal Table_9d38a653-7f02-465a-a36d-1a8e6f792f9d"/>
+  <w:style w:type="table" w:styleId="NormalTable_254d50bd-861d-47eb-b440-04c149f9f924" w:customStyle="1">
+    <w:name w:val="Normal Table_254d50bd-861d-47eb-b440-04c149f9f924"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3542e987-3087-4863-b595-def9b0ce9348" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9d38a653-7f02-465a-a36d-1a8e6f792f9d"/>
+  <w:style w:type="table" w:styleId="TableGrid_2246d10d-4aaa-4b5b-b01e-48f7406b40eb" w:customStyle="1">
+    <w:name w:val="Table Grid_2246d10d-4aaa-4b5b-b01e-48f7406b40eb"/>
+    <w:basedOn w:val="NormalTable_254d50bd-861d-47eb-b440-04c149f9f924"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9156f3da-6423-4624-8243-c563b60d2eb7" w:customStyle="1">
-    <w:name w:val="Normal Table_9156f3da-6423-4624-8243-c563b60d2eb7"/>
+  <w:style w:type="table" w:styleId="NormalTable_06cbf4e8-bd88-43a5-a6a3-964c205315f2" w:customStyle="1">
+    <w:name w:val="Normal Table_06cbf4e8-bd88-43a5-a6a3-964c205315f2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ebefb5a2-9bba-46b7-b0e9-da75a3c067e2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9156f3da-6423-4624-8243-c563b60d2eb7"/>
+  <w:style w:type="table" w:styleId="TableGrid_d896306f-d519-48d5-830f-84e121789913" w:customStyle="1">
+    <w:name w:val="Table Grid_d896306f-d519-48d5-830f-84e121789913"/>
+    <w:basedOn w:val="NormalTable_06cbf4e8-bd88-43a5-a6a3-964c205315f2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d1d0964b-2c9d-4e3a-95b3-0ec38c1ebc59" w:customStyle="1">
-    <w:name w:val="Normal Table_d1d0964b-2c9d-4e3a-95b3-0ec38c1ebc59"/>
+  <w:style w:type="table" w:styleId="NormalTable_28f526f9-d59e-4d55-bf4d-1d1a4fe34b2f" w:customStyle="1">
+    <w:name w:val="Normal Table_28f526f9-d59e-4d55-bf4d-1d1a4fe34b2f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_44796144-2a7a-4da6-8e2d-82d90f4b5bd5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d1d0964b-2c9d-4e3a-95b3-0ec38c1ebc59"/>
+  <w:style w:type="table" w:styleId="TableGrid_25bae5ac-1a25-491f-979f-4cba11e9d16c" w:customStyle="1">
+    <w:name w:val="Table Grid_25bae5ac-1a25-491f-979f-4cba11e9d16c"/>
+    <w:basedOn w:val="NormalTable_28f526f9-d59e-4d55-bf4d-1d1a4fe34b2f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0189e6e5-4c30-4acb-a704-52eeeb446575" w:customStyle="1">
-    <w:name w:val="Normal Table_0189e6e5-4c30-4acb-a704-52eeeb446575"/>
+  <w:style w:type="table" w:styleId="NormalTable_491e55f4-526a-4aa8-9b24-971a66c49ddd" w:customStyle="1">
+    <w:name w:val="Normal Table_491e55f4-526a-4aa8-9b24-971a66c49ddd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b6922819-0fb0-457a-89d2-3cc366363739" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0189e6e5-4c30-4acb-a704-52eeeb446575"/>
+  <w:style w:type="table" w:styleId="TableGrid_4e491393-6aff-4b98-8182-3227efba9e58" w:customStyle="1">
+    <w:name w:val="Table Grid_4e491393-6aff-4b98-8182-3227efba9e58"/>
+    <w:basedOn w:val="NormalTable_491e55f4-526a-4aa8-9b24-971a66c49ddd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0b712943-058a-410a-9bb2-379b5c3f32f6" w:customStyle="1">
-    <w:name w:val="Normal Table_0b712943-058a-410a-9bb2-379b5c3f32f6"/>
+  <w:style w:type="table" w:styleId="NormalTable_f26199d8-d3f2-4d5c-90b9-62eead2ce31f" w:customStyle="1">
+    <w:name w:val="Normal Table_f26199d8-d3f2-4d5c-90b9-62eead2ce31f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5c75852d-219d-4410-8356-d5f2260d2e75" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0b712943-058a-410a-9bb2-379b5c3f32f6"/>
+  <w:style w:type="table" w:styleId="TableGrid_13328b6a-6da0-4568-a6e6-7658256a999c" w:customStyle="1">
+    <w:name w:val="Table Grid_13328b6a-6da0-4568-a6e6-7658256a999c"/>
+    <w:basedOn w:val="NormalTable_f26199d8-d3f2-4d5c-90b9-62eead2ce31f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fb85219d-a5ca-4dd0-833c-37889f1788f8" w:customStyle="1">
-    <w:name w:val="Normal Table_fb85219d-a5ca-4dd0-833c-37889f1788f8"/>
+  <w:style w:type="table" w:styleId="NormalTable_9e46150b-b9ac-4305-8925-85e131842ba8" w:customStyle="1">
+    <w:name w:val="Normal Table_9e46150b-b9ac-4305-8925-85e131842ba8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d3522d0c-7e73-4b24-8044-2e870f7bf3d3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fb85219d-a5ca-4dd0-833c-37889f1788f8"/>
+  <w:style w:type="table" w:styleId="TableGrid_a48c476a-b4cf-4080-b49e-27af9a6471f9" w:customStyle="1">
+    <w:name w:val="Table Grid_a48c476a-b4cf-4080-b49e-27af9a6471f9"/>
+    <w:basedOn w:val="NormalTable_9e46150b-b9ac-4305-8925-85e131842ba8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8c3b671c-d725-427f-8ee6-aff37ff4dfef" w:customStyle="1">
-    <w:name w:val="Normal Table_8c3b671c-d725-427f-8ee6-aff37ff4dfef"/>
+  <w:style w:type="table" w:styleId="NormalTable_58e6f9d1-b4e1-43cf-a59c-609e012bccad" w:customStyle="1">
+    <w:name w:val="Normal Table_58e6f9d1-b4e1-43cf-a59c-609e012bccad"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0933cdad-3866-45d5-ac30-861e3a62bc4e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8c3b671c-d725-427f-8ee6-aff37ff4dfef"/>
+  <w:style w:type="table" w:styleId="TableGrid_8e2ca2c7-9c8c-4623-938b-ddf5d2946d72" w:customStyle="1">
+    <w:name w:val="Table Grid_8e2ca2c7-9c8c-4623-938b-ddf5d2946d72"/>
+    <w:basedOn w:val="NormalTable_58e6f9d1-b4e1-43cf-a59c-609e012bccad"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cd7fed05-cbb3-47f1-9237-9327936cac53" w:customStyle="1">
-    <w:name w:val="Normal Table_cd7fed05-cbb3-47f1-9237-9327936cac53"/>
+  <w:style w:type="table" w:styleId="NormalTable_aa5abdb8-04f7-428a-9750-c3008093cc37" w:customStyle="1">
+    <w:name w:val="Normal Table_aa5abdb8-04f7-428a-9750-c3008093cc37"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e14f2440-b795-48c4-89a1-2dc2e2b54199" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cd7fed05-cbb3-47f1-9237-9327936cac53"/>
+  <w:style w:type="table" w:styleId="TableGrid_a5aca1b7-e016-471b-b596-7be3f6837705" w:customStyle="1">
+    <w:name w:val="Table Grid_a5aca1b7-e016-471b-b596-7be3f6837705"/>
+    <w:basedOn w:val="NormalTable_aa5abdb8-04f7-428a-9750-c3008093cc37"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6a74e38c-bf36-4613-8cd0-f7fc8c357637" w:customStyle="1">
-    <w:name w:val="Normal Table_6a74e38c-bf36-4613-8cd0-f7fc8c357637"/>
+  <w:style w:type="table" w:styleId="NormalTable_749897ab-d9ad-4aff-a634-a7db632631a1" w:customStyle="1">
+    <w:name w:val="Normal Table_749897ab-d9ad-4aff-a634-a7db632631a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_14df6378-acf5-4b42-9f0b-83eba4835b6d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6a74e38c-bf36-4613-8cd0-f7fc8c357637"/>
+  <w:style w:type="table" w:styleId="TableGrid_784af2ac-efa7-4d1d-8131-2697118f978c" w:customStyle="1">
+    <w:name w:val="Table Grid_784af2ac-efa7-4d1d-8131-2697118f978c"/>
+    <w:basedOn w:val="NormalTable_749897ab-d9ad-4aff-a634-a7db632631a1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0108547e-3e08-4684-9cfb-9d0f27a72967" w:customStyle="1">
-    <w:name w:val="Normal Table_0108547e-3e08-4684-9cfb-9d0f27a72967"/>
+  <w:style w:type="table" w:styleId="NormalTable_3345a15c-c9ea-4dcb-99e3-576c3733f473" w:customStyle="1">
+    <w:name w:val="Normal Table_3345a15c-c9ea-4dcb-99e3-576c3733f473"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2b213587-ead2-405b-abd0-f832a62a1045" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0108547e-3e08-4684-9cfb-9d0f27a72967"/>
+  <w:style w:type="table" w:styleId="TableGrid_f17994e3-1758-4016-9ce1-d806b6b0df5f" w:customStyle="1">
+    <w:name w:val="Table Grid_f17994e3-1758-4016-9ce1-d806b6b0df5f"/>
+    <w:basedOn w:val="NormalTable_3345a15c-c9ea-4dcb-99e3-576c3733f473"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_08b402e6-17ac-4da6-bf17-3b3428eb8f7b" w:customStyle="1">
-    <w:name w:val="Normal Table_08b402e6-17ac-4da6-bf17-3b3428eb8f7b"/>
+  <w:style w:type="table" w:styleId="NormalTable_687e0530-6084-4dfb-973d-968f60eecd2b" w:customStyle="1">
+    <w:name w:val="Normal Table_687e0530-6084-4dfb-973d-968f60eecd2b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_55c34f89-2e43-4457-a351-99f32c1b9fc2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_08b402e6-17ac-4da6-bf17-3b3428eb8f7b"/>
+  <w:style w:type="table" w:styleId="TableGrid_96a8a44d-4865-4a75-8020-a3b221739974" w:customStyle="1">
+    <w:name w:val="Table Grid_96a8a44d-4865-4a75-8020-a3b221739974"/>
+    <w:basedOn w:val="NormalTable_687e0530-6084-4dfb-973d-968f60eecd2b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b6c192a6-8b89-46aa-82b0-4f1ad2f5fc8a" w:customStyle="1">
-    <w:name w:val="Normal Table_b6c192a6-8b89-46aa-82b0-4f1ad2f5fc8a"/>
+  <w:style w:type="table" w:styleId="NormalTable_41772fde-bf86-49d2-bfea-5767e55631e7" w:customStyle="1">
+    <w:name w:val="Normal Table_41772fde-bf86-49d2-bfea-5767e55631e7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9914a089-1e67-4e1d-a241-42661405d5bb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b6c192a6-8b89-46aa-82b0-4f1ad2f5fc8a"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7e60048-af1b-4279-8a3d-d4d2e2607685" w:customStyle="1">
+    <w:name w:val="Table Grid_d7e60048-af1b-4279-8a3d-d4d2e2607685"/>
+    <w:basedOn w:val="NormalTable_41772fde-bf86-49d2-bfea-5767e55631e7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f996d8f6-dd43-4765-aba6-36a1e50b09fe" w:customStyle="1">
-    <w:name w:val="Normal Table_f996d8f6-dd43-4765-aba6-36a1e50b09fe"/>
+  <w:style w:type="table" w:styleId="NormalTable_4d78cc5e-72c7-4a30-9348-d993fcbebb87" w:customStyle="1">
+    <w:name w:val="Normal Table_4d78cc5e-72c7-4a30-9348-d993fcbebb87"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7c630899-3067-48a5-bf0f-280fbbb1c4b0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f996d8f6-dd43-4765-aba6-36a1e50b09fe"/>
+  <w:style w:type="table" w:styleId="TableGrid_71abdd98-4589-43ab-9eb5-8b8ff45751f4" w:customStyle="1">
+    <w:name w:val="Table Grid_71abdd98-4589-43ab-9eb5-8b8ff45751f4"/>
+    <w:basedOn w:val="NormalTable_4d78cc5e-72c7-4a30-9348-d993fcbebb87"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>