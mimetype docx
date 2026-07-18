--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -4344,117 +4344,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0f021c96-74ea-4bbd-bb52-648b654e44e2"/>
+      <w:tblStyle w:val="TableGrid_1159a7f0-7b9d-48d5-b7d1-d230d1ea01ad"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:08 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4471,117 +4471,117 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_60453a0e-7327-453e-aff8-3169fb3d108f"/>
+      <w:tblStyle w:val="TableGrid_3f2fd5df-08d2-4365-8c9b-e4b03767f8e9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5458"/>
       <w:gridCol w:w="5457"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5458"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:08 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5458"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4598,117 +4598,117 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_784af2ac-efa7-4d1d-8131-2697118f978c"/>
+      <w:tblStyle w:val="TableGrid_d394cfc1-ae74-4266-a0da-88603d7c4d15"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:08 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -4725,153 +4725,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ea28d307-6601-4038-b55a-f886a71a1368"/>
+      <w:tblStyle w:val="TableGrid_51dac066-173f-47bb-9fc5-2e0eee48a211"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6847"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_85248e10-b96f-496e-9dce-c86bd65b25f1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_6da32d08-9a6d-4062-95b0-3d7c2db346aa"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2456"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4884,59 +4884,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_47c848b4-bdbb-4515-8fbb-9f140b477dc5"/>
+      <w:tblStyle w:val="TableGrid_d90fab3f-cb5a-41e8-b71d-a3c70452c6aa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4947,488 +4947,488 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4a114b55-97af-4954-8b88-3d8ad0d3b2ff"/>
+            <w:tblStyle w:val="TableGrid_2f78ebde-f795-4185-a3db-f6bd629fb096"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a0819fff-c2ec-419a-915d-98d1f185f4d3"/>
+            <w:tblStyle w:val="TableGrid_4593c6eb-1aaa-4b95-914a-2a935d82a96d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d7d72237-4436-4b65-b296-078771eb3e39"/>
+      <w:tblStyle w:val="TableGrid_3fe0a7dc-20f7-4753-9edb-b6ea197f3d7e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7324"/>
       <w:gridCol w:w="2627"/>
       <w:gridCol w:w="964"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7324"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_85248e10-b96f-496e-9dce-c86bd65b25f1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_6da32d08-9a6d-4062-95b0-3d7c2db346aa"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2627"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="964"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5441,59 +5441,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_25bae5ac-1a25-491f-979f-4cba11e9d16c"/>
+      <w:tblStyle w:val="TableGrid_46e794a0-cfae-4736-8d23-165b81f191d1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7095"/>
       <w:gridCol w:w="3820"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5504,488 +5504,488 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7095"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2246d10d-4aaa-4b5b-b01e-48f7406b40eb"/>
+            <w:tblStyle w:val="TableGrid_50b8238c-023a-4dc5-8ab4-eabd7857496a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3820"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d896306f-d519-48d5-830f-84e121789913"/>
+            <w:tblStyle w:val="TableGrid_c00e1bd9-a0c1-4a35-aba8-a034ae024ddf"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f17994e3-1758-4016-9ce1-d806b6b0df5f"/>
+      <w:tblStyle w:val="TableGrid_8f80e9ee-72dc-41ea-9565-91ba67c1c2fa"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6847"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_85248e10-b96f-496e-9dce-c86bd65b25f1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_6da32d08-9a6d-4062-95b0-3d7c2db346aa"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2456"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5998,59 +5998,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_71abdd98-4589-43ab-9eb5-8b8ff45751f4"/>
+      <w:tblStyle w:val="TableGrid_98aff310-cbe3-4793-bc76-4b444ad3ccff"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6061,373 +6061,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_96a8a44d-4865-4a75-8020-a3b221739974"/>
+            <w:tblStyle w:val="TableGrid_06dbf328-b636-486c-90a0-3c4894b4f784"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d7e60048-af1b-4279-8a3d-d4d2e2607685"/>
+            <w:tblStyle w:val="TableGrid_8839fe5f-0dc5-49c6-8a3e-0bd7800c5327"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -13451,1729 +13451,1729 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid0cfd6b3e-fe61-4d9a-a4ca-b1ace396c2b3" w:customStyle="1">
     <w:name w:val="Table Grid_0cfd6b3e-fe61-4d9a-a4ca-b1ace396c2b3"/>
     <w:basedOn w:val="NormalTablef34fdf2f-775f-41ed-a444-8516196905dd"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43" w:customStyle="1">
-    <w:name w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+  <w:style w:type="paragraph" w:styleId="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86" w:customStyle="1">
+    <w:name w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_c083c647-beb3-4089-9dc6-58f67f2de947" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+    <w:basedOn w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4bbe9bab-cdda-46fd-beba-9a982f09f6e4" w:customStyle="1">
-    <w:name w:val="Normal Table_4bbe9bab-cdda-46fd-beba-9a982f09f6e4"/>
+  <w:style w:type="table" w:styleId="NormalTable_b4b620a4-d0c1-4c71-b5e9-1972d9bafd8d" w:customStyle="1">
+    <w:name w:val="Normal Table_b4b620a4-d0c1-4c71-b5e9-1972d9bafd8d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8ffdf78d-2238-4e9e-bdaf-aee930030f75" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4bbe9bab-cdda-46fd-beba-9a982f09f6e4"/>
+  <w:style w:type="table" w:styleId="TableGrid_c2d15fa6-2a1b-4707-8aab-c24b4ec9b34e" w:customStyle="1">
+    <w:name w:val="Table Grid_c2d15fa6-2a1b-4707-8aab-c24b4ec9b34e"/>
+    <w:basedOn w:val="NormalTable_b4b620a4-d0c1-4c71-b5e9-1972d9bafd8d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_85248e10-b96f-496e-9dce-c86bd65b25f1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_6da32d08-9a6d-4062-95b0-3d7c2db346aa" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_6da32d08-9a6d-4062-95b0-3d7c2db346aa"/>
+    <w:basedOn w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_c31f052a-bc78-4f98-9947-f215954fd30a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_0954d19f-a9e5-4098-bef0-6b610935bd43"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
+    <w:basedOn w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4a46de68-8c34-4bc5-9bd2-0c72e8dc6ff0" w:customStyle="1">
-    <w:name w:val="Normal Table_4a46de68-8c34-4bc5-9bd2-0c72e8dc6ff0"/>
+  <w:style w:type="table" w:styleId="NormalTable_fa4020ca-47a3-4bf1-9ccc-da1abcb9555c" w:customStyle="1">
+    <w:name w:val="Normal Table_fa4020ca-47a3-4bf1-9ccc-da1abcb9555c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_25ad3d26-4d94-45d9-a51b-1cdd17dcdbed" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4a46de68-8c34-4bc5-9bd2-0c72e8dc6ff0"/>
+  <w:style w:type="table" w:styleId="TableGrid_a815505f-258a-46fc-a614-79fb6bbdee7d" w:customStyle="1">
+    <w:name w:val="Table Grid_a815505f-258a-46fc-a614-79fb6bbdee7d"/>
+    <w:basedOn w:val="NormalTable_fa4020ca-47a3-4bf1-9ccc-da1abcb9555c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d005409-60e6-4be3-8384-d4747b6b9423" w:customStyle="1">
-    <w:name w:val="Normal Table_5d005409-60e6-4be3-8384-d4747b6b9423"/>
+  <w:style w:type="table" w:styleId="NormalTable_f33f45fa-3132-4911-be75-8da4fe3f7192" w:customStyle="1">
+    <w:name w:val="Normal Table_f33f45fa-3132-4911-be75-8da4fe3f7192"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c02c24d2-1e85-40c4-812d-48e2a7fde6cd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5d005409-60e6-4be3-8384-d4747b6b9423"/>
+  <w:style w:type="table" w:styleId="TableGrid_67637ace-9ecb-43de-9cfd-6c32c4e011f8" w:customStyle="1">
+    <w:name w:val="Table Grid_67637ace-9ecb-43de-9cfd-6c32c4e011f8"/>
+    <w:basedOn w:val="NormalTable_f33f45fa-3132-4911-be75-8da4fe3f7192"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_99478593-60d6-4525-8e83-a67f15ee24ec" w:customStyle="1">
-    <w:name w:val="Normal Table_99478593-60d6-4525-8e83-a67f15ee24ec"/>
+  <w:style w:type="table" w:styleId="NormalTable_b949cc4d-1348-4d75-b7d1-d3f0a18b124f" w:customStyle="1">
+    <w:name w:val="Normal Table_b949cc4d-1348-4d75-b7d1-d3f0a18b124f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f3c75a42-2779-4249-98ef-05360338476b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_99478593-60d6-4525-8e83-a67f15ee24ec"/>
+  <w:style w:type="table" w:styleId="TableGrid_43f975fb-ddf2-4fe6-bc7f-6bd88fda6c74" w:customStyle="1">
+    <w:name w:val="Table Grid_43f975fb-ddf2-4fe6-bc7f-6bd88fda6c74"/>
+    <w:basedOn w:val="NormalTable_b949cc4d-1348-4d75-b7d1-d3f0a18b124f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5533a322-2953-4a5a-9f7a-96cec7095801" w:customStyle="1">
-    <w:name w:val="Normal Table_5533a322-2953-4a5a-9f7a-96cec7095801"/>
+  <w:style w:type="table" w:styleId="NormalTable_56d49e8c-7636-451f-97fe-8dafe8752c92" w:customStyle="1">
+    <w:name w:val="Normal Table_56d49e8c-7636-451f-97fe-8dafe8752c92"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0495ff72-921f-4b9e-a9c3-77a98294167f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5533a322-2953-4a5a-9f7a-96cec7095801"/>
+  <w:style w:type="table" w:styleId="TableGrid_0bb64381-9b1f-4360-a9c8-1f64f15f4d90" w:customStyle="1">
+    <w:name w:val="Table Grid_0bb64381-9b1f-4360-a9c8-1f64f15f4d90"/>
+    <w:basedOn w:val="NormalTable_56d49e8c-7636-451f-97fe-8dafe8752c92"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9b6c9532-b2c3-4173-8544-983492b609f7" w:customStyle="1">
-    <w:name w:val="Normal Table_9b6c9532-b2c3-4173-8544-983492b609f7"/>
+  <w:style w:type="table" w:styleId="NormalTable_736bd2c5-dc70-4118-942c-1cc859ad8e65" w:customStyle="1">
+    <w:name w:val="Normal Table_736bd2c5-dc70-4118-942c-1cc859ad8e65"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0f021c96-74ea-4bbd-bb52-648b654e44e2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9b6c9532-b2c3-4173-8544-983492b609f7"/>
+  <w:style w:type="table" w:styleId="TableGrid_1159a7f0-7b9d-48d5-b7d1-d230d1ea01ad" w:customStyle="1">
+    <w:name w:val="Table Grid_1159a7f0-7b9d-48d5-b7d1-d230d1ea01ad"/>
+    <w:basedOn w:val="NormalTable_736bd2c5-dc70-4118-942c-1cc859ad8e65"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8bd849a4-e974-443f-85a0-605936a11595" w:customStyle="1">
-    <w:name w:val="Normal Table_8bd849a4-e974-443f-85a0-605936a11595"/>
+  <w:style w:type="table" w:styleId="NormalTable_0c82a425-1c17-45ad-9f44-7cba71d0106e" w:customStyle="1">
+    <w:name w:val="Normal Table_0c82a425-1c17-45ad-9f44-7cba71d0106e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ea28d307-6601-4038-b55a-f886a71a1368" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8bd849a4-e974-443f-85a0-605936a11595"/>
+  <w:style w:type="table" w:styleId="TableGrid_51dac066-173f-47bb-9fc5-2e0eee48a211" w:customStyle="1">
+    <w:name w:val="Table Grid_51dac066-173f-47bb-9fc5-2e0eee48a211"/>
+    <w:basedOn w:val="NormalTable_0c82a425-1c17-45ad-9f44-7cba71d0106e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_27da095c-3cf6-4388-b837-e8f5ebc7e048" w:customStyle="1">
-    <w:name w:val="Normal Table_27da095c-3cf6-4388-b837-e8f5ebc7e048"/>
+  <w:style w:type="table" w:styleId="NormalTable_def971ce-a4ee-4b9f-b09f-6eb4090fbcd5" w:customStyle="1">
+    <w:name w:val="Normal Table_def971ce-a4ee-4b9f-b09f-6eb4090fbcd5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4a114b55-97af-4954-8b88-3d8ad0d3b2ff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_27da095c-3cf6-4388-b837-e8f5ebc7e048"/>
+  <w:style w:type="table" w:styleId="TableGrid_2f78ebde-f795-4185-a3db-f6bd629fb096" w:customStyle="1">
+    <w:name w:val="Table Grid_2f78ebde-f795-4185-a3db-f6bd629fb096"/>
+    <w:basedOn w:val="NormalTable_def971ce-a4ee-4b9f-b09f-6eb4090fbcd5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dd24cf8e-9e8b-49ba-ac12-d943d2644fb7" w:customStyle="1">
-    <w:name w:val="Normal Table_dd24cf8e-9e8b-49ba-ac12-d943d2644fb7"/>
+  <w:style w:type="table" w:styleId="NormalTable_62fb07ca-030e-4738-93e0-94cf83bb98ce" w:customStyle="1">
+    <w:name w:val="Normal Table_62fb07ca-030e-4738-93e0-94cf83bb98ce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a0819fff-c2ec-419a-915d-98d1f185f4d3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dd24cf8e-9e8b-49ba-ac12-d943d2644fb7"/>
+  <w:style w:type="table" w:styleId="TableGrid_4593c6eb-1aaa-4b95-914a-2a935d82a96d" w:customStyle="1">
+    <w:name w:val="Table Grid_4593c6eb-1aaa-4b95-914a-2a935d82a96d"/>
+    <w:basedOn w:val="NormalTable_62fb07ca-030e-4738-93e0-94cf83bb98ce"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9e0e1d2f-c069-4a5f-a04d-123b8c0e3d5f" w:customStyle="1">
-    <w:name w:val="Normal Table_9e0e1d2f-c069-4a5f-a04d-123b8c0e3d5f"/>
+  <w:style w:type="table" w:styleId="NormalTable_23ad9d4e-98fd-4bea-88ee-6544f4a9d5f4" w:customStyle="1">
+    <w:name w:val="Normal Table_23ad9d4e-98fd-4bea-88ee-6544f4a9d5f4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_47c848b4-bdbb-4515-8fbb-9f140b477dc5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9e0e1d2f-c069-4a5f-a04d-123b8c0e3d5f"/>
+  <w:style w:type="table" w:styleId="TableGrid_d90fab3f-cb5a-41e8-b71d-a3c70452c6aa" w:customStyle="1">
+    <w:name w:val="Table Grid_d90fab3f-cb5a-41e8-b71d-a3c70452c6aa"/>
+    <w:basedOn w:val="NormalTable_23ad9d4e-98fd-4bea-88ee-6544f4a9d5f4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a06805c8-7a4c-41cc-8a2a-9a5cbef6ff60" w:customStyle="1">
-    <w:name w:val="Normal Table_a06805c8-7a4c-41cc-8a2a-9a5cbef6ff60"/>
+  <w:style w:type="table" w:styleId="NormalTable_c909ce47-f069-4432-99f3-bdc58823d311" w:customStyle="1">
+    <w:name w:val="Normal Table_c909ce47-f069-4432-99f3-bdc58823d311"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dd33bcad-c6db-4884-89fe-456fe69f6d7f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a06805c8-7a4c-41cc-8a2a-9a5cbef6ff60"/>
+  <w:style w:type="table" w:styleId="TableGrid_630a04b5-5e97-4258-adc4-c0c0872fd4ab" w:customStyle="1">
+    <w:name w:val="Table Grid_630a04b5-5e97-4258-adc4-c0c0872fd4ab"/>
+    <w:basedOn w:val="NormalTable_c909ce47-f069-4432-99f3-bdc58823d311"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b2b046a7-a435-471c-82c8-dea85ec687c8" w:customStyle="1">
-    <w:name w:val="Normal Table_b2b046a7-a435-471c-82c8-dea85ec687c8"/>
+  <w:style w:type="table" w:styleId="NormalTable_8f220d1c-b287-4116-ad96-71a39fe10596" w:customStyle="1">
+    <w:name w:val="Normal Table_8f220d1c-b287-4116-ad96-71a39fe10596"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_20f1ca4a-5e71-4b72-8d18-295e8904ea2a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b2b046a7-a435-471c-82c8-dea85ec687c8"/>
+  <w:style w:type="table" w:styleId="TableGrid_e056c30c-5530-44f8-a09e-49b66ad0c0a9" w:customStyle="1">
+    <w:name w:val="Table Grid_e056c30c-5530-44f8-a09e-49b66ad0c0a9"/>
+    <w:basedOn w:val="NormalTable_8f220d1c-b287-4116-ad96-71a39fe10596"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0c35491d-fec3-4aa6-a9cf-6568af7e2423" w:customStyle="1">
-    <w:name w:val="Normal Table_0c35491d-fec3-4aa6-a9cf-6568af7e2423"/>
+  <w:style w:type="table" w:styleId="NormalTable_be8699ef-0dfd-4880-b92a-04f8db78a9b8" w:customStyle="1">
+    <w:name w:val="Normal Table_be8699ef-0dfd-4880-b92a-04f8db78a9b8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fbac1c34-45b1-413d-bddc-9810389df7ef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0c35491d-fec3-4aa6-a9cf-6568af7e2423"/>
+  <w:style w:type="table" w:styleId="TableGrid_27eaefd2-c7a7-487c-b2aa-d1d2f699d950" w:customStyle="1">
+    <w:name w:val="Table Grid_27eaefd2-c7a7-487c-b2aa-d1d2f699d950"/>
+    <w:basedOn w:val="NormalTable_be8699ef-0dfd-4880-b92a-04f8db78a9b8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_29e7bf8c-81bc-48f8-ac53-cbb9fc265e4d" w:customStyle="1">
-    <w:name w:val="Normal Table_29e7bf8c-81bc-48f8-ac53-cbb9fc265e4d"/>
+  <w:style w:type="table" w:styleId="NormalTable_500f399c-0ece-400a-96e8-d40d5e76ba42" w:customStyle="1">
+    <w:name w:val="Normal Table_500f399c-0ece-400a-96e8-d40d5e76ba42"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_426e5038-2905-465a-9050-d38a5262df69" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_29e7bf8c-81bc-48f8-ac53-cbb9fc265e4d"/>
+  <w:style w:type="table" w:styleId="TableGrid_e4dab75f-9a06-4f12-9f99-0d9ed44a8af4" w:customStyle="1">
+    <w:name w:val="Table Grid_e4dab75f-9a06-4f12-9f99-0d9ed44a8af4"/>
+    <w:basedOn w:val="NormalTable_500f399c-0ece-400a-96e8-d40d5e76ba42"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d1ca308d-20b1-4bed-9efd-19c66beb6cd9" w:customStyle="1">
-    <w:name w:val="Normal Table_d1ca308d-20b1-4bed-9efd-19c66beb6cd9"/>
+  <w:style w:type="table" w:styleId="NormalTable_4376a05a-a459-40b6-b49f-8fa4c2a575ac" w:customStyle="1">
+    <w:name w:val="Normal Table_4376a05a-a459-40b6-b49f-8fa4c2a575ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1f1ba9d3-0dfe-47e1-a87b-f17eb7ccfd8c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d1ca308d-20b1-4bed-9efd-19c66beb6cd9"/>
+  <w:style w:type="table" w:styleId="TableGrid_6d7acfad-0f4d-4219-97c4-8d3b0a63f622" w:customStyle="1">
+    <w:name w:val="Table Grid_6d7acfad-0f4d-4219-97c4-8d3b0a63f622"/>
+    <w:basedOn w:val="NormalTable_4376a05a-a459-40b6-b49f-8fa4c2a575ac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f3a62864-6b35-488c-b67b-fc648b8afb0c" w:customStyle="1">
-    <w:name w:val="Normal Table_f3a62864-6b35-488c-b67b-fc648b8afb0c"/>
+  <w:style w:type="table" w:styleId="NormalTable_4b004642-5193-45ab-8102-8b069c5925b8" w:customStyle="1">
+    <w:name w:val="Normal Table_4b004642-5193-45ab-8102-8b069c5925b8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_60453a0e-7327-453e-aff8-3169fb3d108f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f3a62864-6b35-488c-b67b-fc648b8afb0c"/>
+  <w:style w:type="table" w:styleId="TableGrid_3f2fd5df-08d2-4365-8c9b-e4b03767f8e9" w:customStyle="1">
+    <w:name w:val="Table Grid_3f2fd5df-08d2-4365-8c9b-e4b03767f8e9"/>
+    <w:basedOn w:val="NormalTable_4b004642-5193-45ab-8102-8b069c5925b8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_edd7336a-4818-4550-9e78-17c7d5b641ec" w:customStyle="1">
-    <w:name w:val="Normal Table_edd7336a-4818-4550-9e78-17c7d5b641ec"/>
+  <w:style w:type="table" w:styleId="NormalTable_f2cd636d-48d0-480e-952a-0095d8db4688" w:customStyle="1">
+    <w:name w:val="Normal Table_f2cd636d-48d0-480e-952a-0095d8db4688"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d7d72237-4436-4b65-b296-078771eb3e39" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_edd7336a-4818-4550-9e78-17c7d5b641ec"/>
+  <w:style w:type="table" w:styleId="TableGrid_3fe0a7dc-20f7-4753-9edb-b6ea197f3d7e" w:customStyle="1">
+    <w:name w:val="Table Grid_3fe0a7dc-20f7-4753-9edb-b6ea197f3d7e"/>
+    <w:basedOn w:val="NormalTable_f2cd636d-48d0-480e-952a-0095d8db4688"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_254d50bd-861d-47eb-b440-04c149f9f924" w:customStyle="1">
-    <w:name w:val="Normal Table_254d50bd-861d-47eb-b440-04c149f9f924"/>
+  <w:style w:type="table" w:styleId="NormalTable_c5e71303-1028-4155-85d8-f2555c388407" w:customStyle="1">
+    <w:name w:val="Normal Table_c5e71303-1028-4155-85d8-f2555c388407"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2246d10d-4aaa-4b5b-b01e-48f7406b40eb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_254d50bd-861d-47eb-b440-04c149f9f924"/>
+  <w:style w:type="table" w:styleId="TableGrid_50b8238c-023a-4dc5-8ab4-eabd7857496a" w:customStyle="1">
+    <w:name w:val="Table Grid_50b8238c-023a-4dc5-8ab4-eabd7857496a"/>
+    <w:basedOn w:val="NormalTable_c5e71303-1028-4155-85d8-f2555c388407"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_06cbf4e8-bd88-43a5-a6a3-964c205315f2" w:customStyle="1">
-    <w:name w:val="Normal Table_06cbf4e8-bd88-43a5-a6a3-964c205315f2"/>
+  <w:style w:type="table" w:styleId="NormalTable_ccfa7a87-c222-4e0f-bb90-ed06b08019cd" w:customStyle="1">
+    <w:name w:val="Normal Table_ccfa7a87-c222-4e0f-bb90-ed06b08019cd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d896306f-d519-48d5-830f-84e121789913" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_06cbf4e8-bd88-43a5-a6a3-964c205315f2"/>
+  <w:style w:type="table" w:styleId="TableGrid_c00e1bd9-a0c1-4a35-aba8-a034ae024ddf" w:customStyle="1">
+    <w:name w:val="Table Grid_c00e1bd9-a0c1-4a35-aba8-a034ae024ddf"/>
+    <w:basedOn w:val="NormalTable_ccfa7a87-c222-4e0f-bb90-ed06b08019cd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_28f526f9-d59e-4d55-bf4d-1d1a4fe34b2f" w:customStyle="1">
-    <w:name w:val="Normal Table_28f526f9-d59e-4d55-bf4d-1d1a4fe34b2f"/>
+  <w:style w:type="table" w:styleId="NormalTable_88a15b76-4f34-4219-b63d-e8961e5bc6a1" w:customStyle="1">
+    <w:name w:val="Normal Table_88a15b76-4f34-4219-b63d-e8961e5bc6a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_25bae5ac-1a25-491f-979f-4cba11e9d16c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_28f526f9-d59e-4d55-bf4d-1d1a4fe34b2f"/>
+  <w:style w:type="table" w:styleId="TableGrid_46e794a0-cfae-4736-8d23-165b81f191d1" w:customStyle="1">
+    <w:name w:val="Table Grid_46e794a0-cfae-4736-8d23-165b81f191d1"/>
+    <w:basedOn w:val="NormalTable_88a15b76-4f34-4219-b63d-e8961e5bc6a1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_491e55f4-526a-4aa8-9b24-971a66c49ddd" w:customStyle="1">
-    <w:name w:val="Normal Table_491e55f4-526a-4aa8-9b24-971a66c49ddd"/>
+  <w:style w:type="table" w:styleId="NormalTable_00c7c0dd-91e8-4c0e-998b-96f4438bb058" w:customStyle="1">
+    <w:name w:val="Normal Table_00c7c0dd-91e8-4c0e-998b-96f4438bb058"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4e491393-6aff-4b98-8182-3227efba9e58" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_491e55f4-526a-4aa8-9b24-971a66c49ddd"/>
+  <w:style w:type="table" w:styleId="TableGrid_bb5116f4-6ebb-478d-9f54-aa09d7ef4d1a" w:customStyle="1">
+    <w:name w:val="Table Grid_bb5116f4-6ebb-478d-9f54-aa09d7ef4d1a"/>
+    <w:basedOn w:val="NormalTable_00c7c0dd-91e8-4c0e-998b-96f4438bb058"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f26199d8-d3f2-4d5c-90b9-62eead2ce31f" w:customStyle="1">
-    <w:name w:val="Normal Table_f26199d8-d3f2-4d5c-90b9-62eead2ce31f"/>
+  <w:style w:type="table" w:styleId="NormalTable_5a28ddf6-fb1a-40f5-b868-e05dfcbbb05f" w:customStyle="1">
+    <w:name w:val="Normal Table_5a28ddf6-fb1a-40f5-b868-e05dfcbbb05f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_13328b6a-6da0-4568-a6e6-7658256a999c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f26199d8-d3f2-4d5c-90b9-62eead2ce31f"/>
+  <w:style w:type="table" w:styleId="TableGrid_d51e9bb0-68e8-454c-a617-7dd34f9b719a" w:customStyle="1">
+    <w:name w:val="Table Grid_d51e9bb0-68e8-454c-a617-7dd34f9b719a"/>
+    <w:basedOn w:val="NormalTable_5a28ddf6-fb1a-40f5-b868-e05dfcbbb05f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9e46150b-b9ac-4305-8925-85e131842ba8" w:customStyle="1">
-    <w:name w:val="Normal Table_9e46150b-b9ac-4305-8925-85e131842ba8"/>
+  <w:style w:type="table" w:styleId="NormalTable_dfcdc2a2-4f0f-48fd-bc4f-803078546183" w:customStyle="1">
+    <w:name w:val="Normal Table_dfcdc2a2-4f0f-48fd-bc4f-803078546183"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a48c476a-b4cf-4080-b49e-27af9a6471f9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9e46150b-b9ac-4305-8925-85e131842ba8"/>
+  <w:style w:type="table" w:styleId="TableGrid_b432d069-a612-4623-a698-5a2bc447545b" w:customStyle="1">
+    <w:name w:val="Table Grid_b432d069-a612-4623-a698-5a2bc447545b"/>
+    <w:basedOn w:val="NormalTable_dfcdc2a2-4f0f-48fd-bc4f-803078546183"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_58e6f9d1-b4e1-43cf-a59c-609e012bccad" w:customStyle="1">
-    <w:name w:val="Normal Table_58e6f9d1-b4e1-43cf-a59c-609e012bccad"/>
+  <w:style w:type="table" w:styleId="NormalTable_f901dc1b-d67d-492e-b3ec-1efda9d83518" w:customStyle="1">
+    <w:name w:val="Normal Table_f901dc1b-d67d-492e-b3ec-1efda9d83518"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8e2ca2c7-9c8c-4623-938b-ddf5d2946d72" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_58e6f9d1-b4e1-43cf-a59c-609e012bccad"/>
+  <w:style w:type="table" w:styleId="TableGrid_4556b96f-e968-4958-b82f-5f540435080b" w:customStyle="1">
+    <w:name w:val="Table Grid_4556b96f-e968-4958-b82f-5f540435080b"/>
+    <w:basedOn w:val="NormalTable_f901dc1b-d67d-492e-b3ec-1efda9d83518"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_aa5abdb8-04f7-428a-9750-c3008093cc37" w:customStyle="1">
-    <w:name w:val="Normal Table_aa5abdb8-04f7-428a-9750-c3008093cc37"/>
+  <w:style w:type="table" w:styleId="NormalTable_a9886d69-ba64-493f-b601-4ddde8accf89" w:customStyle="1">
+    <w:name w:val="Normal Table_a9886d69-ba64-493f-b601-4ddde8accf89"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a5aca1b7-e016-471b-b596-7be3f6837705" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_aa5abdb8-04f7-428a-9750-c3008093cc37"/>
+  <w:style w:type="table" w:styleId="TableGrid_f388d95d-2eed-4b8d-ab76-6ddfd85b6ac9" w:customStyle="1">
+    <w:name w:val="Table Grid_f388d95d-2eed-4b8d-ab76-6ddfd85b6ac9"/>
+    <w:basedOn w:val="NormalTable_a9886d69-ba64-493f-b601-4ddde8accf89"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_749897ab-d9ad-4aff-a634-a7db632631a1" w:customStyle="1">
-    <w:name w:val="Normal Table_749897ab-d9ad-4aff-a634-a7db632631a1"/>
+  <w:style w:type="table" w:styleId="NormalTable_a70bba0a-3962-4907-bc4b-cde12309b634" w:customStyle="1">
+    <w:name w:val="Normal Table_a70bba0a-3962-4907-bc4b-cde12309b634"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_784af2ac-efa7-4d1d-8131-2697118f978c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_749897ab-d9ad-4aff-a634-a7db632631a1"/>
+  <w:style w:type="table" w:styleId="TableGrid_d394cfc1-ae74-4266-a0da-88603d7c4d15" w:customStyle="1">
+    <w:name w:val="Table Grid_d394cfc1-ae74-4266-a0da-88603d7c4d15"/>
+    <w:basedOn w:val="NormalTable_a70bba0a-3962-4907-bc4b-cde12309b634"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3345a15c-c9ea-4dcb-99e3-576c3733f473" w:customStyle="1">
-    <w:name w:val="Normal Table_3345a15c-c9ea-4dcb-99e3-576c3733f473"/>
+  <w:style w:type="table" w:styleId="NormalTable_ddd4a38b-4acc-4430-bff2-57e6b94d746e" w:customStyle="1">
+    <w:name w:val="Normal Table_ddd4a38b-4acc-4430-bff2-57e6b94d746e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f17994e3-1758-4016-9ce1-d806b6b0df5f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3345a15c-c9ea-4dcb-99e3-576c3733f473"/>
+  <w:style w:type="table" w:styleId="TableGrid_8f80e9ee-72dc-41ea-9565-91ba67c1c2fa" w:customStyle="1">
+    <w:name w:val="Table Grid_8f80e9ee-72dc-41ea-9565-91ba67c1c2fa"/>
+    <w:basedOn w:val="NormalTable_ddd4a38b-4acc-4430-bff2-57e6b94d746e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_687e0530-6084-4dfb-973d-968f60eecd2b" w:customStyle="1">
-    <w:name w:val="Normal Table_687e0530-6084-4dfb-973d-968f60eecd2b"/>
+  <w:style w:type="table" w:styleId="NormalTable_ad1477b4-7609-47c1-9e86-692af2ff31b6" w:customStyle="1">
+    <w:name w:val="Normal Table_ad1477b4-7609-47c1-9e86-692af2ff31b6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_96a8a44d-4865-4a75-8020-a3b221739974" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_687e0530-6084-4dfb-973d-968f60eecd2b"/>
+  <w:style w:type="table" w:styleId="TableGrid_06dbf328-b636-486c-90a0-3c4894b4f784" w:customStyle="1">
+    <w:name w:val="Table Grid_06dbf328-b636-486c-90a0-3c4894b4f784"/>
+    <w:basedOn w:val="NormalTable_ad1477b4-7609-47c1-9e86-692af2ff31b6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_41772fde-bf86-49d2-bfea-5767e55631e7" w:customStyle="1">
-    <w:name w:val="Normal Table_41772fde-bf86-49d2-bfea-5767e55631e7"/>
+  <w:style w:type="table" w:styleId="NormalTable_457c8c5e-90e3-4d54-88bd-04abc7e51e8b" w:customStyle="1">
+    <w:name w:val="Normal Table_457c8c5e-90e3-4d54-88bd-04abc7e51e8b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d7e60048-af1b-4279-8a3d-d4d2e2607685" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_41772fde-bf86-49d2-bfea-5767e55631e7"/>
+  <w:style w:type="table" w:styleId="TableGrid_8839fe5f-0dc5-49c6-8a3e-0bd7800c5327" w:customStyle="1">
+    <w:name w:val="Table Grid_8839fe5f-0dc5-49c6-8a3e-0bd7800c5327"/>
+    <w:basedOn w:val="NormalTable_457c8c5e-90e3-4d54-88bd-04abc7e51e8b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d78cc5e-72c7-4a30-9348-d993fcbebb87" w:customStyle="1">
-    <w:name w:val="Normal Table_4d78cc5e-72c7-4a30-9348-d993fcbebb87"/>
+  <w:style w:type="table" w:styleId="NormalTable_35cb152c-3c69-4f4d-93cc-3b7fb762624d" w:customStyle="1">
+    <w:name w:val="Normal Table_35cb152c-3c69-4f4d-93cc-3b7fb762624d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_71abdd98-4589-43ab-9eb5-8b8ff45751f4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4d78cc5e-72c7-4a30-9348-d993fcbebb87"/>
+  <w:style w:type="table" w:styleId="TableGrid_98aff310-cbe3-4793-bc76-4b444ad3ccff" w:customStyle="1">
+    <w:name w:val="Table Grid_98aff310-cbe3-4793-bc76-4b444ad3ccff"/>
+    <w:basedOn w:val="NormalTable_35cb152c-3c69-4f4d-93cc-3b7fb762624d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>