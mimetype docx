--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -2,56 +2,59 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
@@ -219,50 +222,51 @@
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1821"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:edGrp="everyone" w:id="1"/>
             <w:permEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosjektleder OBF:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3360"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -289,50 +293,51 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dato:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3186"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="1"/>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="283" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3475"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -396,50 +401,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3475"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:edGrp="everyone" w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3402"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3471"/>
             <w:gridSpan w:val="2"/>
@@ -655,50 +661,51 @@
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3471"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="206D69CE">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1231"/>
         <w:gridCol w:w="9117"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1231"/>
             <w:tcBorders/>
             <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
@@ -1013,51 +1020,50 @@
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">en</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> og befaring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">en</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4165D255">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -2240,53 +2246,55 @@
               <w:t xml:space="preserve">Avvik/ merknader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1214" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10348"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:edGrp="everyone" w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="33740DC8">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -2446,96 +2454,96 @@
         </w:rPr>
         <w:t xml:space="preserve">kontraktsgrunnlag</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve"> og faktaark:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17ED0D7C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="rId1"/>
-          <w:footerReference w:type="default" r:id="rId2"/>
+          <w:headerReference w:type="first" r:id="rId1"/>
+          <w:headerReference w:type="default" r:id="rId2"/>
+          <w:footerReference w:type="default" r:id="rId3"/>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2126" w:right="1134" w:bottom="1134" w:left="567" w:header="454" w:footer="454" w:gutter="0"/>
           <w:pgBorders w:display="notFirstPage" w:offsetFrom="page">
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="24"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="24"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="24"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="24"/>
           </w:pgBorders>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C2B11A1">
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Adkomst- og ferdselsveger:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B50478D">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -2631,51 +2639,50 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">SHA-tavler og informasjonsskilting:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8024C5">
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -3054,51 +3061,50 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">SHA-perm, risiko- og Sikker Jobb Analyser (SJA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C1A8FC">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
@@ -3156,51 +3162,50 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Personlig verneutstyr:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E011A97">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -3265,51 +3270,50 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekkverk og byggeplassgjerder:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2C8F41">
       <w:pPr>
         <w:spacing/>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -3402,51 +3406,50 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Byggeplassgjerder:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F4C752">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -3553,51 +3556,50 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Stiger og gardintrapper:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16675D02">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -3707,51 +3709,50 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Fasade- og rullestillaser:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436380BF">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -3830,51 +3831,50 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Brakker:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B50AB29">
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -3960,51 +3960,50 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Rent Tørt Bygg (RTB) og avfallshåndtering:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F2D6A9">
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -4221,722 +4220,749 @@
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Støvende arbeider er ikke tillatt (er man ikke ferdig med støvproduserende arbeiderer så er det ikke en rød sone)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C57CD07">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="rId3"/>
-          <w:footerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId4"/>
+          <w:headerReference w:type="default" r:id="rId5"/>
+          <w:footerReference w:type="default" r:id="rId6"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1381" w:right="424" w:bottom="284" w:left="567" w:header="454" w:footer="454" w:gutter="0"/>
           <w:pgBorders w:display="notFirstPage" w:offsetFrom="page">
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="24"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="24"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="24"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="24"/>
           </w:pgBorders>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="2" w:equalWidth="1" w:space="283"/>
-          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Påbudt med sko-overtrekk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F617EED">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId5"/>
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1381" w:right="1134" w:bottom="709" w:left="567" w:header="454" w:footer="483" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Sylfaen"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Cambria"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1159a7f0-7b9d-48d5-b7d1-d230d1ea01ad"/>
+      <w:tblStyle w:val="TableGrid_b3478e06-27d6-4db0-bde0-46181321da98"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:10:58 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3f2fd5df-08d2-4365-8c9b-e4b03767f8e9"/>
+      <w:tblStyle w:val="TableGrid_cb0486ae-8027-4a79-b224-925f324da79b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5458"/>
       <w:gridCol w:w="5457"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5458"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:10:58 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5458"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d394cfc1-ae74-4266-a0da-88603d7c4d15"/>
+      <w:tblStyle w:val="TableGrid_a4302474-6618-4d2a-babd-ec758fa3a8fb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:10:58 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_51dac066-173f-47bb-9fc5-2e0eee48a211"/>
+      <w:tblStyle w:val="TableGrid_0c000530-c381-4751-9eef-49a4f10eee53"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6847"/>
-      <w:gridCol w:w="2457"/>
+      <w:gridCol w:w="6365"/>
+      <w:gridCol w:w="2939"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6847"/>
+          <w:tcW w:type="dxa" w:w="6365"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_6da32d08-9a6d-4062-95b0-3d7c2db346aa"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_a1179e52-56b2-4fde-aa8e-414b12c0500a"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2456"/>
+          <w:tcW w:type="dxa" w:w="2939"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId7"/>
+                        <a:blip r:embed="rId10"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d90fab3f-cb5a-41e8-b71d-a3c70452c6aa"/>
+      <w:tblStyle w:val="TableGrid_6cd25fc7-dd24-4014-a71d-69e34a423071"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4947,553 +4973,1110 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2f78ebde-f795-4185-a3db-f6bd629fb096"/>
+            <w:tblStyle w:val="TableGrid_5663babf-3702-40ae-ac9c-fae5771a2ff5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4593c6eb-1aaa-4b95-914a-2a935d82a96d"/>
+            <w:tblStyle w:val="TableGrid_8b1ab746-9086-450e-921f-ecff60959b7a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3fe0a7dc-20f7-4753-9edb-b6ea197f3d7e"/>
+      <w:tblStyle w:val="TableGrid_1d7aec76-9543-4680-a8c2-36b2f82fe071"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="7324"/>
-      <w:gridCol w:w="2627"/>
+      <w:gridCol w:w="6365"/>
+      <w:gridCol w:w="2939"/>
+      <w:gridCol w:w="901"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6365"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_a1179e52-56b2-4fde-aa8e-414b12c0500a"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2939"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="901"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId13"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_0ee01c38-399d-43ec-9c3f-a0a37de73de1"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6633"/>
+      <w:gridCol w:w="3572"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6633"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_9deadd04-d237-41ae-a625-d1891b7f669d"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3572"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_512873fa-79fb-4b0f-b96d-85e7b4633b36"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_622b0905-343d-425a-af16-6cd3e25044b7"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6808"/>
+      <w:gridCol w:w="3143"/>
       <w:gridCol w:w="964"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="7324"/>
+          <w:tcW w:type="dxa" w:w="6808"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_6da32d08-9a6d-4062-95b0-3d7c2db346aa"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_a1179e52-56b2-4fde-aa8e-414b12c0500a"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2627"/>
+          <w:tcW w:type="dxa" w:w="3143"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="964"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="10240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId8"/>
+                        <a:blip r:embed="rId11"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_46e794a0-cfae-4736-8d23-165b81f191d1"/>
+      <w:tblStyle w:val="TableGrid_c0f2155b-f724-4367-827b-7a7c971f306f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7095"/>
       <w:gridCol w:w="3820"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5504,553 +6087,1110 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7095"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_50b8238c-023a-4dc5-8ab4-eabd7857496a"/>
+            <w:tblStyle w:val="TableGrid_9fa3eacf-0469-492d-a36a-6c57c07aedb9"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3820"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c00e1bd9-a0c1-4a35-aba8-a034ae024ddf"/>
+            <w:tblStyle w:val="TableGrid_63a946e3-91bf-4dc4-ba1d-a93415c00315"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8f80e9ee-72dc-41ea-9565-91ba67c1c2fa"/>
+      <w:tblStyle w:val="TableGrid_2261e819-4eb2-4f5b-b225-453ee895b6d5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6847"/>
-      <w:gridCol w:w="2457"/>
+      <w:gridCol w:w="6808"/>
+      <w:gridCol w:w="3143"/>
+      <w:gridCol w:w="964"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6808"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_a1179e52-56b2-4fde-aa8e-414b12c0500a"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3143"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="964"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId14"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_50070187-0710-4df6-87fc-cde8e64d723e"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7095"/>
+      <w:gridCol w:w="3820"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="7095"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_9117f941-a8c6-4806-922e-26ad508dd2b0"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3820"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_e9215384-4564-445c-b262-ed25ffe76c46"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_a8747628-26b1-425e-a819-2352a0a76d03"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6365"/>
+      <w:gridCol w:w="2939"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6847"/>
+          <w:tcW w:type="dxa" w:w="6365"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_6da32d08-9a6d-4062-95b0-3d7c2db346aa"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_a1179e52-56b2-4fde-aa8e-414b12c0500a"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2456"/>
+          <w:tcW w:type="dxa" w:w="2939"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId9"/>
+                        <a:blip r:embed="rId12"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_98aff310-cbe3-4793-bc76-4b444ad3ccff"/>
+      <w:tblStyle w:val="TableGrid_4f9ff330-429a-4f5e-a3aa-142dd9424439"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6061,373 +7201,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_06dbf328-b636-486c-90a0-3c4894b4f784"/>
+            <w:tblStyle w:val="TableGrid_76e76bb5-eb7f-4e3c-b3a0-1edfee6f5920"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8839fe5f-0dc5-49c6-8a3e-0bd7800c5327"/>
+            <w:tblStyle w:val="TableGrid_1a3f0531-0339-4897-8c23-243db985e969"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_ec73c9b9-0eca-46c1-8408-541332bcf95a"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6365"/>
+      <w:gridCol w:w="2939"/>
+      <w:gridCol w:w="901"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6365"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_a1179e52-56b2-4fde-aa8e-414b12c0500a"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 114. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.8 Ledelsesbefaring på byggeplass</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2939"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="901"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="13312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId15"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_5992192a-bd61-475a-9620-ab28a9b5ca5a"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6633"/>
+      <w:gridCol w:w="3572"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6633"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_8d5a58ac-0f3a-49c0-974a-4dc5fc21be1d"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">07.06.2024 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3572"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_692fd59c-9c02-4a36-8d7c-ef627a659abe"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -13451,1766 +15148,2435 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid0cfd6b3e-fe61-4d9a-a4ca-b1ace396c2b3" w:customStyle="1">
     <w:name w:val="Table Grid_0cfd6b3e-fe61-4d9a-a4ca-b1ace396c2b3"/>
     <w:basedOn w:val="NormalTablef34fdf2f-775f-41ed-a444-8516196905dd"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86" w:customStyle="1">
-    <w:name w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+  <w:style w:type="paragraph" w:styleId="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b" w:customStyle="1">
+    <w:name w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_db6f072d-8de2-4bd9-aca1-90f68e1f5ee1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d7f1a8fb-6527-4c23-8cb2-dfe9805dc114"/>
+    <w:basedOn w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b4b620a4-d0c1-4c71-b5e9-1972d9bafd8d" w:customStyle="1">
-    <w:name w:val="Normal Table_b4b620a4-d0c1-4c71-b5e9-1972d9bafd8d"/>
+  <w:style w:type="table" w:styleId="NormalTable_6014e9e4-1879-4e2a-86b1-a66b3e8c3703" w:customStyle="1">
+    <w:name w:val="Normal Table_6014e9e4-1879-4e2a-86b1-a66b3e8c3703"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c2d15fa6-2a1b-4707-8aab-c24b4ec9b34e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b4b620a4-d0c1-4c71-b5e9-1972d9bafd8d"/>
+  <w:style w:type="table" w:styleId="TableGrid_59dfe2c7-33b4-4209-906e-3261eea70f48" w:customStyle="1">
+    <w:name w:val="Table Grid_59dfe2c7-33b4-4209-906e-3261eea70f48"/>
+    <w:basedOn w:val="NormalTable_6014e9e4-1879-4e2a-86b1-a66b3e8c3703"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_6da32d08-9a6d-4062-95b0-3d7c2db346aa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_a1179e52-56b2-4fde-aa8e-414b12c0500a" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_a1179e52-56b2-4fde-aa8e-414b12c0500a"/>
+    <w:basedOn w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+      <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_cfaf1b95-dfad-4214-8c85-2ef509720211" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_70719ed4-b402-4c0f-b63d-cddf6f3b9a86"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_6c23f059-da30-439b-b42b-65ebcfe7ce3e"/>
+    <w:basedOn w:val="Normal_64bcbe16-7eeb-42f1-87c0-1fd9c840c29b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
-      <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fa4020ca-47a3-4bf1-9ccc-da1abcb9555c" w:customStyle="1">
-    <w:name w:val="Normal Table_fa4020ca-47a3-4bf1-9ccc-da1abcb9555c"/>
+  <w:style w:type="table" w:styleId="NormalTable_cc9e2fa8-e6d9-4f6d-902f-9c711305ef20" w:customStyle="1">
+    <w:name w:val="Normal Table_cc9e2fa8-e6d9-4f6d-902f-9c711305ef20"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a815505f-258a-46fc-a614-79fb6bbdee7d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fa4020ca-47a3-4bf1-9ccc-da1abcb9555c"/>
+  <w:style w:type="table" w:styleId="TableGrid_502ec8c7-e087-4652-a7e7-6c91e463f6cc" w:customStyle="1">
+    <w:name w:val="Table Grid_502ec8c7-e087-4652-a7e7-6c91e463f6cc"/>
+    <w:basedOn w:val="NormalTable_cc9e2fa8-e6d9-4f6d-902f-9c711305ef20"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f33f45fa-3132-4911-be75-8da4fe3f7192" w:customStyle="1">
-    <w:name w:val="Normal Table_f33f45fa-3132-4911-be75-8da4fe3f7192"/>
+  <w:style w:type="table" w:styleId="NormalTable_2f9f9a72-63e2-47ea-8912-a0a501c41e2a" w:customStyle="1">
+    <w:name w:val="Normal Table_2f9f9a72-63e2-47ea-8912-a0a501c41e2a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_67637ace-9ecb-43de-9cfd-6c32c4e011f8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f33f45fa-3132-4911-be75-8da4fe3f7192"/>
+  <w:style w:type="table" w:styleId="TableGrid_39ebc723-0721-42e5-81b9-5f05597e27e8" w:customStyle="1">
+    <w:name w:val="Table Grid_39ebc723-0721-42e5-81b9-5f05597e27e8"/>
+    <w:basedOn w:val="NormalTable_2f9f9a72-63e2-47ea-8912-a0a501c41e2a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b949cc4d-1348-4d75-b7d1-d3f0a18b124f" w:customStyle="1">
-    <w:name w:val="Normal Table_b949cc4d-1348-4d75-b7d1-d3f0a18b124f"/>
+  <w:style w:type="table" w:styleId="NormalTable_795f687e-bfbb-4cbb-9e0c-e408bd09b831" w:customStyle="1">
+    <w:name w:val="Normal Table_795f687e-bfbb-4cbb-9e0c-e408bd09b831"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_43f975fb-ddf2-4fe6-bc7f-6bd88fda6c74" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b949cc4d-1348-4d75-b7d1-d3f0a18b124f"/>
+  <w:style w:type="table" w:styleId="TableGrid_62a4b9b6-3d4d-4d7a-af26-6e77488347b8" w:customStyle="1">
+    <w:name w:val="Table Grid_62a4b9b6-3d4d-4d7a-af26-6e77488347b8"/>
+    <w:basedOn w:val="NormalTable_795f687e-bfbb-4cbb-9e0c-e408bd09b831"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_56d49e8c-7636-451f-97fe-8dafe8752c92" w:customStyle="1">
-    <w:name w:val="Normal Table_56d49e8c-7636-451f-97fe-8dafe8752c92"/>
+  <w:style w:type="table" w:styleId="NormalTable_956ed1ff-d078-432a-b801-57695b561259" w:customStyle="1">
+    <w:name w:val="Normal Table_956ed1ff-d078-432a-b801-57695b561259"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0bb64381-9b1f-4360-a9c8-1f64f15f4d90" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_56d49e8c-7636-451f-97fe-8dafe8752c92"/>
+  <w:style w:type="table" w:styleId="TableGrid_d20c8ef3-81af-48ff-bc38-f39bd82d6063" w:customStyle="1">
+    <w:name w:val="Table Grid_d20c8ef3-81af-48ff-bc38-f39bd82d6063"/>
+    <w:basedOn w:val="NormalTable_956ed1ff-d078-432a-b801-57695b561259"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_736bd2c5-dc70-4118-942c-1cc859ad8e65" w:customStyle="1">
-    <w:name w:val="Normal Table_736bd2c5-dc70-4118-942c-1cc859ad8e65"/>
+  <w:style w:type="table" w:styleId="NormalTable_f72fb15c-0849-493b-9369-3c6eea796b3c" w:customStyle="1">
+    <w:name w:val="Normal Table_f72fb15c-0849-493b-9369-3c6eea796b3c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1159a7f0-7b9d-48d5-b7d1-d230d1ea01ad" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_736bd2c5-dc70-4118-942c-1cc859ad8e65"/>
+  <w:style w:type="table" w:styleId="TableGrid_b3478e06-27d6-4db0-bde0-46181321da98" w:customStyle="1">
+    <w:name w:val="Table Grid_b3478e06-27d6-4db0-bde0-46181321da98"/>
+    <w:basedOn w:val="NormalTable_f72fb15c-0849-493b-9369-3c6eea796b3c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0c82a425-1c17-45ad-9f44-7cba71d0106e" w:customStyle="1">
-    <w:name w:val="Normal Table_0c82a425-1c17-45ad-9f44-7cba71d0106e"/>
+  <w:style w:type="table" w:styleId="NormalTable_acf30a59-f336-43f2-9816-d39352670247" w:customStyle="1">
+    <w:name w:val="Normal Table_acf30a59-f336-43f2-9816-d39352670247"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_51dac066-173f-47bb-9fc5-2e0eee48a211" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0c82a425-1c17-45ad-9f44-7cba71d0106e"/>
+  <w:style w:type="table" w:styleId="TableGrid_1d7aec76-9543-4680-a8c2-36b2f82fe071" w:customStyle="1">
+    <w:name w:val="Table Grid_1d7aec76-9543-4680-a8c2-36b2f82fe071"/>
+    <w:basedOn w:val="NormalTable_acf30a59-f336-43f2-9816-d39352670247"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_def971ce-a4ee-4b9f-b09f-6eb4090fbcd5" w:customStyle="1">
-    <w:name w:val="Normal Table_def971ce-a4ee-4b9f-b09f-6eb4090fbcd5"/>
+  <w:style w:type="table" w:styleId="NormalTable_a478fed2-415f-41e2-8676-17876042ee9c" w:customStyle="1">
+    <w:name w:val="Normal Table_a478fed2-415f-41e2-8676-17876042ee9c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2f78ebde-f795-4185-a3db-f6bd629fb096" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_def971ce-a4ee-4b9f-b09f-6eb4090fbcd5"/>
+  <w:style w:type="table" w:styleId="TableGrid_9deadd04-d237-41ae-a625-d1891b7f669d" w:customStyle="1">
+    <w:name w:val="Table Grid_9deadd04-d237-41ae-a625-d1891b7f669d"/>
+    <w:basedOn w:val="NormalTable_a478fed2-415f-41e2-8676-17876042ee9c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_62fb07ca-030e-4738-93e0-94cf83bb98ce" w:customStyle="1">
-    <w:name w:val="Normal Table_62fb07ca-030e-4738-93e0-94cf83bb98ce"/>
+  <w:style w:type="table" w:styleId="NormalTable_c17f0ae7-ab13-46ae-8ab7-db7ba1ba581c" w:customStyle="1">
+    <w:name w:val="Normal Table_c17f0ae7-ab13-46ae-8ab7-db7ba1ba581c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4593c6eb-1aaa-4b95-914a-2a935d82a96d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_62fb07ca-030e-4738-93e0-94cf83bb98ce"/>
+  <w:style w:type="table" w:styleId="TableGrid_512873fa-79fb-4b0f-b96d-85e7b4633b36" w:customStyle="1">
+    <w:name w:val="Table Grid_512873fa-79fb-4b0f-b96d-85e7b4633b36"/>
+    <w:basedOn w:val="NormalTable_c17f0ae7-ab13-46ae-8ab7-db7ba1ba581c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_23ad9d4e-98fd-4bea-88ee-6544f4a9d5f4" w:customStyle="1">
-    <w:name w:val="Normal Table_23ad9d4e-98fd-4bea-88ee-6544f4a9d5f4"/>
+  <w:style w:type="table" w:styleId="NormalTable_63ba0c4d-d673-4054-99a1-ae38ddf15b2e" w:customStyle="1">
+    <w:name w:val="Normal Table_63ba0c4d-d673-4054-99a1-ae38ddf15b2e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d90fab3f-cb5a-41e8-b71d-a3c70452c6aa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_23ad9d4e-98fd-4bea-88ee-6544f4a9d5f4"/>
+  <w:style w:type="table" w:styleId="TableGrid_0ee01c38-399d-43ec-9c3f-a0a37de73de1" w:customStyle="1">
+    <w:name w:val="Table Grid_0ee01c38-399d-43ec-9c3f-a0a37de73de1"/>
+    <w:basedOn w:val="NormalTable_63ba0c4d-d673-4054-99a1-ae38ddf15b2e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c909ce47-f069-4432-99f3-bdc58823d311" w:customStyle="1">
-    <w:name w:val="Normal Table_c909ce47-f069-4432-99f3-bdc58823d311"/>
+  <w:style w:type="table" w:styleId="NormalTable_57eb94c5-b39a-4acd-86bd-c3ecc67e2fba" w:customStyle="1">
+    <w:name w:val="Normal Table_57eb94c5-b39a-4acd-86bd-c3ecc67e2fba"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_630a04b5-5e97-4258-adc4-c0c0872fd4ab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c909ce47-f069-4432-99f3-bdc58823d311"/>
+  <w:style w:type="table" w:styleId="TableGrid_0c000530-c381-4751-9eef-49a4f10eee53" w:customStyle="1">
+    <w:name w:val="Table Grid_0c000530-c381-4751-9eef-49a4f10eee53"/>
+    <w:basedOn w:val="NormalTable_57eb94c5-b39a-4acd-86bd-c3ecc67e2fba"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8f220d1c-b287-4116-ad96-71a39fe10596" w:customStyle="1">
-    <w:name w:val="Normal Table_8f220d1c-b287-4116-ad96-71a39fe10596"/>
+  <w:style w:type="table" w:styleId="NormalTable_4d8095f7-0173-4007-bc92-1d414df63320" w:customStyle="1">
+    <w:name w:val="Normal Table_4d8095f7-0173-4007-bc92-1d414df63320"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e056c30c-5530-44f8-a09e-49b66ad0c0a9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8f220d1c-b287-4116-ad96-71a39fe10596"/>
+  <w:style w:type="table" w:styleId="TableGrid_5663babf-3702-40ae-ac9c-fae5771a2ff5" w:customStyle="1">
+    <w:name w:val="Table Grid_5663babf-3702-40ae-ac9c-fae5771a2ff5"/>
+    <w:basedOn w:val="NormalTable_4d8095f7-0173-4007-bc92-1d414df63320"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_be8699ef-0dfd-4880-b92a-04f8db78a9b8" w:customStyle="1">
-    <w:name w:val="Normal Table_be8699ef-0dfd-4880-b92a-04f8db78a9b8"/>
+  <w:style w:type="table" w:styleId="NormalTable_4b358a71-87e9-4d24-bc4f-00b9eaa3b037" w:customStyle="1">
+    <w:name w:val="Normal Table_4b358a71-87e9-4d24-bc4f-00b9eaa3b037"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_27eaefd2-c7a7-487c-b2aa-d1d2f699d950" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_be8699ef-0dfd-4880-b92a-04f8db78a9b8"/>
+  <w:style w:type="table" w:styleId="TableGrid_8b1ab746-9086-450e-921f-ecff60959b7a" w:customStyle="1">
+    <w:name w:val="Table Grid_8b1ab746-9086-450e-921f-ecff60959b7a"/>
+    <w:basedOn w:val="NormalTable_4b358a71-87e9-4d24-bc4f-00b9eaa3b037"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_500f399c-0ece-400a-96e8-d40d5e76ba42" w:customStyle="1">
-    <w:name w:val="Normal Table_500f399c-0ece-400a-96e8-d40d5e76ba42"/>
+  <w:style w:type="table" w:styleId="NormalTable_f060b10d-0925-4e70-a311-2555c380b748" w:customStyle="1">
+    <w:name w:val="Normal Table_f060b10d-0925-4e70-a311-2555c380b748"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e4dab75f-9a06-4f12-9f99-0d9ed44a8af4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_500f399c-0ece-400a-96e8-d40d5e76ba42"/>
+  <w:style w:type="table" w:styleId="TableGrid_6cd25fc7-dd24-4014-a71d-69e34a423071" w:customStyle="1">
+    <w:name w:val="Table Grid_6cd25fc7-dd24-4014-a71d-69e34a423071"/>
+    <w:basedOn w:val="NormalTable_f060b10d-0925-4e70-a311-2555c380b748"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4376a05a-a459-40b6-b49f-8fa4c2a575ac" w:customStyle="1">
-    <w:name w:val="Normal Table_4376a05a-a459-40b6-b49f-8fa4c2a575ac"/>
+  <w:style w:type="table" w:styleId="NormalTable_bda59eab-3521-4e5a-a611-92453bedae78" w:customStyle="1">
+    <w:name w:val="Normal Table_bda59eab-3521-4e5a-a611-92453bedae78"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6d7acfad-0f4d-4219-97c4-8d3b0a63f622" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4376a05a-a459-40b6-b49f-8fa4c2a575ac"/>
+  <w:style w:type="table" w:styleId="TableGrid_f8b41e0b-9cf4-4401-9372-546682de8d4e" w:customStyle="1">
+    <w:name w:val="Table Grid_f8b41e0b-9cf4-4401-9372-546682de8d4e"/>
+    <w:basedOn w:val="NormalTable_bda59eab-3521-4e5a-a611-92453bedae78"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4b004642-5193-45ab-8102-8b069c5925b8" w:customStyle="1">
-    <w:name w:val="Normal Table_4b004642-5193-45ab-8102-8b069c5925b8"/>
+  <w:style w:type="table" w:styleId="NormalTable_fbef7c07-338f-4919-ad13-d499036c7ef6" w:customStyle="1">
+    <w:name w:val="Normal Table_fbef7c07-338f-4919-ad13-d499036c7ef6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3f2fd5df-08d2-4365-8c9b-e4b03767f8e9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4b004642-5193-45ab-8102-8b069c5925b8"/>
+  <w:style w:type="table" w:styleId="TableGrid_87bc0e51-1055-4b81-8902-e20fbbac07a5" w:customStyle="1">
+    <w:name w:val="Table Grid_87bc0e51-1055-4b81-8902-e20fbbac07a5"/>
+    <w:basedOn w:val="NormalTable_fbef7c07-338f-4919-ad13-d499036c7ef6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2cd636d-48d0-480e-952a-0095d8db4688" w:customStyle="1">
-    <w:name w:val="Normal Table_f2cd636d-48d0-480e-952a-0095d8db4688"/>
+  <w:style w:type="table" w:styleId="NormalTable_34bfeb2d-e02a-4d18-bd7e-e2dd2ac69cbc" w:customStyle="1">
+    <w:name w:val="Normal Table_34bfeb2d-e02a-4d18-bd7e-e2dd2ac69cbc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3fe0a7dc-20f7-4753-9edb-b6ea197f3d7e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2cd636d-48d0-480e-952a-0095d8db4688"/>
+  <w:style w:type="table" w:styleId="TableGrid_7eaaf6f3-c117-4a22-832d-ccef8ea3eb61" w:customStyle="1">
+    <w:name w:val="Table Grid_7eaaf6f3-c117-4a22-832d-ccef8ea3eb61"/>
+    <w:basedOn w:val="NormalTable_34bfeb2d-e02a-4d18-bd7e-e2dd2ac69cbc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c5e71303-1028-4155-85d8-f2555c388407" w:customStyle="1">
-    <w:name w:val="Normal Table_c5e71303-1028-4155-85d8-f2555c388407"/>
+  <w:style w:type="table" w:styleId="NormalTable_f425cd0e-dac3-4abf-be7c-246190dd41f1" w:customStyle="1">
+    <w:name w:val="Normal Table_f425cd0e-dac3-4abf-be7c-246190dd41f1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_50b8238c-023a-4dc5-8ab4-eabd7857496a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c5e71303-1028-4155-85d8-f2555c388407"/>
+  <w:style w:type="table" w:styleId="TableGrid_47cf5780-b1c7-4627-942b-ba2f68ddfc09" w:customStyle="1">
+    <w:name w:val="Table Grid_47cf5780-b1c7-4627-942b-ba2f68ddfc09"/>
+    <w:basedOn w:val="NormalTable_f425cd0e-dac3-4abf-be7c-246190dd41f1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ccfa7a87-c222-4e0f-bb90-ed06b08019cd" w:customStyle="1">
-    <w:name w:val="Normal Table_ccfa7a87-c222-4e0f-bb90-ed06b08019cd"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd02c161-f411-4ab9-9ae6-32d668432198" w:customStyle="1">
+    <w:name w:val="Normal Table_cd02c161-f411-4ab9-9ae6-32d668432198"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c00e1bd9-a0c1-4a35-aba8-a034ae024ddf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ccfa7a87-c222-4e0f-bb90-ed06b08019cd"/>
+  <w:style w:type="table" w:styleId="TableGrid_6dc5da42-445f-4402-a59b-df7884d9c439" w:customStyle="1">
+    <w:name w:val="Table Grid_6dc5da42-445f-4402-a59b-df7884d9c439"/>
+    <w:basedOn w:val="NormalTable_cd02c161-f411-4ab9-9ae6-32d668432198"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_88a15b76-4f34-4219-b63d-e8961e5bc6a1" w:customStyle="1">
-    <w:name w:val="Normal Table_88a15b76-4f34-4219-b63d-e8961e5bc6a1"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d3bea52-3c53-4d3b-b1e4-e4230d89c915" w:customStyle="1">
+    <w:name w:val="Normal Table_5d3bea52-3c53-4d3b-b1e4-e4230d89c915"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_46e794a0-cfae-4736-8d23-165b81f191d1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_88a15b76-4f34-4219-b63d-e8961e5bc6a1"/>
+  <w:style w:type="table" w:styleId="TableGrid_cb0486ae-8027-4a79-b224-925f324da79b" w:customStyle="1">
+    <w:name w:val="Table Grid_cb0486ae-8027-4a79-b224-925f324da79b"/>
+    <w:basedOn w:val="NormalTable_5d3bea52-3c53-4d3b-b1e4-e4230d89c915"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_00c7c0dd-91e8-4c0e-998b-96f4438bb058" w:customStyle="1">
-    <w:name w:val="Normal Table_00c7c0dd-91e8-4c0e-998b-96f4438bb058"/>
+  <w:style w:type="table" w:styleId="NormalTable_a241cd5e-3fca-4b01-9ea6-3138f9dc9fb7" w:customStyle="1">
+    <w:name w:val="Normal Table_a241cd5e-3fca-4b01-9ea6-3138f9dc9fb7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bb5116f4-6ebb-478d-9f54-aa09d7ef4d1a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_00c7c0dd-91e8-4c0e-998b-96f4438bb058"/>
+  <w:style w:type="table" w:styleId="TableGrid_2261e819-4eb2-4f5b-b225-453ee895b6d5" w:customStyle="1">
+    <w:name w:val="Table Grid_2261e819-4eb2-4f5b-b225-453ee895b6d5"/>
+    <w:basedOn w:val="NormalTable_a241cd5e-3fca-4b01-9ea6-3138f9dc9fb7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5a28ddf6-fb1a-40f5-b868-e05dfcbbb05f" w:customStyle="1">
-    <w:name w:val="Normal Table_5a28ddf6-fb1a-40f5-b868-e05dfcbbb05f"/>
+  <w:style w:type="table" w:styleId="NormalTable_3f5b436c-2e17-4632-a38a-98cb21c3b2d7" w:customStyle="1">
+    <w:name w:val="Normal Table_3f5b436c-2e17-4632-a38a-98cb21c3b2d7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d51e9bb0-68e8-454c-a617-7dd34f9b719a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5a28ddf6-fb1a-40f5-b868-e05dfcbbb05f"/>
+  <w:style w:type="table" w:styleId="TableGrid_9117f941-a8c6-4806-922e-26ad508dd2b0" w:customStyle="1">
+    <w:name w:val="Table Grid_9117f941-a8c6-4806-922e-26ad508dd2b0"/>
+    <w:basedOn w:val="NormalTable_3f5b436c-2e17-4632-a38a-98cb21c3b2d7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dfcdc2a2-4f0f-48fd-bc4f-803078546183" w:customStyle="1">
-    <w:name w:val="Normal Table_dfcdc2a2-4f0f-48fd-bc4f-803078546183"/>
+  <w:style w:type="table" w:styleId="NormalTable_870cedd3-2bb7-4644-be8b-6b018b2bc251" w:customStyle="1">
+    <w:name w:val="Normal Table_870cedd3-2bb7-4644-be8b-6b018b2bc251"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b432d069-a612-4623-a698-5a2bc447545b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dfcdc2a2-4f0f-48fd-bc4f-803078546183"/>
+  <w:style w:type="table" w:styleId="TableGrid_e9215384-4564-445c-b262-ed25ffe76c46" w:customStyle="1">
+    <w:name w:val="Table Grid_e9215384-4564-445c-b262-ed25ffe76c46"/>
+    <w:basedOn w:val="NormalTable_870cedd3-2bb7-4644-be8b-6b018b2bc251"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f901dc1b-d67d-492e-b3ec-1efda9d83518" w:customStyle="1">
-    <w:name w:val="Normal Table_f901dc1b-d67d-492e-b3ec-1efda9d83518"/>
+  <w:style w:type="table" w:styleId="NormalTable_30387a9a-550e-44c8-abe5-2a68dc31b6be" w:customStyle="1">
+    <w:name w:val="Normal Table_30387a9a-550e-44c8-abe5-2a68dc31b6be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4556b96f-e968-4958-b82f-5f540435080b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f901dc1b-d67d-492e-b3ec-1efda9d83518"/>
+  <w:style w:type="table" w:styleId="TableGrid_50070187-0710-4df6-87fc-cde8e64d723e" w:customStyle="1">
+    <w:name w:val="Table Grid_50070187-0710-4df6-87fc-cde8e64d723e"/>
+    <w:basedOn w:val="NormalTable_30387a9a-550e-44c8-abe5-2a68dc31b6be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a9886d69-ba64-493f-b601-4ddde8accf89" w:customStyle="1">
-    <w:name w:val="Normal Table_a9886d69-ba64-493f-b601-4ddde8accf89"/>
+  <w:style w:type="table" w:styleId="NormalTable_242e17b3-cf6a-4007-a163-eafb08aecb1d" w:customStyle="1">
+    <w:name w:val="Normal Table_242e17b3-cf6a-4007-a163-eafb08aecb1d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f388d95d-2eed-4b8d-ab76-6ddfd85b6ac9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a9886d69-ba64-493f-b601-4ddde8accf89"/>
+  <w:style w:type="table" w:styleId="TableGrid_622b0905-343d-425a-af16-6cd3e25044b7" w:customStyle="1">
+    <w:name w:val="Table Grid_622b0905-343d-425a-af16-6cd3e25044b7"/>
+    <w:basedOn w:val="NormalTable_242e17b3-cf6a-4007-a163-eafb08aecb1d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a70bba0a-3962-4907-bc4b-cde12309b634" w:customStyle="1">
-    <w:name w:val="Normal Table_a70bba0a-3962-4907-bc4b-cde12309b634"/>
+  <w:style w:type="table" w:styleId="NormalTable_5c5c3de3-10bb-433a-b197-9d7ae2e665ae" w:customStyle="1">
+    <w:name w:val="Normal Table_5c5c3de3-10bb-433a-b197-9d7ae2e665ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d394cfc1-ae74-4266-a0da-88603d7c4d15" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a70bba0a-3962-4907-bc4b-cde12309b634"/>
+  <w:style w:type="table" w:styleId="TableGrid_9fa3eacf-0469-492d-a36a-6c57c07aedb9" w:customStyle="1">
+    <w:name w:val="Table Grid_9fa3eacf-0469-492d-a36a-6c57c07aedb9"/>
+    <w:basedOn w:val="NormalTable_5c5c3de3-10bb-433a-b197-9d7ae2e665ae"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ddd4a38b-4acc-4430-bff2-57e6b94d746e" w:customStyle="1">
-    <w:name w:val="Normal Table_ddd4a38b-4acc-4430-bff2-57e6b94d746e"/>
+  <w:style w:type="table" w:styleId="NormalTable_04113ed0-9a9e-4c4e-9bdd-34e36e9430ba" w:customStyle="1">
+    <w:name w:val="Normal Table_04113ed0-9a9e-4c4e-9bdd-34e36e9430ba"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8f80e9ee-72dc-41ea-9565-91ba67c1c2fa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ddd4a38b-4acc-4430-bff2-57e6b94d746e"/>
+  <w:style w:type="table" w:styleId="TableGrid_63a946e3-91bf-4dc4-ba1d-a93415c00315" w:customStyle="1">
+    <w:name w:val="Table Grid_63a946e3-91bf-4dc4-ba1d-a93415c00315"/>
+    <w:basedOn w:val="NormalTable_04113ed0-9a9e-4c4e-9bdd-34e36e9430ba"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ad1477b4-7609-47c1-9e86-692af2ff31b6" w:customStyle="1">
-    <w:name w:val="Normal Table_ad1477b4-7609-47c1-9e86-692af2ff31b6"/>
+  <w:style w:type="table" w:styleId="NormalTable_37b10934-1d08-4df6-83a6-f62fc6956a31" w:customStyle="1">
+    <w:name w:val="Normal Table_37b10934-1d08-4df6-83a6-f62fc6956a31"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_06dbf328-b636-486c-90a0-3c4894b4f784" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ad1477b4-7609-47c1-9e86-692af2ff31b6"/>
+  <w:style w:type="table" w:styleId="TableGrid_c0f2155b-f724-4367-827b-7a7c971f306f" w:customStyle="1">
+    <w:name w:val="Table Grid_c0f2155b-f724-4367-827b-7a7c971f306f"/>
+    <w:basedOn w:val="NormalTable_37b10934-1d08-4df6-83a6-f62fc6956a31"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_457c8c5e-90e3-4d54-88bd-04abc7e51e8b" w:customStyle="1">
-    <w:name w:val="Normal Table_457c8c5e-90e3-4d54-88bd-04abc7e51e8b"/>
+  <w:style w:type="table" w:styleId="NormalTable_c73d38c8-8319-4456-ae7b-f7a6eb8fc8f2" w:customStyle="1">
+    <w:name w:val="Normal Table_c73d38c8-8319-4456-ae7b-f7a6eb8fc8f2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8839fe5f-0dc5-49c6-8a3e-0bd7800c5327" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_457c8c5e-90e3-4d54-88bd-04abc7e51e8b"/>
+  <w:style w:type="table" w:styleId="TableGrid_f3d1a058-ad48-4f2c-bfd7-a106bc32e309" w:customStyle="1">
+    <w:name w:val="Table Grid_f3d1a058-ad48-4f2c-bfd7-a106bc32e309"/>
+    <w:basedOn w:val="NormalTable_c73d38c8-8319-4456-ae7b-f7a6eb8fc8f2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_35cb152c-3c69-4f4d-93cc-3b7fb762624d" w:customStyle="1">
-    <w:name w:val="Normal Table_35cb152c-3c69-4f4d-93cc-3b7fb762624d"/>
+  <w:style w:type="table" w:styleId="NormalTable_c693affa-10e1-4a9a-9f74-89aeaa43ae5e" w:customStyle="1">
+    <w:name w:val="Normal Table_c693affa-10e1-4a9a-9f74-89aeaa43ae5e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_98aff310-cbe3-4793-bc76-4b444ad3ccff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_35cb152c-3c69-4f4d-93cc-3b7fb762624d"/>
+  <w:style w:type="table" w:styleId="TableGrid_24bfccff-a66d-4752-9ad2-2ed98ebbe0ac" w:customStyle="1">
+    <w:name w:val="Table Grid_24bfccff-a66d-4752-9ad2-2ed98ebbe0ac"/>
+    <w:basedOn w:val="NormalTable_c693affa-10e1-4a9a-9f74-89aeaa43ae5e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_d98bcfdb-aa18-4733-98a2-d55c4fb3aae8" w:customStyle="1">
+    <w:name w:val="Normal Table_d98bcfdb-aa18-4733-98a2-d55c4fb3aae8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_997e594b-3a5b-4e4d-b9b1-3a7b3a66900b" w:customStyle="1">
+    <w:name w:val="Table Grid_997e594b-3a5b-4e4d-b9b1-3a7b3a66900b"/>
+    <w:basedOn w:val="NormalTable_d98bcfdb-aa18-4733-98a2-d55c4fb3aae8"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_02538721-fc2e-4334-9b0c-b57e66b0f1aa" w:customStyle="1">
+    <w:name w:val="Normal Table_02538721-fc2e-4334-9b0c-b57e66b0f1aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_6d1c80f1-04c0-4ef9-808e-bae3b07458a5" w:customStyle="1">
+    <w:name w:val="Table Grid_6d1c80f1-04c0-4ef9-808e-bae3b07458a5"/>
+    <w:basedOn w:val="NormalTable_02538721-fc2e-4334-9b0c-b57e66b0f1aa"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_705d07ae-05f0-44d7-859e-d44ca8b344f1" w:customStyle="1">
+    <w:name w:val="Normal Table_705d07ae-05f0-44d7-859e-d44ca8b344f1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_dd74c439-f055-4b45-9796-23336f3a91e2" w:customStyle="1">
+    <w:name w:val="Table Grid_dd74c439-f055-4b45-9796-23336f3a91e2"/>
+    <w:basedOn w:val="NormalTable_705d07ae-05f0-44d7-859e-d44ca8b344f1"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_7d6a95e5-e358-4446-8443-63c3205233b6" w:customStyle="1">
+    <w:name w:val="Normal Table_7d6a95e5-e358-4446-8443-63c3205233b6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_a4302474-6618-4d2a-babd-ec758fa3a8fb" w:customStyle="1">
+    <w:name w:val="Table Grid_a4302474-6618-4d2a-babd-ec758fa3a8fb"/>
+    <w:basedOn w:val="NormalTable_7d6a95e5-e358-4446-8443-63c3205233b6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_21085739-7686-434c-99d3-32abca75e51a" w:customStyle="1">
+    <w:name w:val="Normal Table_21085739-7686-434c-99d3-32abca75e51a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_ec73c9b9-0eca-46c1-8408-541332bcf95a" w:customStyle="1">
+    <w:name w:val="Table Grid_ec73c9b9-0eca-46c1-8408-541332bcf95a"/>
+    <w:basedOn w:val="NormalTable_21085739-7686-434c-99d3-32abca75e51a"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_d82ffdda-b13d-41e0-9ad2-935915769c3c" w:customStyle="1">
+    <w:name w:val="Normal Table_d82ffdda-b13d-41e0-9ad2-935915769c3c"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_8d5a58ac-0f3a-49c0-974a-4dc5fc21be1d" w:customStyle="1">
+    <w:name w:val="Table Grid_8d5a58ac-0f3a-49c0-974a-4dc5fc21be1d"/>
+    <w:basedOn w:val="NormalTable_d82ffdda-b13d-41e0-9ad2-935915769c3c"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_76b971e9-b184-4215-93eb-25c563bbbe34" w:customStyle="1">
+    <w:name w:val="Normal Table_76b971e9-b184-4215-93eb-25c563bbbe34"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_692fd59c-9c02-4a36-8d7c-ef627a659abe" w:customStyle="1">
+    <w:name w:val="Table Grid_692fd59c-9c02-4a36-8d7c-ef627a659abe"/>
+    <w:basedOn w:val="NormalTable_76b971e9-b184-4215-93eb-25c563bbbe34"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_3833c7ae-9679-4ef1-9791-8c338a68fca4" w:customStyle="1">
+    <w:name w:val="Normal Table_3833c7ae-9679-4ef1-9791-8c338a68fca4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_5992192a-bd61-475a-9620-ab28a9b5ca5a" w:customStyle="1">
+    <w:name w:val="Table Grid_5992192a-bd61-475a-9620-ab28a9b5ca5a"/>
+    <w:basedOn w:val="NormalTable_3833c7ae-9679-4ef1-9791-8c338a68fca4"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_acb886b6-eb1b-416f-a7b5-1ee03741c745" w:customStyle="1">
+    <w:name w:val="Normal Table_acb886b6-eb1b-416f-a7b5-1ee03741c745"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_a8747628-26b1-425e-a819-2352a0a76d03" w:customStyle="1">
+    <w:name w:val="Table Grid_a8747628-26b1-425e-a819-2352a0a76d03"/>
+    <w:basedOn w:val="NormalTable_acb886b6-eb1b-416f-a7b5-1ee03741c745"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_bc850385-e2b9-414a-980b-de8ceb7e0c3a" w:customStyle="1">
+    <w:name w:val="Normal Table_bc850385-e2b9-414a-980b-de8ceb7e0c3a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_76e76bb5-eb7f-4e3c-b3a0-1edfee6f5920" w:customStyle="1">
+    <w:name w:val="Table Grid_76e76bb5-eb7f-4e3c-b3a0-1edfee6f5920"/>
+    <w:basedOn w:val="NormalTable_bc850385-e2b9-414a-980b-de8ceb7e0c3a"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_540c23ac-2eaa-4b4f-8108-0968cd30c2a6" w:customStyle="1">
+    <w:name w:val="Normal Table_540c23ac-2eaa-4b4f-8108-0968cd30c2a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_1a3f0531-0339-4897-8c23-243db985e969" w:customStyle="1">
+    <w:name w:val="Table Grid_1a3f0531-0339-4897-8c23-243db985e969"/>
+    <w:basedOn w:val="NormalTable_540c23ac-2eaa-4b4f-8108-0968cd30c2a6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_c70fe20c-389e-46d6-aaa5-ce1444112565" w:customStyle="1">
+    <w:name w:val="Normal Table_c70fe20c-389e-46d6-aaa5-ce1444112565"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_4f9ff330-429a-4f5e-a3aa-142dd9424439" w:customStyle="1">
+    <w:name w:val="Table Grid_4f9ff330-429a-4f5e-a3aa-142dd9424439"/>
+    <w:basedOn w:val="NormalTable_c70fe20c-389e-46d6-aaa5-ce1444112565"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/687-2-2.8%20Sjekkliste%20ved%20ledelsesbefaring%20p&#229;%20byggeplass.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>