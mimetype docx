--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -15432,51 +15432,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2f064506-b74f-484e-a087-5ab42b06fdb1"/>
+      <w:tblStyle w:val="TableGrid_65d590de-df55-423c-9cba-529f3e8eee69"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -15487,51 +15487,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:51:02 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:37:14 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -15559,51 +15559,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ee78fb76-075a-4f07-916c-555d6a8460a6"/>
+      <w:tblStyle w:val="TableGrid_9c1a7daa-e4eb-450a-8405-b1e0be7ef3ea"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6942"/>
       <w:gridCol w:w="2490"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -15661,51 +15661,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_81bcfea1-cbf8-40f7-91a3-3a9774cc02b6"/>
+            <w:pStyle w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -15718,59 +15718,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_81bcfea1-cbf8-40f7-91a3-3a9774cc02b6"/>
+      <w:pStyle w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e72df27b-7815-4288-a0a0-25d174020e91"/>
+      <w:tblStyle w:val="TableGrid_5507cda9-f446-4241-891b-8c2202221d42"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -15781,51 +15781,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b40eac30-6367-4c1f-936c-c0004cf263d4"/>
+            <w:tblStyle w:val="TableGrid_978ed643-9faa-4c0d-97a2-c9a3029de573"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -15926,72 +15926,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.02.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_81bcfea1-cbf8-40f7-91a3-3a9774cc02b6"/>
+            <w:pStyle w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_132bdfec-183d-4baf-a0cc-d18ad6651465"/>
+            <w:tblStyle w:val="TableGrid_ffe1f928-4321-4bdb-b89d-ceda11138c2f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -16092,62 +16092,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_81bcfea1-cbf8-40f7-91a3-3a9774cc02b6"/>
+            <w:pStyle w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_81bcfea1-cbf8-40f7-91a3-3a9774cc02b6"/>
+      <w:pStyle w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="11645089"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -17588,629 +17588,629 @@
       <w:spacing w:after="158"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Overskrift9Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 9 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Heading9"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_81bcfea1-cbf8-40f7-91a3-3a9774cc02b6" w:customStyle="1">
-    <w:name w:val="Normal_81bcfea1-cbf8-40f7-91a3-3a9774cc02b6"/>
+  <w:style w:type="paragraph" w:styleId="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9" w:customStyle="1">
+    <w:name w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_81bcfea1-cbf8-40f7-91a3-3a9774cc02b6"/>
+    <w:basedOn w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2ca2c61b-70ad-4f95-b9ac-4134057f889b" w:customStyle="1">
-    <w:name w:val="Normal Table_2ca2c61b-70ad-4f95-b9ac-4134057f889b"/>
+  <w:style w:type="table" w:styleId="NormalTable_82f8f971-a306-48b2-8f33-5bec83549f26" w:customStyle="1">
+    <w:name w:val="Normal Table_82f8f971-a306-48b2-8f33-5bec83549f26"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d2199e85-df7d-4f2f-a0e1-ad19ac041d21" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2ca2c61b-70ad-4f95-b9ac-4134057f889b"/>
+  <w:style w:type="table" w:styleId="TableGrid_9de233e6-4102-43f0-a98e-71721f4e7ccb" w:customStyle="1">
+    <w:name w:val="Table Grid_9de233e6-4102-43f0-a98e-71721f4e7ccb"/>
+    <w:basedOn w:val="NormalTable_82f8f971-a306-48b2-8f33-5bec83549f26"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_81bcfea1-cbf8-40f7-91a3-3a9774cc02b6"/>
+    <w:basedOn w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_81bcfea1-cbf8-40f7-91a3-3a9774cc02b6"/>
+    <w:basedOn w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f1ca745e-d7d8-46ae-b898-321d1a81e837" w:customStyle="1">
-    <w:name w:val="Normal Table_f1ca745e-d7d8-46ae-b898-321d1a81e837"/>
+  <w:style w:type="table" w:styleId="NormalTable_98844706-b154-4cd8-b873-c2ef7965d6ef" w:customStyle="1">
+    <w:name w:val="Normal Table_98844706-b154-4cd8-b873-c2ef7965d6ef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ef7245b5-2606-4810-a008-9a19290e5880" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f1ca745e-d7d8-46ae-b898-321d1a81e837"/>
+  <w:style w:type="table" w:styleId="TableGrid_93976bee-d3ac-44bc-8480-331b5b6c48dd" w:customStyle="1">
+    <w:name w:val="Table Grid_93976bee-d3ac-44bc-8480-331b5b6c48dd"/>
+    <w:basedOn w:val="NormalTable_98844706-b154-4cd8-b873-c2ef7965d6ef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d2fde28c-a875-46a4-bdcd-61b39722d6e2" w:customStyle="1">
-    <w:name w:val="Normal Table_d2fde28c-a875-46a4-bdcd-61b39722d6e2"/>
+  <w:style w:type="table" w:styleId="NormalTable_80365133-0f44-4a6e-bdcd-5d61e7ba6fa8" w:customStyle="1">
+    <w:name w:val="Normal Table_80365133-0f44-4a6e-bdcd-5d61e7ba6fa8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8b4a9507-fe72-40f3-8c97-42837f7a799c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d2fde28c-a875-46a4-bdcd-61b39722d6e2"/>
+  <w:style w:type="table" w:styleId="TableGrid_af6669bb-e5a6-42da-be56-d449e0563867" w:customStyle="1">
+    <w:name w:val="Table Grid_af6669bb-e5a6-42da-be56-d449e0563867"/>
+    <w:basedOn w:val="NormalTable_80365133-0f44-4a6e-bdcd-5d61e7ba6fa8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_68f29bfd-d0bb-4113-bb2f-1df3ee40acc6" w:customStyle="1">
-    <w:name w:val="Normal Table_68f29bfd-d0bb-4113-bb2f-1df3ee40acc6"/>
+  <w:style w:type="table" w:styleId="NormalTable_bcddedb0-45eb-440d-92fa-b1c0f6d6d61f" w:customStyle="1">
+    <w:name w:val="Normal Table_bcddedb0-45eb-440d-92fa-b1c0f6d6d61f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_26217f6e-e899-499b-a1ee-f6618c8b4fd8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_68f29bfd-d0bb-4113-bb2f-1df3ee40acc6"/>
+  <w:style w:type="table" w:styleId="TableGrid_e890dec4-411b-4891-96e1-58a3dc35f11a" w:customStyle="1">
+    <w:name w:val="Table Grid_e890dec4-411b-4891-96e1-58a3dc35f11a"/>
+    <w:basedOn w:val="NormalTable_bcddedb0-45eb-440d-92fa-b1c0f6d6d61f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f991afca-0d0c-4d81-9804-f36f9a363b1b" w:customStyle="1">
-    <w:name w:val="Normal Table_f991afca-0d0c-4d81-9804-f36f9a363b1b"/>
+  <w:style w:type="table" w:styleId="NormalTable_6bbfaea5-e37d-4323-9ee2-382168d4967e" w:customStyle="1">
+    <w:name w:val="Normal Table_6bbfaea5-e37d-4323-9ee2-382168d4967e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_659ddcc0-5a67-46df-8bf8-fda03f2c9b6b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f991afca-0d0c-4d81-9804-f36f9a363b1b"/>
+  <w:style w:type="table" w:styleId="TableGrid_dd308013-d20f-4b0e-8d39-a1106c567d0c" w:customStyle="1">
+    <w:name w:val="Table Grid_dd308013-d20f-4b0e-8d39-a1106c567d0c"/>
+    <w:basedOn w:val="NormalTable_6bbfaea5-e37d-4323-9ee2-382168d4967e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4aa8ce64-1fda-4603-81dc-84279267332b" w:customStyle="1">
-    <w:name w:val="Normal Table_4aa8ce64-1fda-4603-81dc-84279267332b"/>
+  <w:style w:type="table" w:styleId="NormalTable_05ad18b9-9b12-485a-8394-c45cfb13d0d5" w:customStyle="1">
+    <w:name w:val="Normal Table_05ad18b9-9b12-485a-8394-c45cfb13d0d5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2f064506-b74f-484e-a087-5ab42b06fdb1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4aa8ce64-1fda-4603-81dc-84279267332b"/>
+  <w:style w:type="table" w:styleId="TableGrid_65d590de-df55-423c-9cba-529f3e8eee69" w:customStyle="1">
+    <w:name w:val="Table Grid_65d590de-df55-423c-9cba-529f3e8eee69"/>
+    <w:basedOn w:val="NormalTable_05ad18b9-9b12-485a-8394-c45cfb13d0d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_52193439-dc37-4452-bd51-717dbffbc11d" w:customStyle="1">
-    <w:name w:val="Normal Table_52193439-dc37-4452-bd51-717dbffbc11d"/>
+  <w:style w:type="table" w:styleId="NormalTable_cf5c7d5b-e5d0-4647-92b6-e05534c75577" w:customStyle="1">
+    <w:name w:val="Normal Table_cf5c7d5b-e5d0-4647-92b6-e05534c75577"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee78fb76-075a-4f07-916c-555d6a8460a6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_52193439-dc37-4452-bd51-717dbffbc11d"/>
+  <w:style w:type="table" w:styleId="TableGrid_9c1a7daa-e4eb-450a-8405-b1e0be7ef3ea" w:customStyle="1">
+    <w:name w:val="Table Grid_9c1a7daa-e4eb-450a-8405-b1e0be7ef3ea"/>
+    <w:basedOn w:val="NormalTable_cf5c7d5b-e5d0-4647-92b6-e05534c75577"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f3096469-9a6b-497f-87f0-e42280ea3be8" w:customStyle="1">
-    <w:name w:val="Normal Table_f3096469-9a6b-497f-87f0-e42280ea3be8"/>
+  <w:style w:type="table" w:styleId="NormalTable_94a58ec4-852e-401e-81e4-e8c25317bb51" w:customStyle="1">
+    <w:name w:val="Normal Table_94a58ec4-852e-401e-81e4-e8c25317bb51"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b40eac30-6367-4c1f-936c-c0004cf263d4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f3096469-9a6b-497f-87f0-e42280ea3be8"/>
+  <w:style w:type="table" w:styleId="TableGrid_978ed643-9faa-4c0d-97a2-c9a3029de573" w:customStyle="1">
+    <w:name w:val="Table Grid_978ed643-9faa-4c0d-97a2-c9a3029de573"/>
+    <w:basedOn w:val="NormalTable_94a58ec4-852e-401e-81e4-e8c25317bb51"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_102f81c3-c7e1-465d-a1c1-940c310a3acc" w:customStyle="1">
-    <w:name w:val="Normal Table_102f81c3-c7e1-465d-a1c1-940c310a3acc"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd68af81-0c78-4c8f-b57f-afbe5222eb88" w:customStyle="1">
+    <w:name w:val="Normal Table_cd68af81-0c78-4c8f-b57f-afbe5222eb88"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_132bdfec-183d-4baf-a0cc-d18ad6651465" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_102f81c3-c7e1-465d-a1c1-940c310a3acc"/>
+  <w:style w:type="table" w:styleId="TableGrid_ffe1f928-4321-4bdb-b89d-ceda11138c2f" w:customStyle="1">
+    <w:name w:val="Table Grid_ffe1f928-4321-4bdb-b89d-ceda11138c2f"/>
+    <w:basedOn w:val="NormalTable_cd68af81-0c78-4c8f-b57f-afbe5222eb88"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c837963d-5744-43ad-b4f2-a316aa1d71d0" w:customStyle="1">
-    <w:name w:val="Normal Table_c837963d-5744-43ad-b4f2-a316aa1d71d0"/>
+  <w:style w:type="table" w:styleId="NormalTable_2d0c4218-8740-4977-b07e-e56a497b4257" w:customStyle="1">
+    <w:name w:val="Normal Table_2d0c4218-8740-4977-b07e-e56a497b4257"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e72df27b-7815-4288-a0a0-25d174020e91" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c837963d-5744-43ad-b4f2-a316aa1d71d0"/>
+  <w:style w:type="table" w:styleId="TableGrid_5507cda9-f446-4241-891b-8c2202221d42" w:customStyle="1">
+    <w:name w:val="Table Grid_5507cda9-f446-4241-891b-8c2202221d42"/>
+    <w:basedOn w:val="NormalTable_2d0c4218-8740-4977-b07e-e56a497b4257"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>