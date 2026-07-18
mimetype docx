--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -15432,51 +15432,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_65d590de-df55-423c-9cba-529f3e8eee69"/>
+      <w:tblStyle w:val="TableGrid_102cc46d-4c03-4acb-8ce4-af11e22dd726"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -15487,51 +15487,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:37:14 </w:t>
+            <w:t xml:space="preserve">17.07.2026 23:06:49 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -15559,51 +15559,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9c1a7daa-e4eb-450a-8405-b1e0be7ef3ea"/>
+      <w:tblStyle w:val="TableGrid_1b016fd9-0ba3-4a5e-a631-9cb3a9ed6900"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6942"/>
       <w:gridCol w:w="2490"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -15661,51 +15661,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
+            <w:pStyle w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -15718,59 +15718,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
+      <w:pStyle w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5507cda9-f446-4241-891b-8c2202221d42"/>
+      <w:tblStyle w:val="TableGrid_02051fba-6eb1-4de5-9539-0a77ca24d1f4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -15781,51 +15781,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_978ed643-9faa-4c0d-97a2-c9a3029de573"/>
+            <w:tblStyle w:val="TableGrid_9bdcc406-f8a3-4f73-b461-72a21caa68b1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -15926,72 +15926,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.02.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
+            <w:pStyle w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ffe1f928-4321-4bdb-b89d-ceda11138c2f"/>
+            <w:tblStyle w:val="TableGrid_bbcdf3d5-ca6d-48ea-998c-3306e9ca1ca4"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -16092,62 +16092,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
+            <w:pStyle w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
+      <w:pStyle w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="11645089"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -17588,629 +17588,629 @@
       <w:spacing w:after="158"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Overskrift9Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 9 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Heading9"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9" w:customStyle="1">
-    <w:name w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
+  <w:style w:type="paragraph" w:styleId="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3" w:customStyle="1">
+    <w:name w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
+    <w:basedOn w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_82f8f971-a306-48b2-8f33-5bec83549f26" w:customStyle="1">
-    <w:name w:val="Normal Table_82f8f971-a306-48b2-8f33-5bec83549f26"/>
+  <w:style w:type="table" w:styleId="NormalTable_9c257655-39e2-4779-b812-4d9060acef12" w:customStyle="1">
+    <w:name w:val="Normal Table_9c257655-39e2-4779-b812-4d9060acef12"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9de233e6-4102-43f0-a98e-71721f4e7ccb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_82f8f971-a306-48b2-8f33-5bec83549f26"/>
+  <w:style w:type="table" w:styleId="TableGrid_bf8ea0e5-1f06-4f58-8a8a-e5b3be7000ea" w:customStyle="1">
+    <w:name w:val="Table Grid_bf8ea0e5-1f06-4f58-8a8a-e5b3be7000ea"/>
+    <w:basedOn w:val="NormalTable_9c257655-39e2-4779-b812-4d9060acef12"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
+    <w:basedOn w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_3336040c-3ab5-46f3-8a6d-ca13c527d4c9"/>
+    <w:basedOn w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_98844706-b154-4cd8-b873-c2ef7965d6ef" w:customStyle="1">
-    <w:name w:val="Normal Table_98844706-b154-4cd8-b873-c2ef7965d6ef"/>
+  <w:style w:type="table" w:styleId="NormalTable_83cfba4a-adc7-423e-8b47-d0feb490ae10" w:customStyle="1">
+    <w:name w:val="Normal Table_83cfba4a-adc7-423e-8b47-d0feb490ae10"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_93976bee-d3ac-44bc-8480-331b5b6c48dd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_98844706-b154-4cd8-b873-c2ef7965d6ef"/>
+  <w:style w:type="table" w:styleId="TableGrid_35e93092-c9b9-4bb1-ada7-501d94f8504c" w:customStyle="1">
+    <w:name w:val="Table Grid_35e93092-c9b9-4bb1-ada7-501d94f8504c"/>
+    <w:basedOn w:val="NormalTable_83cfba4a-adc7-423e-8b47-d0feb490ae10"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_80365133-0f44-4a6e-bdcd-5d61e7ba6fa8" w:customStyle="1">
-    <w:name w:val="Normal Table_80365133-0f44-4a6e-bdcd-5d61e7ba6fa8"/>
+  <w:style w:type="table" w:styleId="NormalTable_f4e731ac-647e-47e9-baed-d5b4626d451c" w:customStyle="1">
+    <w:name w:val="Normal Table_f4e731ac-647e-47e9-baed-d5b4626d451c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_af6669bb-e5a6-42da-be56-d449e0563867" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_80365133-0f44-4a6e-bdcd-5d61e7ba6fa8"/>
+  <w:style w:type="table" w:styleId="TableGrid_37a15f6e-cc51-4964-a9c7-196ef745259c" w:customStyle="1">
+    <w:name w:val="Table Grid_37a15f6e-cc51-4964-a9c7-196ef745259c"/>
+    <w:basedOn w:val="NormalTable_f4e731ac-647e-47e9-baed-d5b4626d451c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bcddedb0-45eb-440d-92fa-b1c0f6d6d61f" w:customStyle="1">
-    <w:name w:val="Normal Table_bcddedb0-45eb-440d-92fa-b1c0f6d6d61f"/>
+  <w:style w:type="table" w:styleId="NormalTable_e6b06c11-aea2-4528-bf69-9194098a726f" w:customStyle="1">
+    <w:name w:val="Normal Table_e6b06c11-aea2-4528-bf69-9194098a726f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e890dec4-411b-4891-96e1-58a3dc35f11a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bcddedb0-45eb-440d-92fa-b1c0f6d6d61f"/>
+  <w:style w:type="table" w:styleId="TableGrid_6293f0d9-7c83-49b4-b5d4-68a1846d98b6" w:customStyle="1">
+    <w:name w:val="Table Grid_6293f0d9-7c83-49b4-b5d4-68a1846d98b6"/>
+    <w:basedOn w:val="NormalTable_e6b06c11-aea2-4528-bf69-9194098a726f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6bbfaea5-e37d-4323-9ee2-382168d4967e" w:customStyle="1">
-    <w:name w:val="Normal Table_6bbfaea5-e37d-4323-9ee2-382168d4967e"/>
+  <w:style w:type="table" w:styleId="NormalTable_5e28d22a-548a-4eb3-a8a8-3f95c2b403ae" w:customStyle="1">
+    <w:name w:val="Normal Table_5e28d22a-548a-4eb3-a8a8-3f95c2b403ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dd308013-d20f-4b0e-8d39-a1106c567d0c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6bbfaea5-e37d-4323-9ee2-382168d4967e"/>
+  <w:style w:type="table" w:styleId="TableGrid_9f9d062b-9d90-4003-9e61-29785ac928e6" w:customStyle="1">
+    <w:name w:val="Table Grid_9f9d062b-9d90-4003-9e61-29785ac928e6"/>
+    <w:basedOn w:val="NormalTable_5e28d22a-548a-4eb3-a8a8-3f95c2b403ae"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_05ad18b9-9b12-485a-8394-c45cfb13d0d5" w:customStyle="1">
-    <w:name w:val="Normal Table_05ad18b9-9b12-485a-8394-c45cfb13d0d5"/>
+  <w:style w:type="table" w:styleId="NormalTable_5a737b5f-c888-4fb8-b2f7-2f868c3719c1" w:customStyle="1">
+    <w:name w:val="Normal Table_5a737b5f-c888-4fb8-b2f7-2f868c3719c1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_65d590de-df55-423c-9cba-529f3e8eee69" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_05ad18b9-9b12-485a-8394-c45cfb13d0d5"/>
+  <w:style w:type="table" w:styleId="TableGrid_102cc46d-4c03-4acb-8ce4-af11e22dd726" w:customStyle="1">
+    <w:name w:val="Table Grid_102cc46d-4c03-4acb-8ce4-af11e22dd726"/>
+    <w:basedOn w:val="NormalTable_5a737b5f-c888-4fb8-b2f7-2f868c3719c1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cf5c7d5b-e5d0-4647-92b6-e05534c75577" w:customStyle="1">
-    <w:name w:val="Normal Table_cf5c7d5b-e5d0-4647-92b6-e05534c75577"/>
+  <w:style w:type="table" w:styleId="NormalTable_e5323def-c479-4125-bceb-928cbcf41744" w:customStyle="1">
+    <w:name w:val="Normal Table_e5323def-c479-4125-bceb-928cbcf41744"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9c1a7daa-e4eb-450a-8405-b1e0be7ef3ea" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cf5c7d5b-e5d0-4647-92b6-e05534c75577"/>
+  <w:style w:type="table" w:styleId="TableGrid_1b016fd9-0ba3-4a5e-a631-9cb3a9ed6900" w:customStyle="1">
+    <w:name w:val="Table Grid_1b016fd9-0ba3-4a5e-a631-9cb3a9ed6900"/>
+    <w:basedOn w:val="NormalTable_e5323def-c479-4125-bceb-928cbcf41744"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_94a58ec4-852e-401e-81e4-e8c25317bb51" w:customStyle="1">
-    <w:name w:val="Normal Table_94a58ec4-852e-401e-81e4-e8c25317bb51"/>
+  <w:style w:type="table" w:styleId="NormalTable_97ac7f9b-d426-4c3b-96cf-b38458d69de1" w:customStyle="1">
+    <w:name w:val="Normal Table_97ac7f9b-d426-4c3b-96cf-b38458d69de1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_978ed643-9faa-4c0d-97a2-c9a3029de573" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_94a58ec4-852e-401e-81e4-e8c25317bb51"/>
+  <w:style w:type="table" w:styleId="TableGrid_9bdcc406-f8a3-4f73-b461-72a21caa68b1" w:customStyle="1">
+    <w:name w:val="Table Grid_9bdcc406-f8a3-4f73-b461-72a21caa68b1"/>
+    <w:basedOn w:val="NormalTable_97ac7f9b-d426-4c3b-96cf-b38458d69de1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cd68af81-0c78-4c8f-b57f-afbe5222eb88" w:customStyle="1">
-    <w:name w:val="Normal Table_cd68af81-0c78-4c8f-b57f-afbe5222eb88"/>
+  <w:style w:type="table" w:styleId="NormalTable_e2723a1e-abc7-41e8-90cb-324a97c28c47" w:customStyle="1">
+    <w:name w:val="Normal Table_e2723a1e-abc7-41e8-90cb-324a97c28c47"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ffe1f928-4321-4bdb-b89d-ceda11138c2f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cd68af81-0c78-4c8f-b57f-afbe5222eb88"/>
+  <w:style w:type="table" w:styleId="TableGrid_bbcdf3d5-ca6d-48ea-998c-3306e9ca1ca4" w:customStyle="1">
+    <w:name w:val="Table Grid_bbcdf3d5-ca6d-48ea-998c-3306e9ca1ca4"/>
+    <w:basedOn w:val="NormalTable_e2723a1e-abc7-41e8-90cb-324a97c28c47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2d0c4218-8740-4977-b07e-e56a497b4257" w:customStyle="1">
-    <w:name w:val="Normal Table_2d0c4218-8740-4977-b07e-e56a497b4257"/>
+  <w:style w:type="table" w:styleId="NormalTable_20d0358e-04ec-4ae6-8527-3cd9a6ea9fd1" w:customStyle="1">
+    <w:name w:val="Normal Table_20d0358e-04ec-4ae6-8527-3cd9a6ea9fd1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5507cda9-f446-4241-891b-8c2202221d42" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2d0c4218-8740-4977-b07e-e56a497b4257"/>
+  <w:style w:type="table" w:styleId="TableGrid_02051fba-6eb1-4de5-9539-0a77ca24d1f4" w:customStyle="1">
+    <w:name w:val="Table Grid_02051fba-6eb1-4de5-9539-0a77ca24d1f4"/>
+    <w:basedOn w:val="NormalTable_20d0358e-04ec-4ae6-8527-3cd9a6ea9fd1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>