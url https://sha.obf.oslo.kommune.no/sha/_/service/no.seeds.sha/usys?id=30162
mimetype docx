--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -2,52 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="212" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
@@ -203,51 +204,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">KU)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve"> OG </w:t>
+              <w:t xml:space="preserve">, TOT.ENT / HOVED ENTR (HE) OG </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">HOVEDBEDRIFT </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">(HB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1135"/>
             <w:tcBorders>
@@ -767,67 +768,81 @@
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2552"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oslobygg</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BH</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1843"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
@@ -866,50 +881,57 @@
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KU</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1843"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
@@ -944,50 +966,57 @@
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HE</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1843"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
@@ -1022,50 +1051,57 @@
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="992"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1843"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3260"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
@@ -1611,57 +1647,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53BE11B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2906"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Møteserien er en dokumentasjon for at Byggherren jevnlig følger opp at koordinatorene oppfyller sine plikter, jf. § 5 og § 13 i Byggherreforskriften</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> samt egen ytelsesbeskrivelse og </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">kontraktsgrunnlaget</w:t>
+        <w:t xml:space="preserve"> samt egen ytelsesbeskrivelse og kontraktsgrunnlaget</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DBA4AB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2906"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ED0F405">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1725,75 +1755,51 @@
         </w:rPr>
         <w:t xml:space="preserve">og refererer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dette.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06030794">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> BHR) </w:t>
+        <w:t xml:space="preserve"> Hovedbedrift skal delta på møtet sammen med PL (evnt BHR) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2D23E2">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10556" w:type="dxa"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2208,69 +2214,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="751"/>
               </w:tabs>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
@@ -2852,69 +2840,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3035,69 +3005,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3294,69 +3246,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
@@ -3509,59 +3443,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Er </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">alle gangveier inne og ute godt opparbeidet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for å hindre </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">snubling</w:t>
+              <w:t xml:space="preserve"> for å hindre snubling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">alle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">rømningsveier er merket</w:t>
             </w:r>
@@ -3653,69 +3579,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -4099,69 +4007,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
@@ -4379,135 +4269,135 @@
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">HB’s</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">som oppfølging skal </w:t>
+              <w:t xml:space="preserve">HB’s </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">systematiske </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">system </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oppfølging skal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">gjennomgås</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
-          </w:p>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">UE</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Digitalt system)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dersom det er godkjent / innregistert nye UE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">'er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> på byggeplassen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i siste periode</w:t>
             </w:r>
@@ -4633,69 +4523,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -4932,67 +4804,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">forbud mot arbeide </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i helger </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(lør/ </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve">(lør/ søn) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">og </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">røde </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">helligdager samt </w:t>
             </w:r>
@@ -5164,69 +5020,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -5526,69 +5364,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -5737,256 +5557,220 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UE’S INTERNKONTROLL </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, HMS-PERM / SYSTEM :</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HMS-perm for UE på byggeplass skal være </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tilgjengelig for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kontroll av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HMS-perm for alle UE bør være oppbygget etter samme mal / innhold</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">dd.mm.åå</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">;</w:t>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">Status/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...115 lines deleted...]
-              <w:spacing/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -6225,69 +6009,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -6523,69 +6289,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -6945,59 +6693,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(F.eks. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fremdriftsmøter, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Byggemøter</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Byggemøter, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">amordningsmøter og </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">S</w:t>
             </w:r>
@@ -7041,69 +6781,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
@@ -7336,254 +7058,212 @@
               </w:rPr>
               <w:t xml:space="preserve">finnes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">på de ulike </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">og aktuelle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">språk </w:t>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">språk ihht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prosjektets </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">språkplan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alle personer (ledere, arbeidere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">besøkende) som skal arbeide på byggeplassen eller skal ha tilgang til byggeplassen skal ha HMS-kort fra 1 dag. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HMSreg skal benyttes for adgangskontroll for å etablere elektroniske mannskapslister. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB skal kontrollere og oppdatere de elektroniske mannskapslistene daglig. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...140 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Status/</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
@@ -7914,69 +7594,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
@@ -8497,69 +8159,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
@@ -8699,224 +8343,168 @@
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Prosjektet skal utarbeide en s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">pråkplan </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">med grunnlag fra </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">med grunnlag fra HMSreg. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Språkplan </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">skal utarbeides og holdes løpende oppdatert med info om UE, formann/ bas, VO og arbeidslagenes språk. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Alle arbeidere skal ha tydelig merke(r) på sin hjelm eller klær som viser hovedspråk og </w:t>
-[...11 lines deleted...]
-                <w:iCs/>
+              <w:t xml:space="preserve">Alle arbeidere skal ha tydelig merke(r) på sin hjelm eller klær som viser hovedspråk og evnt sidespråk.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merke(r) skal være minimum </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">være flagg på hjelm eller på klær</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...45 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...42 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
@@ -9212,69 +8800,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
@@ -9810,69 +9380,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
@@ -10174,69 +9726,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
@@ -10772,661 +10306,600 @@
               </w:rPr>
               <w:t xml:space="preserve">KU </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">og HB skal jevnlig delta på </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">de enkelte </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">UE's</w:t>
+              <w:t xml:space="preserve">UE's </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vernerunder</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">vernerunder</w:t>
-            </w:r>
+              <w:t xml:space="preserve">for å kontrollere </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">utførelse av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">det systematiske HMS arbeid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">et</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KU skal delta i bygge- og fremdriftsmøter (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ved behov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KU skal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ukentlig </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oversende en </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">digital </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ke-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> til </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">til </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> som viser KU's oppfølging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">samt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">koordineringsaktiviteter i siste uke. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uke-rapport </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skal være en viktig </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">del av grunnlaget</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for HB i påfølge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nde </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uke på </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> og SR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">KU skal </w:t>
-[...207 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">Har det vært stanset noen arbeider i perioden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av KU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...108 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">dd.mm.åå</w:t>
-[...99 lines deleted...]
-              </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">KU</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
@@ -11594,67 +11067,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Krav fra OBF:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gjennomgang av status på </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> som </w:t>
+              <w:t xml:space="preserve">Gjennomgang av status på SJA’er som </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">det </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">er satt krav til i SHA-planen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">s risikomatrise</w:t>
             </w:r>
@@ -11684,67 +11141,51 @@
               </w:rPr>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">KU skal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">delta og </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">signere på alle </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, når det er satt krav til </w:t>
+              <w:t xml:space="preserve">signere på alle SJA'er, når det er satt krav til </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">utførelse av </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SJA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11798,188 +11239,156 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gjennomgang av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SJA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">statistikk fra HB og </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prioriteringer fremover:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">dd.mm.åå</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">Status/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-              <w:spacing/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders>
@@ -12333,81 +11742,63 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> HB</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">KU's</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">KU's vurdering av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de prioriteringer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB's </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">vurdere </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i kommende periode</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -12456,59 +11847,51 @@
               </w:rPr>
               <w:t xml:space="preserve">n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">e fra SM og SR samt VR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">er </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">RUH</w:t>
+              <w:t xml:space="preserve">er RUH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">'er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">og </w:t>
             </w:r>
@@ -12598,65 +11981,51 @@
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders>
@@ -12863,283 +12232,249 @@
               </w:rPr>
               <w:t xml:space="preserve">KU skal kontrollere at entreprenører </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">gjennomfører </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">alle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHA og HMS krav fra </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">kontraktsgrunnlaget</w:t>
+              <w:t xml:space="preserve">SHA og HMS krav fra kontraktsgrunnlaget </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">inkl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">faktaark.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krav som ikke er enkeltstående</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">inkl. </w:t>
-[...42 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">skjer en </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">enkelt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gang</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">må følges opp løpende.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KU skal løpende avkrysse at </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHA/ HMS krav i kontraktgrunnlag del 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gjennomføres. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...116 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Status/</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
@@ -13448,69 +12783,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
@@ -13621,146 +12938,96 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Krav fra OBF:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stoffkartoteket skal være etablert i </w:t>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve">Stoffkartoteket skal være etablert i Cobuilder Collaborate (CC) og det skal gjøres stikkprøvekontroller at dette er ajourført. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...32 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Status/</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
@@ -14020,98 +13287,68 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="751"/>
               </w:tabs>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIF veilederen </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> iht. konkurransegrunnlag del 2.</w:t>
+              <w:t xml:space="preserve">RIF veilederen Rent tørst bygg skal følges iht. konkurransegrunnlag del 2.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="751"/>
               </w:tabs>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Krav til </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> og støvdekkeprosent er oppgitt.</w:t>
+              <w:t xml:space="preserve">Krav til renholdsnivå og støvdekkeprosent er oppgitt.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nivå på ryddighet i perioden som har gått : Skala 1-5 (5 er best) </w:t>
             </w:r>
           </w:p>
@@ -14365,69 +13602,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
@@ -14559,112 +13778,94 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">el</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> om </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">d</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">agmulkt </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ref</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> kontraktens </w:t>
+              <w:t xml:space="preserve">ref kontraktens </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">krav </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">for brudd på </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ulovlig eller ikke kontraktsmessig arbeidskraft.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve"> (HMSreg) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">krav innenfor internkontroll og SHA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
@@ -14684,69 +13885,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Status/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">kommentarer </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">;</w:t>
+              <w:t xml:space="preserve">kommentarer dd.mm.åå;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
@@ -15343,140 +14526,141 @@
               <w:spacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="684C1FBB">
       <w:pPr>
         <w:pStyle w:val="Brdtekst2"/>
         <w:spacing/>
         <w:ind w:firstLine="142"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="709" w:bottom="567" w:left="851" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_102cc46d-4c03-4acb-8ce4-af11e22dd726"/>
+      <w:tblStyle w:val="TableGrid_a5d9fc1a-66f2-47b7-b1e6-5e9eaf0e880e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -15487,290 +14671,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">17.07.2026 23:06:49 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:12:46 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1b016fd9-0ba3-4a5e-a631-9cb3a9ed6900"/>
+      <w:tblStyle w:val="TableGrid_8fb7a108-6e79-4bc3-ab4a-357cef2da23a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6942"/>
-      <w:gridCol w:w="2490"/>
+      <w:gridCol w:w="6453"/>
+      <w:gridCol w:w="2979"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6942"/>
+          <w:tcW w:type="dxa" w:w="6453"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 113. Versjonsnummer: 8</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">2.7 SHA-koordineringsmøte PL-KU-HB</w:t>
+            <w:t xml:space="preserve">2.7 SHA-koordineringsmøte PL-KU-HE-HB</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2490"/>
+          <w:tcW w:type="dxa" w:w="2980"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
+            <w:pStyle w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
+      <w:pStyle w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_02051fba-6eb1-4de5-9539-0a77ca24d1f4"/>
+      <w:tblStyle w:val="TableGrid_4770c77d-6576-48ee-96a5-cbbc614147b0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -15781,51 +14974,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9bdcc406-f8a3-4f73-b461-72a21caa68b1"/>
+            <w:tblStyle w:val="TableGrid_b4641fd2-c774-438c-b823-752362a8286f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -15918,144 +15111,144 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">09.02.2026 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">29.07.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
+            <w:pStyle w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_bbcdf3d5-ca6d-48ea-998c-3306e9ca1ca4"/>
+            <w:tblStyle w:val="TableGrid_f8980b56-05b5-45ad-888a-f37c1ac82998"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -16071,95 +15264,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
+            <w:pStyle w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
+      <w:pStyle w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_bfab5385-4069-4cdd-a6e9-58c44955122f"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6453"/>
+      <w:gridCol w:w="2979"/>
+      <w:gridCol w:w="914"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6453"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 113. Versjonsnummer: 8</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.7 SHA-koordineringsmøte PL-KU-HE-HB</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2980"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="914"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_f67556b7-0325-4052-b708-c5738890f190"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6764"/>
+      <w:gridCol w:w="3642"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6764"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_9f42c02f-36c2-4625-affd-f9344bb11717"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">29.07.2026 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3642"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_c944f0ad-8643-43e5-8a5f-67592f3ef410"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="11645089"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16236,50 +15987,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="217F3624"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16356,50 +16108,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="255A2797"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
@@ -16464,50 +16217,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="2C1A1348"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16584,50 +16338,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="33EE7579"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16704,50 +16459,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="58CB3212"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16848,51 +16604,50 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:embedSystemFonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:activeWritingStyle xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:appName="MSWord" w:lang="nb-NO" w:vendorID="666" w:dllVersion="513" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="120"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:displayVerticalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:noPunctuationKerning xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -17588,660 +17343,883 @@
       <w:spacing w:after="158"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Overskrift9Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 9 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Heading9"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3" w:customStyle="1">
-    <w:name w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
+  <w:style w:type="paragraph" w:styleId="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152" w:customStyle="1">
+    <w:name w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
+    <w:basedOn w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9c257655-39e2-4779-b812-4d9060acef12" w:customStyle="1">
-    <w:name w:val="Normal Table_9c257655-39e2-4779-b812-4d9060acef12"/>
+  <w:style w:type="table" w:styleId="NormalTable_b8445c38-2d31-4b98-96d2-f595e2fa2dee" w:customStyle="1">
+    <w:name w:val="Normal Table_b8445c38-2d31-4b98-96d2-f595e2fa2dee"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bf8ea0e5-1f06-4f58-8a8a-e5b3be7000ea" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9c257655-39e2-4779-b812-4d9060acef12"/>
+  <w:style w:type="table" w:styleId="TableGrid_04ecaf18-a631-422a-9cef-957dba0fd9d4" w:customStyle="1">
+    <w:name w:val="Table Grid_04ecaf18-a631-422a-9cef-957dba0fd9d4"/>
+    <w:basedOn w:val="NormalTable_b8445c38-2d31-4b98-96d2-f595e2fa2dee"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_1dda451e-0d09-440a-a08f-c4a31d5e8bd3"/>
+    <w:basedOn w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_42b3bfb9-37fe-4967-8fa4-026269f66152"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_83cfba4a-adc7-423e-8b47-d0feb490ae10" w:customStyle="1">
-    <w:name w:val="Normal Table_83cfba4a-adc7-423e-8b47-d0feb490ae10"/>
+  <w:style w:type="table" w:styleId="NormalTable_fc095340-fc54-44fd-b220-93fd5e33a5e3" w:customStyle="1">
+    <w:name w:val="Normal Table_fc095340-fc54-44fd-b220-93fd5e33a5e3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_35e93092-c9b9-4bb1-ada7-501d94f8504c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_83cfba4a-adc7-423e-8b47-d0feb490ae10"/>
+  <w:style w:type="table" w:styleId="TableGrid_4b53a630-ce7b-4789-b2ba-6bdb39b54006" w:customStyle="1">
+    <w:name w:val="Table Grid_4b53a630-ce7b-4789-b2ba-6bdb39b54006"/>
+    <w:basedOn w:val="NormalTable_fc095340-fc54-44fd-b220-93fd5e33a5e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f4e731ac-647e-47e9-baed-d5b4626d451c" w:customStyle="1">
-    <w:name w:val="Normal Table_f4e731ac-647e-47e9-baed-d5b4626d451c"/>
+  <w:style w:type="table" w:styleId="NormalTable_578a6a1a-0e99-45de-81ff-19b4ee28f615" w:customStyle="1">
+    <w:name w:val="Normal Table_578a6a1a-0e99-45de-81ff-19b4ee28f615"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_37a15f6e-cc51-4964-a9c7-196ef745259c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f4e731ac-647e-47e9-baed-d5b4626d451c"/>
+  <w:style w:type="table" w:styleId="TableGrid_5da10904-a586-4818-b507-44434dc754b0" w:customStyle="1">
+    <w:name w:val="Table Grid_5da10904-a586-4818-b507-44434dc754b0"/>
+    <w:basedOn w:val="NormalTable_578a6a1a-0e99-45de-81ff-19b4ee28f615"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e6b06c11-aea2-4528-bf69-9194098a726f" w:customStyle="1">
-    <w:name w:val="Normal Table_e6b06c11-aea2-4528-bf69-9194098a726f"/>
+  <w:style w:type="table" w:styleId="NormalTable_99d8287e-86e1-4be4-aedb-cb315304f25c" w:customStyle="1">
+    <w:name w:val="Normal Table_99d8287e-86e1-4be4-aedb-cb315304f25c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6293f0d9-7c83-49b4-b5d4-68a1846d98b6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e6b06c11-aea2-4528-bf69-9194098a726f"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec828cf1-ff39-4c0f-b172-1557b6580be4" w:customStyle="1">
+    <w:name w:val="Table Grid_ec828cf1-ff39-4c0f-b172-1557b6580be4"/>
+    <w:basedOn w:val="NormalTable_99d8287e-86e1-4be4-aedb-cb315304f25c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5e28d22a-548a-4eb3-a8a8-3f95c2b403ae" w:customStyle="1">
-    <w:name w:val="Normal Table_5e28d22a-548a-4eb3-a8a8-3f95c2b403ae"/>
+  <w:style w:type="table" w:styleId="NormalTable_dcb7591a-4a9b-443c-b507-284f7af14e45" w:customStyle="1">
+    <w:name w:val="Normal Table_dcb7591a-4a9b-443c-b507-284f7af14e45"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9f9d062b-9d90-4003-9e61-29785ac928e6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5e28d22a-548a-4eb3-a8a8-3f95c2b403ae"/>
+  <w:style w:type="table" w:styleId="TableGrid_d24b310c-07ad-404e-86bd-593c88112ab2" w:customStyle="1">
+    <w:name w:val="Table Grid_d24b310c-07ad-404e-86bd-593c88112ab2"/>
+    <w:basedOn w:val="NormalTable_dcb7591a-4a9b-443c-b507-284f7af14e45"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5a737b5f-c888-4fb8-b2f7-2f868c3719c1" w:customStyle="1">
-    <w:name w:val="Normal Table_5a737b5f-c888-4fb8-b2f7-2f868c3719c1"/>
+  <w:style w:type="table" w:styleId="NormalTable_fa0b4951-11b7-4f38-b6d3-347069c6f465" w:customStyle="1">
+    <w:name w:val="Normal Table_fa0b4951-11b7-4f38-b6d3-347069c6f465"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_102cc46d-4c03-4acb-8ce4-af11e22dd726" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5a737b5f-c888-4fb8-b2f7-2f868c3719c1"/>
+  <w:style w:type="table" w:styleId="TableGrid_a5d9fc1a-66f2-47b7-b1e6-5e9eaf0e880e" w:customStyle="1">
+    <w:name w:val="Table Grid_a5d9fc1a-66f2-47b7-b1e6-5e9eaf0e880e"/>
+    <w:basedOn w:val="NormalTable_fa0b4951-11b7-4f38-b6d3-347069c6f465"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e5323def-c479-4125-bceb-928cbcf41744" w:customStyle="1">
-    <w:name w:val="Normal Table_e5323def-c479-4125-bceb-928cbcf41744"/>
+  <w:style w:type="table" w:styleId="NormalTable_fd7ff45c-1fb8-4115-a507-4ff9610769be" w:customStyle="1">
+    <w:name w:val="Normal Table_fd7ff45c-1fb8-4115-a507-4ff9610769be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1b016fd9-0ba3-4a5e-a631-9cb3a9ed6900" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e5323def-c479-4125-bceb-928cbcf41744"/>
+  <w:style w:type="table" w:styleId="TableGrid_bfab5385-4069-4cdd-a6e9-58c44955122f" w:customStyle="1">
+    <w:name w:val="Table Grid_bfab5385-4069-4cdd-a6e9-58c44955122f"/>
+    <w:basedOn w:val="NormalTable_fd7ff45c-1fb8-4115-a507-4ff9610769be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_97ac7f9b-d426-4c3b-96cf-b38458d69de1" w:customStyle="1">
-    <w:name w:val="Normal Table_97ac7f9b-d426-4c3b-96cf-b38458d69de1"/>
+  <w:style w:type="table" w:styleId="NormalTable_6ac83549-b753-4ea9-a7f8-349dbdea1d14" w:customStyle="1">
+    <w:name w:val="Normal Table_6ac83549-b753-4ea9-a7f8-349dbdea1d14"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9bdcc406-f8a3-4f73-b461-72a21caa68b1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_97ac7f9b-d426-4c3b-96cf-b38458d69de1"/>
+  <w:style w:type="table" w:styleId="TableGrid_9f42c02f-36c2-4625-affd-f9344bb11717" w:customStyle="1">
+    <w:name w:val="Table Grid_9f42c02f-36c2-4625-affd-f9344bb11717"/>
+    <w:basedOn w:val="NormalTable_6ac83549-b753-4ea9-a7f8-349dbdea1d14"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e2723a1e-abc7-41e8-90cb-324a97c28c47" w:customStyle="1">
-    <w:name w:val="Normal Table_e2723a1e-abc7-41e8-90cb-324a97c28c47"/>
+  <w:style w:type="table" w:styleId="NormalTable_1171f92b-5139-4d75-91dd-9f5e4d209372" w:customStyle="1">
+    <w:name w:val="Normal Table_1171f92b-5139-4d75-91dd-9f5e4d209372"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bbcdf3d5-ca6d-48ea-998c-3306e9ca1ca4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e2723a1e-abc7-41e8-90cb-324a97c28c47"/>
+  <w:style w:type="table" w:styleId="TableGrid_c944f0ad-8643-43e5-8a5f-67592f3ef410" w:customStyle="1">
+    <w:name w:val="Table Grid_c944f0ad-8643-43e5-8a5f-67592f3ef410"/>
+    <w:basedOn w:val="NormalTable_1171f92b-5139-4d75-91dd-9f5e4d209372"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_20d0358e-04ec-4ae6-8527-3cd9a6ea9fd1" w:customStyle="1">
-    <w:name w:val="Normal Table_20d0358e-04ec-4ae6-8527-3cd9a6ea9fd1"/>
+  <w:style w:type="table" w:styleId="NormalTable_bc3bd955-0239-4531-b428-69ca5fde6edf" w:customStyle="1">
+    <w:name w:val="Normal Table_bc3bd955-0239-4531-b428-69ca5fde6edf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_02051fba-6eb1-4de5-9539-0a77ca24d1f4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_20d0358e-04ec-4ae6-8527-3cd9a6ea9fd1"/>
+  <w:style w:type="table" w:styleId="TableGrid_f67556b7-0325-4052-b708-c5738890f190" w:customStyle="1">
+    <w:name w:val="Table Grid_f67556b7-0325-4052-b708-c5738890f190"/>
+    <w:basedOn w:val="NormalTable_bc3bd955-0239-4531-b428-69ca5fde6edf"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_33ebcdbf-a715-43bb-be37-d3d7dbb4cf82" w:customStyle="1">
+    <w:name w:val="Normal Table_33ebcdbf-a715-43bb-be37-d3d7dbb4cf82"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_8fb7a108-6e79-4bc3-ab4a-357cef2da23a" w:customStyle="1">
+    <w:name w:val="Table Grid_8fb7a108-6e79-4bc3-ab4a-357cef2da23a"/>
+    <w:basedOn w:val="NormalTable_33ebcdbf-a715-43bb-be37-d3d7dbb4cf82"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_9feb25ef-0a6d-4363-9339-90ae60cbf7a5" w:customStyle="1">
+    <w:name w:val="Normal Table_9feb25ef-0a6d-4363-9339-90ae60cbf7a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_b4641fd2-c774-438c-b823-752362a8286f" w:customStyle="1">
+    <w:name w:val="Table Grid_b4641fd2-c774-438c-b823-752362a8286f"/>
+    <w:basedOn w:val="NormalTable_9feb25ef-0a6d-4363-9339-90ae60cbf7a5"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4670ea69-711c-4e75-a656-1be3af69b21e" w:customStyle="1">
+    <w:name w:val="Normal Table_4670ea69-711c-4e75-a656-1be3af69b21e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_f8980b56-05b5-45ad-888a-f37c1ac82998" w:customStyle="1">
+    <w:name w:val="Table Grid_f8980b56-05b5-45ad-888a-f37c1ac82998"/>
+    <w:basedOn w:val="NormalTable_4670ea69-711c-4e75-a656-1be3af69b21e"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_2bcbd80c-97a0-41e8-aa56-8e55268d1be9" w:customStyle="1">
+    <w:name w:val="Normal Table_2bcbd80c-97a0-41e8-aa56-8e55268d1be9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_4770c77d-6576-48ee-96a5-cbbc614147b0" w:customStyle="1">
+    <w:name w:val="Table Grid_4770c77d-6576-48ee-96a5-cbbc614147b0"/>
+    <w:basedOn w:val="NormalTable_2bcbd80c-97a0-41e8-aa56-8e55268d1be9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/660-7-2.7%20SHA-koordineringsm&#248;te%20PL-KU-HB.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -18522,55 +18500,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71DE9AA1-B3D8-44CE-82F5-640BF4A3835E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>660-7-2.7 SHA-koordineringsmøte PL-KU-HB.dot</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2052</Words>
-  <Characters>10878</Characters>
+  <Words>2064</Words>
+  <Characters>10940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
+  <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lise Marcussen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Godkjent</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">