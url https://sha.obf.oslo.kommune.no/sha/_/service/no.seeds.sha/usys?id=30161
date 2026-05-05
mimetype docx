--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -5436,51 +5436,51 @@
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b6b9b2e9-9416-4074-9d1d-ae7e9567e1aa"/>
+      <w:tblStyle w:val="TableGrid_98aba8e8-f20d-4ca7-8187-6288163b766d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5491,51 +5491,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:47:09 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:37:11 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -5563,51 +5563,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d2644aee-5be5-4e48-98ee-c95019d62377"/>
+      <w:tblStyle w:val="TableGrid_eee301f9-6c5f-4afe-964c-36ad0bab09d5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6942"/>
       <w:gridCol w:w="2490"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -5665,51 +5665,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_9d22da0a-ebb9-4a23-89b0-04e613806b55"/>
+            <w:pStyle w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5722,59 +5722,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_9d22da0a-ebb9-4a23-89b0-04e613806b55"/>
+      <w:pStyle w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_48db7896-820c-4b2d-a2c6-a292a9f24239"/>
+      <w:tblStyle w:val="TableGrid_8c8a7970-8cff-4ead-8d96-8551c77767c4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5785,51 +5785,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_45b82465-1da2-4fee-95a8-073761686417"/>
+            <w:tblStyle w:val="TableGrid_096085d5-b332-42be-b086-ccf1da36049a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5930,72 +5930,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_9d22da0a-ebb9-4a23-89b0-04e613806b55"/>
+            <w:pStyle w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c988c928-ae91-4d1b-8056-69057ce0a5a7"/>
+            <w:tblStyle w:val="TableGrid_9cfa3225-673c-40ee-99db-bb06681d3ac4"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6096,62 +6096,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_9d22da0a-ebb9-4a23-89b0-04e613806b55"/>
+            <w:pStyle w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_9d22da0a-ebb9-4a23-89b0-04e613806b55"/>
+      <w:pStyle w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="019C78A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13686,629 +13686,629 @@
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_9d22da0a-ebb9-4a23-89b0-04e613806b55" w:customStyle="1">
-    <w:name w:val="Normal_9d22da0a-ebb9-4a23-89b0-04e613806b55"/>
+  <w:style w:type="paragraph" w:styleId="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f" w:customStyle="1">
+    <w:name w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_9d22da0a-ebb9-4a23-89b0-04e613806b55"/>
+    <w:basedOn w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2e0045c-5870-4855-a562-7aa171330414" w:customStyle="1">
-    <w:name w:val="Normal Table_f2e0045c-5870-4855-a562-7aa171330414"/>
+  <w:style w:type="table" w:styleId="NormalTable_34ddbbb4-e67d-4289-b299-d78703a6d48a" w:customStyle="1">
+    <w:name w:val="Normal Table_34ddbbb4-e67d-4289-b299-d78703a6d48a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_de660644-b06e-49df-9b67-70272b1bf2aa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2e0045c-5870-4855-a562-7aa171330414"/>
+  <w:style w:type="table" w:styleId="TableGrid_2bf6ed20-31c1-4904-94c6-bc6dfadc3425" w:customStyle="1">
+    <w:name w:val="Table Grid_2bf6ed20-31c1-4904-94c6-bc6dfadc3425"/>
+    <w:basedOn w:val="NormalTable_34ddbbb4-e67d-4289-b299-d78703a6d48a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_9d22da0a-ebb9-4a23-89b0-04e613806b55"/>
+    <w:basedOn w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_9d22da0a-ebb9-4a23-89b0-04e613806b55"/>
+    <w:basedOn w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8258439a-c0b6-4fc4-bab8-e3d0285725ed" w:customStyle="1">
-    <w:name w:val="Normal Table_8258439a-c0b6-4fc4-bab8-e3d0285725ed"/>
+  <w:style w:type="table" w:styleId="NormalTable_9312ca52-7b7c-410b-a818-91dcd72274f3" w:customStyle="1">
+    <w:name w:val="Normal Table_9312ca52-7b7c-410b-a818-91dcd72274f3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0edc474c-b5dc-4471-9d11-1e7a1b91c079" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8258439a-c0b6-4fc4-bab8-e3d0285725ed"/>
+  <w:style w:type="table" w:styleId="TableGrid_8c2292d7-c19c-4e24-ab91-9f6d65484fb0" w:customStyle="1">
+    <w:name w:val="Table Grid_8c2292d7-c19c-4e24-ab91-9f6d65484fb0"/>
+    <w:basedOn w:val="NormalTable_9312ca52-7b7c-410b-a818-91dcd72274f3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_db0f2d6e-1dff-4c96-89d9-18c909d6850c" w:customStyle="1">
-    <w:name w:val="Normal Table_db0f2d6e-1dff-4c96-89d9-18c909d6850c"/>
+  <w:style w:type="table" w:styleId="NormalTable_ff795bca-3a2c-4bd3-b68d-f7ed5cd4e0d1" w:customStyle="1">
+    <w:name w:val="Normal Table_ff795bca-3a2c-4bd3-b68d-f7ed5cd4e0d1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_90a8625c-fd01-4ce1-b4ae-cfeadb3bd17d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_db0f2d6e-1dff-4c96-89d9-18c909d6850c"/>
+  <w:style w:type="table" w:styleId="TableGrid_9ff26919-39f6-412a-a297-71428f58209a" w:customStyle="1">
+    <w:name w:val="Table Grid_9ff26919-39f6-412a-a297-71428f58209a"/>
+    <w:basedOn w:val="NormalTable_ff795bca-3a2c-4bd3-b68d-f7ed5cd4e0d1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9976a92d-94c5-44a2-9498-62558d62e8c2" w:customStyle="1">
-    <w:name w:val="Normal Table_9976a92d-94c5-44a2-9498-62558d62e8c2"/>
+  <w:style w:type="table" w:styleId="NormalTable_bda91952-1623-4bf6-b6c6-f6de7ff0b8ca" w:customStyle="1">
+    <w:name w:val="Normal Table_bda91952-1623-4bf6-b6c6-f6de7ff0b8ca"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_302fc189-6fd9-4d74-afce-7e818f9e04ef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9976a92d-94c5-44a2-9498-62558d62e8c2"/>
+  <w:style w:type="table" w:styleId="TableGrid_a6810374-5362-43f6-8bf2-4058ee39f6fb" w:customStyle="1">
+    <w:name w:val="Table Grid_a6810374-5362-43f6-8bf2-4058ee39f6fb"/>
+    <w:basedOn w:val="NormalTable_bda91952-1623-4bf6-b6c6-f6de7ff0b8ca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3109ec18-3ea0-487d-aaea-31a053edef2f" w:customStyle="1">
-    <w:name w:val="Normal Table_3109ec18-3ea0-487d-aaea-31a053edef2f"/>
+  <w:style w:type="table" w:styleId="NormalTable_3b818aa9-b27c-49f1-8c07-2d64f55f69c5" w:customStyle="1">
+    <w:name w:val="Normal Table_3b818aa9-b27c-49f1-8c07-2d64f55f69c5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c92d5983-116f-4a47-94c9-4d6694838702" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3109ec18-3ea0-487d-aaea-31a053edef2f"/>
+  <w:style w:type="table" w:styleId="TableGrid_35902dad-b26d-4fef-9782-f1ad2e163e38" w:customStyle="1">
+    <w:name w:val="Table Grid_35902dad-b26d-4fef-9782-f1ad2e163e38"/>
+    <w:basedOn w:val="NormalTable_3b818aa9-b27c-49f1-8c07-2d64f55f69c5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9869a78f-b13f-4a5b-8a4b-b714ee7ed627" w:customStyle="1">
-    <w:name w:val="Normal Table_9869a78f-b13f-4a5b-8a4b-b714ee7ed627"/>
+  <w:style w:type="table" w:styleId="NormalTable_ff941d05-3684-4c59-8bde-d4c79dd9f60d" w:customStyle="1">
+    <w:name w:val="Normal Table_ff941d05-3684-4c59-8bde-d4c79dd9f60d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b6b9b2e9-9416-4074-9d1d-ae7e9567e1aa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9869a78f-b13f-4a5b-8a4b-b714ee7ed627"/>
+  <w:style w:type="table" w:styleId="TableGrid_98aba8e8-f20d-4ca7-8187-6288163b766d" w:customStyle="1">
+    <w:name w:val="Table Grid_98aba8e8-f20d-4ca7-8187-6288163b766d"/>
+    <w:basedOn w:val="NormalTable_ff941d05-3684-4c59-8bde-d4c79dd9f60d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3695c9d1-ffe4-4a7b-a646-58dfca76c4c8" w:customStyle="1">
-    <w:name w:val="Normal Table_3695c9d1-ffe4-4a7b-a646-58dfca76c4c8"/>
+  <w:style w:type="table" w:styleId="NormalTable_5fc9302c-e9e2-4383-8731-ba200233d9ed" w:customStyle="1">
+    <w:name w:val="Normal Table_5fc9302c-e9e2-4383-8731-ba200233d9ed"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d2644aee-5be5-4e48-98ee-c95019d62377" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3695c9d1-ffe4-4a7b-a646-58dfca76c4c8"/>
+  <w:style w:type="table" w:styleId="TableGrid_eee301f9-6c5f-4afe-964c-36ad0bab09d5" w:customStyle="1">
+    <w:name w:val="Table Grid_eee301f9-6c5f-4afe-964c-36ad0bab09d5"/>
+    <w:basedOn w:val="NormalTable_5fc9302c-e9e2-4383-8731-ba200233d9ed"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a3ab66a3-7322-44cf-8c40-d98cd5735a89" w:customStyle="1">
-    <w:name w:val="Normal Table_a3ab66a3-7322-44cf-8c40-d98cd5735a89"/>
+  <w:style w:type="table" w:styleId="NormalTable_1c575438-d5ac-473b-a716-3b27f11e9c82" w:customStyle="1">
+    <w:name w:val="Normal Table_1c575438-d5ac-473b-a716-3b27f11e9c82"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_45b82465-1da2-4fee-95a8-073761686417" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a3ab66a3-7322-44cf-8c40-d98cd5735a89"/>
+  <w:style w:type="table" w:styleId="TableGrid_096085d5-b332-42be-b086-ccf1da36049a" w:customStyle="1">
+    <w:name w:val="Table Grid_096085d5-b332-42be-b086-ccf1da36049a"/>
+    <w:basedOn w:val="NormalTable_1c575438-d5ac-473b-a716-3b27f11e9c82"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2ade307-0461-4c4f-86f8-03782452505d" w:customStyle="1">
-    <w:name w:val="Normal Table_f2ade307-0461-4c4f-86f8-03782452505d"/>
+  <w:style w:type="table" w:styleId="NormalTable_097b7b99-5a24-4e56-8e21-5258f2746f6f" w:customStyle="1">
+    <w:name w:val="Normal Table_097b7b99-5a24-4e56-8e21-5258f2746f6f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c988c928-ae91-4d1b-8056-69057ce0a5a7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2ade307-0461-4c4f-86f8-03782452505d"/>
+  <w:style w:type="table" w:styleId="TableGrid_9cfa3225-673c-40ee-99db-bb06681d3ac4" w:customStyle="1">
+    <w:name w:val="Table Grid_9cfa3225-673c-40ee-99db-bb06681d3ac4"/>
+    <w:basedOn w:val="NormalTable_097b7b99-5a24-4e56-8e21-5258f2746f6f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8be27fd3-5e38-4996-9458-cbdd3a5739da" w:customStyle="1">
-    <w:name w:val="Normal Table_8be27fd3-5e38-4996-9458-cbdd3a5739da"/>
+  <w:style w:type="table" w:styleId="NormalTable_362212d6-ccc9-4e0f-8d31-ffcc3e930f02" w:customStyle="1">
+    <w:name w:val="Normal Table_362212d6-ccc9-4e0f-8d31-ffcc3e930f02"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_48db7896-820c-4b2d-a2c6-a292a9f24239" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8be27fd3-5e38-4996-9458-cbdd3a5739da"/>
+  <w:style w:type="table" w:styleId="TableGrid_8c8a7970-8cff-4ead-8d96-8551c77767c4" w:customStyle="1">
+    <w:name w:val="Table Grid_8c8a7970-8cff-4ead-8d96-8551c77767c4"/>
+    <w:basedOn w:val="NormalTable_362212d6-ccc9-4e0f-8d31-ffcc3e930f02"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>