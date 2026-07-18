--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -5436,51 +5436,51 @@
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_98aba8e8-f20d-4ca7-8187-6288163b766d"/>
+      <w:tblStyle w:val="TableGrid_ca94bba0-5a1c-44fb-bc32-41ed58bf99d7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5491,51 +5491,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:37:11 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:28:37 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -5563,51 +5563,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_eee301f9-6c5f-4afe-964c-36ad0bab09d5"/>
+      <w:tblStyle w:val="TableGrid_c59ec195-d7d7-49f5-baac-9ad7aca6664a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6942"/>
       <w:gridCol w:w="2490"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -5665,51 +5665,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
+            <w:pStyle w:val="Normal_edede033-ee8a-4e5f-a87c-563727a1f5fd"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -5722,59 +5722,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
+      <w:pStyle w:val="Normal_edede033-ee8a-4e5f-a87c-563727a1f5fd"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8c8a7970-8cff-4ead-8d96-8551c77767c4"/>
+      <w:tblStyle w:val="TableGrid_4a7b2bf5-a917-40bd-b53a-dc525f91332c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5785,51 +5785,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_096085d5-b332-42be-b086-ccf1da36049a"/>
+            <w:tblStyle w:val="TableGrid_57108ecd-7409-4652-ab95-f7f97c492286"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5930,72 +5930,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
+            <w:pStyle w:val="Normal_edede033-ee8a-4e5f-a87c-563727a1f5fd"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9cfa3225-673c-40ee-99db-bb06681d3ac4"/>
+            <w:tblStyle w:val="TableGrid_95c1d692-ce7d-4fa9-96ea-89aca3992991"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6096,62 +6096,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
+            <w:pStyle w:val="Normal_edede033-ee8a-4e5f-a87c-563727a1f5fd"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
+      <w:pStyle w:val="Normal_edede033-ee8a-4e5f-a87c-563727a1f5fd"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="019C78A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13686,629 +13686,629 @@
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f" w:customStyle="1">
-    <w:name w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_edede033-ee8a-4e5f-a87c-563727a1f5fd" w:customStyle="1">
+    <w:name w:val="Normal_edede033-ee8a-4e5f-a87c-563727a1f5fd"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
+    <w:basedOn w:val="Normal_edede033-ee8a-4e5f-a87c-563727a1f5fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_34ddbbb4-e67d-4289-b299-d78703a6d48a" w:customStyle="1">
-    <w:name w:val="Normal Table_34ddbbb4-e67d-4289-b299-d78703a6d48a"/>
+  <w:style w:type="table" w:styleId="NormalTable_bd034ffe-8777-4a3a-bec2-3c0a3fa890fb" w:customStyle="1">
+    <w:name w:val="Normal Table_bd034ffe-8777-4a3a-bec2-3c0a3fa890fb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2bf6ed20-31c1-4904-94c6-bc6dfadc3425" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_34ddbbb4-e67d-4289-b299-d78703a6d48a"/>
+  <w:style w:type="table" w:styleId="TableGrid_d01e1712-cf26-41e4-a701-50ebeeb1653e" w:customStyle="1">
+    <w:name w:val="Table Grid_d01e1712-cf26-41e4-a701-50ebeeb1653e"/>
+    <w:basedOn w:val="NormalTable_bd034ffe-8777-4a3a-bec2-3c0a3fa890fb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
+    <w:basedOn w:val="Normal_edede033-ee8a-4e5f-a87c-563727a1f5fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_5b4aa004-f549-4ab7-b63d-d2907bc69d1f"/>
+    <w:basedOn w:val="Normal_edede033-ee8a-4e5f-a87c-563727a1f5fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9312ca52-7b7c-410b-a818-91dcd72274f3" w:customStyle="1">
-    <w:name w:val="Normal Table_9312ca52-7b7c-410b-a818-91dcd72274f3"/>
+  <w:style w:type="table" w:styleId="NormalTable_df231486-8d49-4b99-983f-ca1169c0e612" w:customStyle="1">
+    <w:name w:val="Normal Table_df231486-8d49-4b99-983f-ca1169c0e612"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8c2292d7-c19c-4e24-ab91-9f6d65484fb0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9312ca52-7b7c-410b-a818-91dcd72274f3"/>
+  <w:style w:type="table" w:styleId="TableGrid_6b46ebe6-e9aa-412a-9513-adf6fce5f692" w:customStyle="1">
+    <w:name w:val="Table Grid_6b46ebe6-e9aa-412a-9513-adf6fce5f692"/>
+    <w:basedOn w:val="NormalTable_df231486-8d49-4b99-983f-ca1169c0e612"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ff795bca-3a2c-4bd3-b68d-f7ed5cd4e0d1" w:customStyle="1">
-    <w:name w:val="Normal Table_ff795bca-3a2c-4bd3-b68d-f7ed5cd4e0d1"/>
+  <w:style w:type="table" w:styleId="NormalTable_19ef3f04-4533-4daf-be02-362341aae1f7" w:customStyle="1">
+    <w:name w:val="Normal Table_19ef3f04-4533-4daf-be02-362341aae1f7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9ff26919-39f6-412a-a297-71428f58209a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ff795bca-3a2c-4bd3-b68d-f7ed5cd4e0d1"/>
+  <w:style w:type="table" w:styleId="TableGrid_bbe139a1-5f87-4fd8-8469-f128550760fe" w:customStyle="1">
+    <w:name w:val="Table Grid_bbe139a1-5f87-4fd8-8469-f128550760fe"/>
+    <w:basedOn w:val="NormalTable_19ef3f04-4533-4daf-be02-362341aae1f7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bda91952-1623-4bf6-b6c6-f6de7ff0b8ca" w:customStyle="1">
-    <w:name w:val="Normal Table_bda91952-1623-4bf6-b6c6-f6de7ff0b8ca"/>
+  <w:style w:type="table" w:styleId="NormalTable_604eed1e-c86d-402e-a909-3d089737f1e2" w:customStyle="1">
+    <w:name w:val="Normal Table_604eed1e-c86d-402e-a909-3d089737f1e2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a6810374-5362-43f6-8bf2-4058ee39f6fb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bda91952-1623-4bf6-b6c6-f6de7ff0b8ca"/>
+  <w:style w:type="table" w:styleId="TableGrid_58ae25a4-2560-4b7e-9c29-9a4192fd4f9c" w:customStyle="1">
+    <w:name w:val="Table Grid_58ae25a4-2560-4b7e-9c29-9a4192fd4f9c"/>
+    <w:basedOn w:val="NormalTable_604eed1e-c86d-402e-a909-3d089737f1e2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3b818aa9-b27c-49f1-8c07-2d64f55f69c5" w:customStyle="1">
-    <w:name w:val="Normal Table_3b818aa9-b27c-49f1-8c07-2d64f55f69c5"/>
+  <w:style w:type="table" w:styleId="NormalTable_f04d6ed6-1417-47d0-9e2e-b2e6c8330215" w:customStyle="1">
+    <w:name w:val="Normal Table_f04d6ed6-1417-47d0-9e2e-b2e6c8330215"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_35902dad-b26d-4fef-9782-f1ad2e163e38" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3b818aa9-b27c-49f1-8c07-2d64f55f69c5"/>
+  <w:style w:type="table" w:styleId="TableGrid_18149ad2-0b1a-45f1-b01d-3edcce4e241d" w:customStyle="1">
+    <w:name w:val="Table Grid_18149ad2-0b1a-45f1-b01d-3edcce4e241d"/>
+    <w:basedOn w:val="NormalTable_f04d6ed6-1417-47d0-9e2e-b2e6c8330215"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ff941d05-3684-4c59-8bde-d4c79dd9f60d" w:customStyle="1">
-    <w:name w:val="Normal Table_ff941d05-3684-4c59-8bde-d4c79dd9f60d"/>
+  <w:style w:type="table" w:styleId="NormalTable_15e31796-9c62-4715-bd7a-2f7fc947742a" w:customStyle="1">
+    <w:name w:val="Normal Table_15e31796-9c62-4715-bd7a-2f7fc947742a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_98aba8e8-f20d-4ca7-8187-6288163b766d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ff941d05-3684-4c59-8bde-d4c79dd9f60d"/>
+  <w:style w:type="table" w:styleId="TableGrid_ca94bba0-5a1c-44fb-bc32-41ed58bf99d7" w:customStyle="1">
+    <w:name w:val="Table Grid_ca94bba0-5a1c-44fb-bc32-41ed58bf99d7"/>
+    <w:basedOn w:val="NormalTable_15e31796-9c62-4715-bd7a-2f7fc947742a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5fc9302c-e9e2-4383-8731-ba200233d9ed" w:customStyle="1">
-    <w:name w:val="Normal Table_5fc9302c-e9e2-4383-8731-ba200233d9ed"/>
+  <w:style w:type="table" w:styleId="NormalTable_a40271fc-4af2-48cb-af8b-628fb8fe5e63" w:customStyle="1">
+    <w:name w:val="Normal Table_a40271fc-4af2-48cb-af8b-628fb8fe5e63"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eee301f9-6c5f-4afe-964c-36ad0bab09d5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5fc9302c-e9e2-4383-8731-ba200233d9ed"/>
+  <w:style w:type="table" w:styleId="TableGrid_c59ec195-d7d7-49f5-baac-9ad7aca6664a" w:customStyle="1">
+    <w:name w:val="Table Grid_c59ec195-d7d7-49f5-baac-9ad7aca6664a"/>
+    <w:basedOn w:val="NormalTable_a40271fc-4af2-48cb-af8b-628fb8fe5e63"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1c575438-d5ac-473b-a716-3b27f11e9c82" w:customStyle="1">
-    <w:name w:val="Normal Table_1c575438-d5ac-473b-a716-3b27f11e9c82"/>
+  <w:style w:type="table" w:styleId="NormalTable_f6c18f8f-72a8-4293-82d3-0f8112437f2f" w:customStyle="1">
+    <w:name w:val="Normal Table_f6c18f8f-72a8-4293-82d3-0f8112437f2f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_096085d5-b332-42be-b086-ccf1da36049a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1c575438-d5ac-473b-a716-3b27f11e9c82"/>
+  <w:style w:type="table" w:styleId="TableGrid_57108ecd-7409-4652-ab95-f7f97c492286" w:customStyle="1">
+    <w:name w:val="Table Grid_57108ecd-7409-4652-ab95-f7f97c492286"/>
+    <w:basedOn w:val="NormalTable_f6c18f8f-72a8-4293-82d3-0f8112437f2f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_097b7b99-5a24-4e56-8e21-5258f2746f6f" w:customStyle="1">
-    <w:name w:val="Normal Table_097b7b99-5a24-4e56-8e21-5258f2746f6f"/>
+  <w:style w:type="table" w:styleId="NormalTable_9caa077e-0748-4c6c-85cf-458f7b234862" w:customStyle="1">
+    <w:name w:val="Normal Table_9caa077e-0748-4c6c-85cf-458f7b234862"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9cfa3225-673c-40ee-99db-bb06681d3ac4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_097b7b99-5a24-4e56-8e21-5258f2746f6f"/>
+  <w:style w:type="table" w:styleId="TableGrid_95c1d692-ce7d-4fa9-96ea-89aca3992991" w:customStyle="1">
+    <w:name w:val="Table Grid_95c1d692-ce7d-4fa9-96ea-89aca3992991"/>
+    <w:basedOn w:val="NormalTable_9caa077e-0748-4c6c-85cf-458f7b234862"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_362212d6-ccc9-4e0f-8d31-ffcc3e930f02" w:customStyle="1">
-    <w:name w:val="Normal Table_362212d6-ccc9-4e0f-8d31-ffcc3e930f02"/>
+  <w:style w:type="table" w:styleId="NormalTable_6d8ec661-5f5e-4a2f-94e8-5c47246dd195" w:customStyle="1">
+    <w:name w:val="Normal Table_6d8ec661-5f5e-4a2f-94e8-5c47246dd195"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8c8a7970-8cff-4ead-8d96-8551c77767c4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_362212d6-ccc9-4e0f-8d31-ffcc3e930f02"/>
+  <w:style w:type="table" w:styleId="TableGrid_4a7b2bf5-a917-40bd-b53a-dc525f91332c" w:customStyle="1">
+    <w:name w:val="Table Grid_4a7b2bf5-a917-40bd-b53a-dc525f91332c"/>
+    <w:basedOn w:val="NormalTable_6d8ec661-5f5e-4a2f-94e8-5c47246dd195"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>