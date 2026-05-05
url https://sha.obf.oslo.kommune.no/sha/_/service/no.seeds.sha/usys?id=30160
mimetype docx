--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -2031,51 +2031,51 @@
   <w:font w:name="Open Sans">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_dfdc38d4-ad73-478e-8b2f-09756622cbb8"/>
+      <w:tblStyle w:val="TableGrid_f7a4cf96-dec7-41e8-bc3b-159d12c41ab6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2086,51 +2086,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:43:11 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:07 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2158,51 +2158,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e38b3c64-a288-46b0-a895-cc56a6484be1"/>
+      <w:tblStyle w:val="TableGrid_42de9130-4e62-4a9e-b5ba-7ba45a53c691"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6942"/>
       <w:gridCol w:w="2490"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2260,51 +2260,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_281cd5be-5885-4f83-a64e-4c1ff28092b6"/>
+            <w:pStyle w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2317,59 +2317,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_281cd5be-5885-4f83-a64e-4c1ff28092b6"/>
+      <w:pStyle w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_657064ef-5efb-4c23-acb1-ee4c693e4570"/>
+      <w:tblStyle w:val="TableGrid_aea88388-85ad-4807-8931-9cc601f2a45e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2380,51 +2380,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_bb8968f4-835d-4765-9bf7-b36274d909a8"/>
+            <w:tblStyle w:val="TableGrid_3f721468-f937-49ba-9cb2-010462ec48ce"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2525,72 +2525,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_281cd5be-5885-4f83-a64e-4c1ff28092b6"/>
+            <w:pStyle w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_22e1eb01-e2ad-404f-92bb-80b475b2546a"/>
+            <w:tblStyle w:val="TableGrid_db5124b1-3318-4130-b824-bc9738f3099a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2691,62 +2691,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_281cd5be-5885-4f83-a64e-4c1ff28092b6"/>
+            <w:pStyle w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_281cd5be-5885-4f83-a64e-4c1ff28092b6"/>
+      <w:pStyle w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="25FF60A7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="23"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3439,629 +3439,629 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutenett">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Vanligtabell"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_281cd5be-5885-4f83-a64e-4c1ff28092b6" w:customStyle="1">
-    <w:name w:val="Normal_281cd5be-5885-4f83-a64e-4c1ff28092b6"/>
+  <w:style w:type="paragraph" w:styleId="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228" w:customStyle="1">
+    <w:name w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_281cd5be-5885-4f83-a64e-4c1ff28092b6"/>
+    <w:basedOn w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a4e08fe5-30b9-48f5-ad9a-781e38a64e4e" w:customStyle="1">
-    <w:name w:val="Normal Table_a4e08fe5-30b9-48f5-ad9a-781e38a64e4e"/>
+  <w:style w:type="table" w:styleId="NormalTable_5647afad-d039-4862-a1e2-b11564d71559" w:customStyle="1">
+    <w:name w:val="Normal Table_5647afad-d039-4862-a1e2-b11564d71559"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b8dee994-9d05-4c70-a5c6-785abb7e21f9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a4e08fe5-30b9-48f5-ad9a-781e38a64e4e"/>
+  <w:style w:type="table" w:styleId="TableGrid_ab03568b-1476-4f1d-a05f-c31b063ef72a" w:customStyle="1">
+    <w:name w:val="Table Grid_ab03568b-1476-4f1d-a05f-c31b063ef72a"/>
+    <w:basedOn w:val="NormalTable_5647afad-d039-4862-a1e2-b11564d71559"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_281cd5be-5885-4f83-a64e-4c1ff28092b6"/>
+    <w:basedOn w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_281cd5be-5885-4f83-a64e-4c1ff28092b6"/>
+    <w:basedOn w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_813edb42-02d7-41b0-929d-4f68c40adc36" w:customStyle="1">
-    <w:name w:val="Normal Table_813edb42-02d7-41b0-929d-4f68c40adc36"/>
+  <w:style w:type="table" w:styleId="NormalTable_caf6b793-47bd-4959-bd26-657d7e27deec" w:customStyle="1">
+    <w:name w:val="Normal Table_caf6b793-47bd-4959-bd26-657d7e27deec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1796dae1-8895-485a-97df-953989412419" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_813edb42-02d7-41b0-929d-4f68c40adc36"/>
+  <w:style w:type="table" w:styleId="TableGrid_a8f10b54-92b7-4192-a69a-b380799caad0" w:customStyle="1">
+    <w:name w:val="Table Grid_a8f10b54-92b7-4192-a69a-b380799caad0"/>
+    <w:basedOn w:val="NormalTable_caf6b793-47bd-4959-bd26-657d7e27deec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ea4e22b5-4ed0-46b9-bb0d-a455b4adc8e5" w:customStyle="1">
-    <w:name w:val="Normal Table_ea4e22b5-4ed0-46b9-bb0d-a455b4adc8e5"/>
+  <w:style w:type="table" w:styleId="NormalTable_30698ea6-2af2-40ca-8562-369c679bd5e6" w:customStyle="1">
+    <w:name w:val="Normal Table_30698ea6-2af2-40ca-8562-369c679bd5e6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fae32ce6-fdc1-44f4-9d04-8822bfa4ad64" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ea4e22b5-4ed0-46b9-bb0d-a455b4adc8e5"/>
+  <w:style w:type="table" w:styleId="TableGrid_58fbb7e5-cc71-48ac-b500-80c493f5b689" w:customStyle="1">
+    <w:name w:val="Table Grid_58fbb7e5-cc71-48ac-b500-80c493f5b689"/>
+    <w:basedOn w:val="NormalTable_30698ea6-2af2-40ca-8562-369c679bd5e6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_92fc658a-1bde-428c-8363-d6c0d365bb4d" w:customStyle="1">
-    <w:name w:val="Normal Table_92fc658a-1bde-428c-8363-d6c0d365bb4d"/>
+  <w:style w:type="table" w:styleId="NormalTable_dda7b367-a78d-422d-9a17-6472aa8ff8cf" w:customStyle="1">
+    <w:name w:val="Normal Table_dda7b367-a78d-422d-9a17-6472aa8ff8cf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_82650478-2859-41cc-b69b-1efd600a4f35" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_92fc658a-1bde-428c-8363-d6c0d365bb4d"/>
+  <w:style w:type="table" w:styleId="TableGrid_796aae4c-1f13-4bb3-8636-5b1a33530e34" w:customStyle="1">
+    <w:name w:val="Table Grid_796aae4c-1f13-4bb3-8636-5b1a33530e34"/>
+    <w:basedOn w:val="NormalTable_dda7b367-a78d-422d-9a17-6472aa8ff8cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0872db25-bbd3-42d4-97d3-c47d1e5df905" w:customStyle="1">
-    <w:name w:val="Normal Table_0872db25-bbd3-42d4-97d3-c47d1e5df905"/>
+  <w:style w:type="table" w:styleId="NormalTable_b59090f6-86e1-4d4b-9889-564486c50c38" w:customStyle="1">
+    <w:name w:val="Normal Table_b59090f6-86e1-4d4b-9889-564486c50c38"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0bf72cf8-8c13-4a48-a256-1c9b99f8867a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0872db25-bbd3-42d4-97d3-c47d1e5df905"/>
+  <w:style w:type="table" w:styleId="TableGrid_557522e6-faae-40e7-977e-3fc8e927545b" w:customStyle="1">
+    <w:name w:val="Table Grid_557522e6-faae-40e7-977e-3fc8e927545b"/>
+    <w:basedOn w:val="NormalTable_b59090f6-86e1-4d4b-9889-564486c50c38"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_58928ee8-7a43-4f30-aa36-4dc70083b343" w:customStyle="1">
-    <w:name w:val="Normal Table_58928ee8-7a43-4f30-aa36-4dc70083b343"/>
+  <w:style w:type="table" w:styleId="NormalTable_deba16b3-bdfc-40b7-9226-3a4b79d3a262" w:customStyle="1">
+    <w:name w:val="Normal Table_deba16b3-bdfc-40b7-9226-3a4b79d3a262"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dfdc38d4-ad73-478e-8b2f-09756622cbb8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_58928ee8-7a43-4f30-aa36-4dc70083b343"/>
+  <w:style w:type="table" w:styleId="TableGrid_f7a4cf96-dec7-41e8-bc3b-159d12c41ab6" w:customStyle="1">
+    <w:name w:val="Table Grid_f7a4cf96-dec7-41e8-bc3b-159d12c41ab6"/>
+    <w:basedOn w:val="NormalTable_deba16b3-bdfc-40b7-9226-3a4b79d3a262"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c875b3a5-7a1d-4aaf-8c6d-cc02f65bc104" w:customStyle="1">
-    <w:name w:val="Normal Table_c875b3a5-7a1d-4aaf-8c6d-cc02f65bc104"/>
+  <w:style w:type="table" w:styleId="NormalTable_4cb1a6e9-456b-43f1-b2c0-0c752eb61b99" w:customStyle="1">
+    <w:name w:val="Normal Table_4cb1a6e9-456b-43f1-b2c0-0c752eb61b99"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e38b3c64-a288-46b0-a895-cc56a6484be1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c875b3a5-7a1d-4aaf-8c6d-cc02f65bc104"/>
+  <w:style w:type="table" w:styleId="TableGrid_42de9130-4e62-4a9e-b5ba-7ba45a53c691" w:customStyle="1">
+    <w:name w:val="Table Grid_42de9130-4e62-4a9e-b5ba-7ba45a53c691"/>
+    <w:basedOn w:val="NormalTable_4cb1a6e9-456b-43f1-b2c0-0c752eb61b99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e4d893db-fc76-453b-8a3d-24857a243219" w:customStyle="1">
-    <w:name w:val="Normal Table_e4d893db-fc76-453b-8a3d-24857a243219"/>
+  <w:style w:type="table" w:styleId="NormalTable_5cdfa87c-08c7-4c9c-8e25-055196cde513" w:customStyle="1">
+    <w:name w:val="Normal Table_5cdfa87c-08c7-4c9c-8e25-055196cde513"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bb8968f4-835d-4765-9bf7-b36274d909a8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e4d893db-fc76-453b-8a3d-24857a243219"/>
+  <w:style w:type="table" w:styleId="TableGrid_3f721468-f937-49ba-9cb2-010462ec48ce" w:customStyle="1">
+    <w:name w:val="Table Grid_3f721468-f937-49ba-9cb2-010462ec48ce"/>
+    <w:basedOn w:val="NormalTable_5cdfa87c-08c7-4c9c-8e25-055196cde513"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0dde72b0-f789-4c97-903f-532cb9c2dcdd" w:customStyle="1">
-    <w:name w:val="Normal Table_0dde72b0-f789-4c97-903f-532cb9c2dcdd"/>
+  <w:style w:type="table" w:styleId="NormalTable_c1346c20-1400-4803-9b06-980f32f00e85" w:customStyle="1">
+    <w:name w:val="Normal Table_c1346c20-1400-4803-9b06-980f32f00e85"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_22e1eb01-e2ad-404f-92bb-80b475b2546a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0dde72b0-f789-4c97-903f-532cb9c2dcdd"/>
+  <w:style w:type="table" w:styleId="TableGrid_db5124b1-3318-4130-b824-bc9738f3099a" w:customStyle="1">
+    <w:name w:val="Table Grid_db5124b1-3318-4130-b824-bc9738f3099a"/>
+    <w:basedOn w:val="NormalTable_c1346c20-1400-4803-9b06-980f32f00e85"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec3582bd-44ff-4267-91c1-29604e1e2414" w:customStyle="1">
-    <w:name w:val="Normal Table_ec3582bd-44ff-4267-91c1-29604e1e2414"/>
+  <w:style w:type="table" w:styleId="NormalTable_84625b86-c435-4167-bbc2-41fac17b4dd7" w:customStyle="1">
+    <w:name w:val="Normal Table_84625b86-c435-4167-bbc2-41fac17b4dd7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_657064ef-5efb-4c23-acb1-ee4c693e4570" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec3582bd-44ff-4267-91c1-29604e1e2414"/>
+  <w:style w:type="table" w:styleId="TableGrid_aea88388-85ad-4807-8931-9cc601f2a45e" w:customStyle="1">
+    <w:name w:val="Table Grid_aea88388-85ad-4807-8931-9cc601f2a45e"/>
+    <w:basedOn w:val="NormalTable_84625b86-c435-4167-bbc2-41fac17b4dd7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>