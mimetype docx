--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -2031,51 +2031,51 @@
   <w:font w:name="Open Sans">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f7a4cf96-dec7-41e8-bc3b-159d12c41ab6"/>
+      <w:tblStyle w:val="TableGrid_ec1ef59c-d1e5-4b97-9469-01eb93ac1808"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5203"/>
       <w:gridCol w:w="5203"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2086,51 +2086,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:07 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:25:54 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5203"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2158,51 +2158,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_42de9130-4e62-4a9e-b5ba-7ba45a53c691"/>
+      <w:tblStyle w:val="TableGrid_557be18a-31bc-428b-afdb-20197a144e0e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6942"/>
       <w:gridCol w:w="2490"/>
       <w:gridCol w:w="914"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2260,51 +2260,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="914"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
+            <w:pStyle w:val="Normal_b47791ed-a676-4450-8d27-4c377e7282aa"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2317,59 +2317,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
+      <w:pStyle w:val="Normal_b47791ed-a676-4450-8d27-4c377e7282aa"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_aea88388-85ad-4807-8931-9cc601f2a45e"/>
+      <w:tblStyle w:val="TableGrid_791ce0d6-4e62-4b7f-8c26-ff16a3206b02"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6764"/>
       <w:gridCol w:w="3642"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2380,51 +2380,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6764"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3f721468-f937-49ba-9cb2-010462ec48ce"/>
+            <w:tblStyle w:val="TableGrid_ba6bbc60-09b2-4b21-8e5c-f24cb9e148a2"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2525,72 +2525,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
+            <w:pStyle w:val="Normal_b47791ed-a676-4450-8d27-4c377e7282aa"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3642"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_db5124b1-3318-4130-b824-bc9738f3099a"/>
+            <w:tblStyle w:val="TableGrid_bd5f5f00-40c1-48a1-99ca-3134ae3ef8fc"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2691,62 +2691,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
+            <w:pStyle w:val="Normal_b47791ed-a676-4450-8d27-4c377e7282aa"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
+      <w:pStyle w:val="Normal_b47791ed-a676-4450-8d27-4c377e7282aa"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="25FF60A7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="23"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3439,629 +3439,629 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutenett">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Vanligtabell"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228" w:customStyle="1">
-    <w:name w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
+  <w:style w:type="paragraph" w:styleId="Normal_b47791ed-a676-4450-8d27-4c377e7282aa" w:customStyle="1">
+    <w:name w:val="Normal_b47791ed-a676-4450-8d27-4c377e7282aa"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
+    <w:basedOn w:val="Normal_b47791ed-a676-4450-8d27-4c377e7282aa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5647afad-d039-4862-a1e2-b11564d71559" w:customStyle="1">
-    <w:name w:val="Normal Table_5647afad-d039-4862-a1e2-b11564d71559"/>
+  <w:style w:type="table" w:styleId="NormalTable_f45f64dc-701a-4109-9e77-33669d166083" w:customStyle="1">
+    <w:name w:val="Normal Table_f45f64dc-701a-4109-9e77-33669d166083"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ab03568b-1476-4f1d-a05f-c31b063ef72a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5647afad-d039-4862-a1e2-b11564d71559"/>
+  <w:style w:type="table" w:styleId="TableGrid_973b0a71-1960-4f30-9961-c3421df9d886" w:customStyle="1">
+    <w:name w:val="Table Grid_973b0a71-1960-4f30-9961-c3421df9d886"/>
+    <w:basedOn w:val="NormalTable_f45f64dc-701a-4109-9e77-33669d166083"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
+    <w:basedOn w:val="Normal_b47791ed-a676-4450-8d27-4c377e7282aa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_f7f13259-818f-4bfd-8ddc-cc11711a3228"/>
+    <w:basedOn w:val="Normal_b47791ed-a676-4450-8d27-4c377e7282aa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_caf6b793-47bd-4959-bd26-657d7e27deec" w:customStyle="1">
-    <w:name w:val="Normal Table_caf6b793-47bd-4959-bd26-657d7e27deec"/>
+  <w:style w:type="table" w:styleId="NormalTable_d1497a30-247f-46c3-be1a-cdc0dc4e224c" w:customStyle="1">
+    <w:name w:val="Normal Table_d1497a30-247f-46c3-be1a-cdc0dc4e224c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a8f10b54-92b7-4192-a69a-b380799caad0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_caf6b793-47bd-4959-bd26-657d7e27deec"/>
+  <w:style w:type="table" w:styleId="TableGrid_e98761f9-ca98-486b-b386-cc8503b1632d" w:customStyle="1">
+    <w:name w:val="Table Grid_e98761f9-ca98-486b-b386-cc8503b1632d"/>
+    <w:basedOn w:val="NormalTable_d1497a30-247f-46c3-be1a-cdc0dc4e224c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_30698ea6-2af2-40ca-8562-369c679bd5e6" w:customStyle="1">
-    <w:name w:val="Normal Table_30698ea6-2af2-40ca-8562-369c679bd5e6"/>
+  <w:style w:type="table" w:styleId="NormalTable_aa13fd32-3b54-45bc-951e-8ab12e46cd3b" w:customStyle="1">
+    <w:name w:val="Normal Table_aa13fd32-3b54-45bc-951e-8ab12e46cd3b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_58fbb7e5-cc71-48ac-b500-80c493f5b689" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_30698ea6-2af2-40ca-8562-369c679bd5e6"/>
+  <w:style w:type="table" w:styleId="TableGrid_32940b1e-f7e0-44a0-ac60-9461fc5ebaef" w:customStyle="1">
+    <w:name w:val="Table Grid_32940b1e-f7e0-44a0-ac60-9461fc5ebaef"/>
+    <w:basedOn w:val="NormalTable_aa13fd32-3b54-45bc-951e-8ab12e46cd3b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dda7b367-a78d-422d-9a17-6472aa8ff8cf" w:customStyle="1">
-    <w:name w:val="Normal Table_dda7b367-a78d-422d-9a17-6472aa8ff8cf"/>
+  <w:style w:type="table" w:styleId="NormalTable_ad73afdd-17e8-4c53-ae85-005ea4d35b16" w:customStyle="1">
+    <w:name w:val="Normal Table_ad73afdd-17e8-4c53-ae85-005ea4d35b16"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_796aae4c-1f13-4bb3-8636-5b1a33530e34" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dda7b367-a78d-422d-9a17-6472aa8ff8cf"/>
+  <w:style w:type="table" w:styleId="TableGrid_f9aa8365-e0c6-42ba-ad3c-50b9ee81ecd6" w:customStyle="1">
+    <w:name w:val="Table Grid_f9aa8365-e0c6-42ba-ad3c-50b9ee81ecd6"/>
+    <w:basedOn w:val="NormalTable_ad73afdd-17e8-4c53-ae85-005ea4d35b16"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b59090f6-86e1-4d4b-9889-564486c50c38" w:customStyle="1">
-    <w:name w:val="Normal Table_b59090f6-86e1-4d4b-9889-564486c50c38"/>
+  <w:style w:type="table" w:styleId="NormalTable_d09cee73-c280-41fe-8e27-52928c487cf7" w:customStyle="1">
+    <w:name w:val="Normal Table_d09cee73-c280-41fe-8e27-52928c487cf7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_557522e6-faae-40e7-977e-3fc8e927545b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b59090f6-86e1-4d4b-9889-564486c50c38"/>
+  <w:style w:type="table" w:styleId="TableGrid_65465c17-0f48-4010-b5dc-912ffd011cd9" w:customStyle="1">
+    <w:name w:val="Table Grid_65465c17-0f48-4010-b5dc-912ffd011cd9"/>
+    <w:basedOn w:val="NormalTable_d09cee73-c280-41fe-8e27-52928c487cf7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_deba16b3-bdfc-40b7-9226-3a4b79d3a262" w:customStyle="1">
-    <w:name w:val="Normal Table_deba16b3-bdfc-40b7-9226-3a4b79d3a262"/>
+  <w:style w:type="table" w:styleId="NormalTable_2518b0f1-a939-4c0e-a6c7-e094136ef9fc" w:customStyle="1">
+    <w:name w:val="Normal Table_2518b0f1-a939-4c0e-a6c7-e094136ef9fc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f7a4cf96-dec7-41e8-bc3b-159d12c41ab6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_deba16b3-bdfc-40b7-9226-3a4b79d3a262"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec1ef59c-d1e5-4b97-9469-01eb93ac1808" w:customStyle="1">
+    <w:name w:val="Table Grid_ec1ef59c-d1e5-4b97-9469-01eb93ac1808"/>
+    <w:basedOn w:val="NormalTable_2518b0f1-a939-4c0e-a6c7-e094136ef9fc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4cb1a6e9-456b-43f1-b2c0-0c752eb61b99" w:customStyle="1">
-    <w:name w:val="Normal Table_4cb1a6e9-456b-43f1-b2c0-0c752eb61b99"/>
+  <w:style w:type="table" w:styleId="NormalTable_19c832e9-5b40-47ca-b876-0850302b5b08" w:customStyle="1">
+    <w:name w:val="Normal Table_19c832e9-5b40-47ca-b876-0850302b5b08"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_42de9130-4e62-4a9e-b5ba-7ba45a53c691" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4cb1a6e9-456b-43f1-b2c0-0c752eb61b99"/>
+  <w:style w:type="table" w:styleId="TableGrid_557be18a-31bc-428b-afdb-20197a144e0e" w:customStyle="1">
+    <w:name w:val="Table Grid_557be18a-31bc-428b-afdb-20197a144e0e"/>
+    <w:basedOn w:val="NormalTable_19c832e9-5b40-47ca-b876-0850302b5b08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5cdfa87c-08c7-4c9c-8e25-055196cde513" w:customStyle="1">
-    <w:name w:val="Normal Table_5cdfa87c-08c7-4c9c-8e25-055196cde513"/>
+  <w:style w:type="table" w:styleId="NormalTable_e58d2853-119b-4d89-915b-68e95f407862" w:customStyle="1">
+    <w:name w:val="Normal Table_e58d2853-119b-4d89-915b-68e95f407862"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3f721468-f937-49ba-9cb2-010462ec48ce" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5cdfa87c-08c7-4c9c-8e25-055196cde513"/>
+  <w:style w:type="table" w:styleId="TableGrid_ba6bbc60-09b2-4b21-8e5c-f24cb9e148a2" w:customStyle="1">
+    <w:name w:val="Table Grid_ba6bbc60-09b2-4b21-8e5c-f24cb9e148a2"/>
+    <w:basedOn w:val="NormalTable_e58d2853-119b-4d89-915b-68e95f407862"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c1346c20-1400-4803-9b06-980f32f00e85" w:customStyle="1">
-    <w:name w:val="Normal Table_c1346c20-1400-4803-9b06-980f32f00e85"/>
+  <w:style w:type="table" w:styleId="NormalTable_501db558-0b65-4fd0-9165-a3052a41fa97" w:customStyle="1">
+    <w:name w:val="Normal Table_501db558-0b65-4fd0-9165-a3052a41fa97"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_db5124b1-3318-4130-b824-bc9738f3099a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c1346c20-1400-4803-9b06-980f32f00e85"/>
+  <w:style w:type="table" w:styleId="TableGrid_bd5f5f00-40c1-48a1-99ca-3134ae3ef8fc" w:customStyle="1">
+    <w:name w:val="Table Grid_bd5f5f00-40c1-48a1-99ca-3134ae3ef8fc"/>
+    <w:basedOn w:val="NormalTable_501db558-0b65-4fd0-9165-a3052a41fa97"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_84625b86-c435-4167-bbc2-41fac17b4dd7" w:customStyle="1">
-    <w:name w:val="Normal Table_84625b86-c435-4167-bbc2-41fac17b4dd7"/>
+  <w:style w:type="table" w:styleId="NormalTable_843b8fe8-37c6-47ba-af53-d72a0927faf0" w:customStyle="1">
+    <w:name w:val="Normal Table_843b8fe8-37c6-47ba-af53-d72a0927faf0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aea88388-85ad-4807-8931-9cc601f2a45e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_84625b86-c435-4167-bbc2-41fac17b4dd7"/>
+  <w:style w:type="table" w:styleId="TableGrid_791ce0d6-4e62-4b7f-8c26-ff16a3206b02" w:customStyle="1">
+    <w:name w:val="Table Grid_791ce0d6-4e62-4b7f-8c26-ff16a3206b02"/>
+    <w:basedOn w:val="NormalTable_843b8fe8-37c6-47ba-af53-d72a0927faf0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>