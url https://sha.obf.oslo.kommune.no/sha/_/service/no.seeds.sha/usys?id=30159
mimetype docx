--- v6 (2026-08-09)
+++ v7 (2026-10-09)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="4F71F18A">
       <w:pPr>
         <w:pStyle w:val="Overskrift4"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -205,57 +206,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4925"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Hovedbedrift</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (HB)</w:t>
+              <w:t xml:space="preserve">Hovedbedrift (HB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="276" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4361"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -412,57 +407,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4925"/>
             <w:tcBorders/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pnr-Psted</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">&gt;</w:t>
+              <w:t xml:space="preserve">Pnr-Psted&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="276" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4361"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -511,63 +500,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Orgnr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: &lt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">HB</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">&gt; MVA</w:t>
+              <w:t xml:space="preserve">-Orgnr&gt; MVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07650E91">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEC8C2B">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
@@ -591,83 +568,75 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">-2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCA3000">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AA05CCC">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Når flere arbeidsgivere samtidig driver virksomhet på samme arbeidsplass, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">skal</w:t>
+        <w:t xml:space="preserve">Når flere arbeidsgivere samtidig driver virksomhet på samme arbeidsplass, skal</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3514CE0F">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A31E804">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hovedbedriften</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ha</w:t>
+        <w:t xml:space="preserve">Hovedbedriften ha</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">r</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ansvaret for samordningen av de enkelte virk</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">somheters verne- og miljøar</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">beid, jf. AML. § 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-2(2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679EE819">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
@@ -680,93 +649,77 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0312D54C">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Det </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">skal etableres samordning</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">mellom </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> og de øvrige virksomhetene på bygge- eller anleggsplassen</w:t>
+        <w:t xml:space="preserve">mellom hovedbedriften og de øvrige virksomhetene på bygge- eller anleggsplassen</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3FD1CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samordnings</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">skjema </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">hentes løpende i </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">hentes løpende i HMSreg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2F3440">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samordningsavtale </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">mellom </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">HB og UE-SE </w:t>
       </w:r>
@@ -833,131 +786,118 @@
         <w:rPr/>
         <w:t xml:space="preserve">(informasjonsplikt) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">i byggherreforskriften og herunder følge planen for sikkerhet, helse og arbeidsmiljø som gjelder for arbeidet og følge byggherrens eller koordinators anvisninger.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C29CACB">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A558EDC">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hovedbedriften</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> skal gjennom sitt arbeid</w:t>
+        <w:t xml:space="preserve">Hovedbedriften skal gjennom sitt arbeid</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> som et minimum </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">tilfredsstille byggherreforskriftens § 9</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(Forebyggende tiltak) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">og de presiseringer av ytelsen som </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> i vedlagte beskrivelse, jf</w:t>
+        <w:t xml:space="preserve">og de presiseringer av ytelsen som fremkommer i vedlagte beskrivelse, jf</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> s 2 i dette dokument.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F5661D8">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FF45FBA">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Denne kontrakt er utferdiget i to eksemplarer hvorav partene beholder hvert sitt.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D094E9D">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sted og dato: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">_____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1919DA65">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FDC03D3">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9494" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
@@ -1251,638 +1191,423 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduksjon</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">I forbindelse med byggeprosjekter oppstår det innimellom uklarheter i forhold til koordinering av HMS arbeidet på byggeplassen. Dette gjelder i de tilfellene hvor det er flere bedrifter som er inne og utfører arbeidsoppgaver i samme byggeprosjekt. Arbeidsmiljøloven foreskriver at det skal være en </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> dersom det er flere Arbeidsgivere på arbeidsplassen. </w:t>
+        <w:t xml:space="preserve">I forbindelse med byggeprosjekter oppstår det innimellom uklarheter i forhold til koordinering av HMS arbeidet på byggeplassen. Dette gjelder i de tilfellene hvor det er flere bedrifter som er inne og utfører arbeidsoppgaver i samme byggeprosjekt. Arbeidsmiljøloven foreskriver at det skal være en Hovedbedrift dersom det er flere Arbeidsgivere på arbeidsplassen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38FEA986">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hovedbedriften</w:t>
+        <w:t xml:space="preserve">Hovedbedriften er ansvarlig for å samordne de enkelte virksomhetenes verne- og miljøarbeid på </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> er ansvarlig for å samordne de enkelte virksomhetenes verne- og miljøarbeid på </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arbeidsplassen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CBA479C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Byggherren </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">skal legge til rette for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">at </w:t>
+        <w:t xml:space="preserve">at Hovedbedrift</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hovedbedrift</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">blir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">blir </w:t>
+        <w:t xml:space="preserve">utpekt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">utpekt </w:t>
+        <w:t xml:space="preserve">og at oppgavene </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">og at oppgavene </w:t>
+        <w:t xml:space="preserve">til </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">til </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> blir planlagt og gjennomført.</w:t>
+        <w:t xml:space="preserve">Hovedbedrift blir planlagt og gjennomført.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3159DB8D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ansvar som </w:t>
+        <w:t xml:space="preserve">Ansvar som Hovedbedrift</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:b/>
-[...18 lines deleted...]
-        <w:br/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">:</w:t>
+        <w:t xml:space="preserve">Følgende forutsetninger må oppfylles for å være Hovedbedrift:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F488CAF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">At </w:t>
+        <w:t xml:space="preserve">At Hovedbedrift har tilstedeværelse </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hovedbedrift</w:t>
+        <w:t xml:space="preserve">med egne ansatte </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> har tilstedeværelse </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> er definert</w:t>
+        <w:t xml:space="preserve">og kan utøve myndighet på det området hvor ansvaret som Hovedbedrift er definert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D49F4F4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">At </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> har nødvendige ressurser og kompetanse til å ivareta oppgavene</w:t>
+        <w:t xml:space="preserve">At Hovedbedrift har nødvendige ressurser og kompetanse til å ivareta oppgavene</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19473D9D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">At </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> ansvarsområde</w:t>
+        <w:t xml:space="preserve">At Hovedbedriften skal ha kontakt med lokale myndigheter og tilsynsmyndigheter vedrørende Hovedbedriftens ansvarsområde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D136502">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">At plan for </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> skal etableres (hvem/hva/hvor/når)</w:t>
+        <w:t xml:space="preserve">At plan for Hovedbedriftsansvaret skal etableres (hvem/hva/hvor/når)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C16E7AD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">At det skal etableres samordningsavtaler for alle arbeidsgivere som vil være </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> på byggeplassen og denne skal underskrives av alle arbeidsgivere og deres vernetjeneste</w:t>
+        <w:t xml:space="preserve">At det skal etableres samordningsavtaler for alle arbeidsgivere som vil være tilstede på byggeplassen og denne skal underskrives av alle arbeidsgivere og deres vernetjeneste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C2AB8B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
@@ -1904,89 +1629,71 @@
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oppgaver som </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hovedbedrift</w:t>
+        <w:t xml:space="preserve">Oppgaver som Hovedbedrift</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A31506">
       <w:pPr>
         <w:pStyle w:val="Avsnitt10"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="708"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Entreprenøren som er </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (HB) skal signere på HB-avtalen, og har følgende forpliktelser:</w:t>
+        <w:t xml:space="preserve">Entreprenøren som er hovedbedrift (HB) skal signere på HB-avtalen, og har følgende forpliktelser:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536A8369">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:adjustRightInd w:val="true"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="991" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1996,69 +1703,51 @@
     </w:p>
     <w:p w14:paraId="38403321">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:adjustRightInd w:val="true"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="991" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Etablere samordningsavtaler for alle arbeidsgivere som vil være </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> på byggeplassen. Disse skal underskrives av alle arbeidsgivere og deres vernetjeneste.</w:t>
+        <w:t xml:space="preserve">Etablere samordningsavtaler for alle arbeidsgivere som vil være tilstede på byggeplassen. Disse skal underskrives av alle arbeidsgivere og deres vernetjeneste.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F6469E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:adjustRightInd w:val="true"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="991" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2104,69 +1793,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">amordningsskj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ema skal være løpende oppdatert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Hentes i </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> når nye UE er godkjent</w:t>
+        <w:t xml:space="preserve"> (Hentes i HMSreg når nye UE er godkjent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DBB7A2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:adjustRightInd w:val="true"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="991" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
@@ -2341,60 +2012,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">s</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> "Varslingsplan for ulykker og nestenulykker"   </w:t>
+        <w:t xml:space="preserve">s "Varslingsplan for ulykker og nestenulykker"   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A35B985">
       <w:pPr>
         <w:pStyle w:val="Avsnitt10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="991" w:hanging="284"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sende kopi av skademeldinger som sendes </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">til Arbeidstilsynet/NAV til </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O</w:t>
@@ -2469,73 +2131,110 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="991" w:hanging="284"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ivareta varsling fra</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> utenlandske arbeidstakere i HB</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">s</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> varslingsplan for prosjektet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04656AB6">
+    <w:p w14:paraId="7451898E">
       <w:pPr>
         <w:pStyle w:val="Avsnitt10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="991" w:hanging="284"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Etableres et system for å melde inn avvik og uønskede hendelser (RUH)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> slik at farer kan elimineres før skader eller ulykker oppstår. RUH-statistikk skal henges opp på innvendig HMS-tavle og RUH skal arkiveres i prosjektets SHA-perm.</w:t>
+        <w:t xml:space="preserve"> slik at farer kan elimineres før skader eller ulykker oppstår. RUH-statistikk skal henges opp på innvendig HMS-tavle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04656AB6">
+      <w:pPr>
+        <w:pStyle w:val="Avsnitt10"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="991" w:hanging="284"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">RUH skal arkiveres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> og BH skal på forespørsel ha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">innsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> i RUH og oppfølging av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">RUH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BB74B3">
       <w:pPr>
         <w:pStyle w:val="Avsnitt10"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="991" w:hanging="284"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rapportere avvik relatert til SHA-plan</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> og </w:t>
       </w:r>
@@ -2708,152 +2407,135 @@
     </w:p>
     <w:p w14:paraId="7B40F554">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:adjustRightInd w:val="true"/>
         <w:spacing w:before="100" w:beforeAutospacing="1"/>
         <w:ind w:left="991" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ha kontakt med lokale myndigheter og tilsynsmyndigheter </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> HB sitt ansvarsområde</w:t>
+        <w:t xml:space="preserve">Ha kontakt med lokale myndigheter og tilsynsmyndigheter vedrørende HB sitt ansvarsområde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06108BE2">
       <w:pPr>
         <w:pStyle w:val="StilTopptekstFetFr5pktEtter5pkt"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2126" w:right="1134" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5208a649-5d0e-42b6-b068-4280fd26d056"/>
+      <w:tblStyle w:val="TableGrid_6722b72a-6cb6-4d41-b0a4-e9edd9509314"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2864,290 +2546,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.08.2026 06:05:20 </w:t>
+            <w:t xml:space="preserve">09.10.2026 16:59:08 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5ffe0621-8dd2-44e3-902d-d8e6c98b8a39"/>
+      <w:tblStyle w:val="TableGrid_0e874cf3-4ace-4d11-a37c-d7f1df22fb05"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6244"/>
-      <w:gridCol w:w="2240"/>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6244"/>
+          <w:tcW w:type="dxa" w:w="5804"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 110. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.1 Avtale hovedbedrift (HB)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2240"/>
+          <w:tcW w:type="dxa" w:w="2680"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
+            <w:pStyle w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
+      <w:pStyle w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a487aa58-6caf-4b44-bb19-0c8c9211e3ff"/>
+      <w:tblStyle w:val="TableGrid_0a4d8beb-bfd6-4ea9-a6c0-8a22a9d5e39f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3158,51 +2849,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_47e12512-ad74-4434-93ba-55ae2eec2cd6"/>
+            <w:tblStyle w:val="TableGrid_ac66d56b-60f2-41d6-b5ef-c38a9cf612cd"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3295,144 +2986,144 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">17.09.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
+            <w:pStyle w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_108e2ab0-aa14-495d-baa1-7e949ff9b519"/>
+            <w:tblStyle w:val="TableGrid_9b686b2b-729f-483b-a479-6b23c793635f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3448,95 +3139,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
+            <w:pStyle w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
+      <w:pStyle w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_5a2af1d7-8e90-4c23-8e34-3e5acdf8b31b"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
+      <w:gridCol w:w="822"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5804"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 110. Versjonsnummer: 6</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.1 Avtale hovedbedrift (HB)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2680"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="822"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_86b9857f-4786-4e77-a9e1-c85e93b83224"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6080"/>
+      <w:gridCol w:w="3274"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6080"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_2315afc3-84ef-4ad6-8a56-a2ff4d5cbcb5"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">17.09.2026 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3274"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_38e9451b-81c3-45b9-8700-6e24ddfa3c5f"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF926CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3613,50 +3862,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="10E41FA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Kulepunkt1"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3833,50 +4083,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="39524AA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4100,50 +4351,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="576E4E07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4220,50 +4472,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="76BB44BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3588" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4308" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4364,52 +4617,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:val="none" w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:val="none" w:percent="160"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="110"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5068,660 +5320,883 @@
   <w:style w:type="paragraph" w:styleId="StilTopptekstFetFr5pktEtter5pkt" w:customStyle="1">
     <w:name w:val="Stil Topptekst + Fet Før:  5 pkt Etter:  5 pkt"/>
     <w:basedOn w:val="Topptekst"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Avsnitt10" w:customStyle="1">
     <w:name w:val="Avsnitt 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9" w:customStyle="1">
-    <w:name w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
+  <w:style w:type="paragraph" w:styleId="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9" w:customStyle="1">
+    <w:name w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
+    <w:basedOn w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2d17f299-e837-4f1c-9537-6abe93863558" w:customStyle="1">
-    <w:name w:val="Normal Table_2d17f299-e837-4f1c-9537-6abe93863558"/>
+  <w:style w:type="table" w:styleId="NormalTable_5b5bc6d6-9e3a-4676-8f6a-984de5959fb1" w:customStyle="1">
+    <w:name w:val="Normal Table_5b5bc6d6-9e3a-4676-8f6a-984de5959fb1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee27811e-4213-43dc-8cd9-1d1454119a58" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2d17f299-e837-4f1c-9537-6abe93863558"/>
+  <w:style w:type="table" w:styleId="TableGrid_cd4833ec-b5ad-45de-903a-9882acaa287c" w:customStyle="1">
+    <w:name w:val="Table Grid_cd4833ec-b5ad-45de-903a-9882acaa287c"/>
+    <w:basedOn w:val="NormalTable_5b5bc6d6-9e3a-4676-8f6a-984de5959fb1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
+    <w:basedOn w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_bf6e25b5-1f1e-4191-8725-74b64ebcbba9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b5dc2ce7-a1f1-4456-800c-84adfa89692b" w:customStyle="1">
-    <w:name w:val="Normal Table_b5dc2ce7-a1f1-4456-800c-84adfa89692b"/>
+  <w:style w:type="table" w:styleId="NormalTable_0cc79f89-7823-47a8-81f7-187858735b96" w:customStyle="1">
+    <w:name w:val="Normal Table_0cc79f89-7823-47a8-81f7-187858735b96"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_60ec90fa-8e8b-4785-9ef0-a6da7c35fd8e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b5dc2ce7-a1f1-4456-800c-84adfa89692b"/>
+  <w:style w:type="table" w:styleId="TableGrid_748c6bdc-339d-44a2-ad69-41e9c03cc47b" w:customStyle="1">
+    <w:name w:val="Table Grid_748c6bdc-339d-44a2-ad69-41e9c03cc47b"/>
+    <w:basedOn w:val="NormalTable_0cc79f89-7823-47a8-81f7-187858735b96"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_157cb4d1-e948-4ced-a31b-5fa63f50aa9a" w:customStyle="1">
-    <w:name w:val="Normal Table_157cb4d1-e948-4ced-a31b-5fa63f50aa9a"/>
+  <w:style w:type="table" w:styleId="NormalTable_c8b495d0-9ca5-45ee-990a-0580630b14fd" w:customStyle="1">
+    <w:name w:val="Normal Table_c8b495d0-9ca5-45ee-990a-0580630b14fd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ea0c2f3c-71c2-468e-9f6d-61a0426a0ec2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_157cb4d1-e948-4ced-a31b-5fa63f50aa9a"/>
+  <w:style w:type="table" w:styleId="TableGrid_740bcd11-2876-484f-b6b9-d995941c22de" w:customStyle="1">
+    <w:name w:val="Table Grid_740bcd11-2876-484f-b6b9-d995941c22de"/>
+    <w:basedOn w:val="NormalTable_c8b495d0-9ca5-45ee-990a-0580630b14fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_61443d1d-aa53-4f87-865d-70c8b6c7bc08" w:customStyle="1">
-    <w:name w:val="Normal Table_61443d1d-aa53-4f87-865d-70c8b6c7bc08"/>
+  <w:style w:type="table" w:styleId="NormalTable_caf76bd6-0ddf-4a8c-995a-c7f169c26bc8" w:customStyle="1">
+    <w:name w:val="Normal Table_caf76bd6-0ddf-4a8c-995a-c7f169c26bc8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_12cd67a3-3719-466e-81cd-879c80cb9824" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_61443d1d-aa53-4f87-865d-70c8b6c7bc08"/>
+  <w:style w:type="table" w:styleId="TableGrid_cd9f1756-d4de-4bc3-ba19-0c794f80dcb3" w:customStyle="1">
+    <w:name w:val="Table Grid_cd9f1756-d4de-4bc3-ba19-0c794f80dcb3"/>
+    <w:basedOn w:val="NormalTable_caf76bd6-0ddf-4a8c-995a-c7f169c26bc8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_578a8b7c-669b-4073-a499-be8b90dabac1" w:customStyle="1">
-    <w:name w:val="Normal Table_578a8b7c-669b-4073-a499-be8b90dabac1"/>
+  <w:style w:type="table" w:styleId="NormalTable_5c725928-b8be-4cf7-b2ba-f8970cc84082" w:customStyle="1">
+    <w:name w:val="Normal Table_5c725928-b8be-4cf7-b2ba-f8970cc84082"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_05eac134-12e9-4e9c-8b8e-d23fb567e61d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_578a8b7c-669b-4073-a499-be8b90dabac1"/>
+  <w:style w:type="table" w:styleId="TableGrid_2c6aae8b-4851-4ca2-8576-0eeb3e6fb72b" w:customStyle="1">
+    <w:name w:val="Table Grid_2c6aae8b-4851-4ca2-8576-0eeb3e6fb72b"/>
+    <w:basedOn w:val="NormalTable_5c725928-b8be-4cf7-b2ba-f8970cc84082"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3c2465a4-0462-4e10-b377-cf1436bab76b" w:customStyle="1">
-    <w:name w:val="Normal Table_3c2465a4-0462-4e10-b377-cf1436bab76b"/>
+  <w:style w:type="table" w:styleId="NormalTable_2180724f-4cef-4a62-b122-38ab4361cf3d" w:customStyle="1">
+    <w:name w:val="Normal Table_2180724f-4cef-4a62-b122-38ab4361cf3d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5208a649-5d0e-42b6-b068-4280fd26d056" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3c2465a4-0462-4e10-b377-cf1436bab76b"/>
+  <w:style w:type="table" w:styleId="TableGrid_6722b72a-6cb6-4d41-b0a4-e9edd9509314" w:customStyle="1">
+    <w:name w:val="Table Grid_6722b72a-6cb6-4d41-b0a4-e9edd9509314"/>
+    <w:basedOn w:val="NormalTable_2180724f-4cef-4a62-b122-38ab4361cf3d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e76cbd85-48e9-47f7-9ece-a8c69eb8897b" w:customStyle="1">
-    <w:name w:val="Normal Table_e76cbd85-48e9-47f7-9ece-a8c69eb8897b"/>
+  <w:style w:type="table" w:styleId="NormalTable_10b68543-cb98-4db3-9620-abf032cbbbf1" w:customStyle="1">
+    <w:name w:val="Normal Table_10b68543-cb98-4db3-9620-abf032cbbbf1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5ffe0621-8dd2-44e3-902d-d8e6c98b8a39" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e76cbd85-48e9-47f7-9ece-a8c69eb8897b"/>
+  <w:style w:type="table" w:styleId="TableGrid_5a2af1d7-8e90-4c23-8e34-3e5acdf8b31b" w:customStyle="1">
+    <w:name w:val="Table Grid_5a2af1d7-8e90-4c23-8e34-3e5acdf8b31b"/>
+    <w:basedOn w:val="NormalTable_10b68543-cb98-4db3-9620-abf032cbbbf1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_de4d0e63-fe0e-46f4-9d90-e5c36f4ffd4c" w:customStyle="1">
-    <w:name w:val="Normal Table_de4d0e63-fe0e-46f4-9d90-e5c36f4ffd4c"/>
+  <w:style w:type="table" w:styleId="NormalTable_9ccf607c-4cb5-4446-97da-a3b23184fa8a" w:customStyle="1">
+    <w:name w:val="Normal Table_9ccf607c-4cb5-4446-97da-a3b23184fa8a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_47e12512-ad74-4434-93ba-55ae2eec2cd6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_de4d0e63-fe0e-46f4-9d90-e5c36f4ffd4c"/>
+  <w:style w:type="table" w:styleId="TableGrid_2315afc3-84ef-4ad6-8a56-a2ff4d5cbcb5" w:customStyle="1">
+    <w:name w:val="Table Grid_2315afc3-84ef-4ad6-8a56-a2ff4d5cbcb5"/>
+    <w:basedOn w:val="NormalTable_9ccf607c-4cb5-4446-97da-a3b23184fa8a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_30b41e97-b8a1-4d4e-8fcc-cd0080488678" w:customStyle="1">
-    <w:name w:val="Normal Table_30b41e97-b8a1-4d4e-8fcc-cd0080488678"/>
+  <w:style w:type="table" w:styleId="NormalTable_b53766a6-e3eb-4e68-85aa-0a8c905553be" w:customStyle="1">
+    <w:name w:val="Normal Table_b53766a6-e3eb-4e68-85aa-0a8c905553be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_108e2ab0-aa14-495d-baa1-7e949ff9b519" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_30b41e97-b8a1-4d4e-8fcc-cd0080488678"/>
+  <w:style w:type="table" w:styleId="TableGrid_38e9451b-81c3-45b9-8700-6e24ddfa3c5f" w:customStyle="1">
+    <w:name w:val="Table Grid_38e9451b-81c3-45b9-8700-6e24ddfa3c5f"/>
+    <w:basedOn w:val="NormalTable_b53766a6-e3eb-4e68-85aa-0a8c905553be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e3bc5ef9-59fe-48cb-a44e-72c660ca1a85" w:customStyle="1">
-    <w:name w:val="Normal Table_e3bc5ef9-59fe-48cb-a44e-72c660ca1a85"/>
+  <w:style w:type="table" w:styleId="NormalTable_64a9dafe-64c9-436c-818b-f557eeb9b7a6" w:customStyle="1">
+    <w:name w:val="Normal Table_64a9dafe-64c9-436c-818b-f557eeb9b7a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a487aa58-6caf-4b44-bb19-0c8c9211e3ff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e3bc5ef9-59fe-48cb-a44e-72c660ca1a85"/>
+  <w:style w:type="table" w:styleId="TableGrid_86b9857f-4786-4e77-a9e1-c85e93b83224" w:customStyle="1">
+    <w:name w:val="Table Grid_86b9857f-4786-4e77-a9e1-c85e93b83224"/>
+    <w:basedOn w:val="NormalTable_64a9dafe-64c9-436c-818b-f557eeb9b7a6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_03bd1e11-dc1c-426e-bd57-937181ddce21" w:customStyle="1">
+    <w:name w:val="Normal Table_03bd1e11-dc1c-426e-bd57-937181ddce21"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_0e874cf3-4ace-4d11-a37c-d7f1df22fb05" w:customStyle="1">
+    <w:name w:val="Table Grid_0e874cf3-4ace-4d11-a37c-d7f1df22fb05"/>
+    <w:basedOn w:val="NormalTable_03bd1e11-dc1c-426e-bd57-937181ddce21"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4ae258a2-0056-4503-ab70-82d80dcd13d1" w:customStyle="1">
+    <w:name w:val="Normal Table_4ae258a2-0056-4503-ab70-82d80dcd13d1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_ac66d56b-60f2-41d6-b5ef-c38a9cf612cd" w:customStyle="1">
+    <w:name w:val="Table Grid_ac66d56b-60f2-41d6-b5ef-c38a9cf612cd"/>
+    <w:basedOn w:val="NormalTable_4ae258a2-0056-4503-ab70-82d80dcd13d1"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_46804a18-dba8-4584-b510-592af189321c" w:customStyle="1">
+    <w:name w:val="Normal Table_46804a18-dba8-4584-b510-592af189321c"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_9b686b2b-729f-483b-a479-6b23c793635f" w:customStyle="1">
+    <w:name w:val="Table Grid_9b686b2b-729f-483b-a479-6b23c793635f"/>
+    <w:basedOn w:val="NormalTable_46804a18-dba8-4584-b510-592af189321c"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_6499bfcc-aa5b-47ee-9e59-59c6c0b7b02d" w:customStyle="1">
+    <w:name w:val="Normal Table_6499bfcc-aa5b-47ee-9e59-59c6c0b7b02d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_0a4d8beb-bfd6-4ea9-a6c0-8a22a9d5e39f" w:customStyle="1">
+    <w:name w:val="Table Grid_0a4d8beb-bfd6-4ea9-a6c0-8a22a9d5e39f"/>
+    <w:basedOn w:val="NormalTable_6499bfcc-aa5b-47ee-9e59-59c6c0b7b02d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/654-2-2.1%20Kontrakt%20for%20hovedbedrift%20(HB).dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5986,52 +6461,52 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>654-2-2.1 Kontrakt for hovedbedrift (HB).dot</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>909</Words>
-  <Characters>4823</Characters>
+  <Words>915</Words>
+  <Characters>4854</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lise Marcussen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Godkjent</cp:contentStatus>
 </cp:coreProperties>
 </file>