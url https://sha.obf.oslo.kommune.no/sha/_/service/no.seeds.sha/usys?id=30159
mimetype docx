--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -2809,51 +2809,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_25a350ef-c28e-4236-bb75-6f3d1c28287d"/>
+      <w:tblStyle w:val="TableGrid_859cd081-b681-4868-85b6-339a02167ec3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2864,51 +2864,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:47:06 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:37:09 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2936,51 +2936,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9cfb34b1-35db-4086-97a4-570e078445a6"/>
+      <w:tblStyle w:val="TableGrid_bada22dc-5768-4ef8-86b3-de387da577bf"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3038,51 +3038,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1bccf8c4-9dd0-4b12-9fe8-c6b8371247eb"/>
+            <w:pStyle w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3095,59 +3095,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1bccf8c4-9dd0-4b12-9fe8-c6b8371247eb"/>
+      <w:pStyle w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_59c8ce59-813f-45d1-a2fd-fd883556bbf5"/>
+      <w:tblStyle w:val="TableGrid_dd6a0f35-92b1-4cd8-a603-e27514c63685"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3158,51 +3158,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8f808524-915b-494e-8e2a-8d21654aeabc"/>
+            <w:tblStyle w:val="TableGrid_13dea319-14db-4016-b5e7-4a8bf986257e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3303,72 +3303,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1bccf8c4-9dd0-4b12-9fe8-c6b8371247eb"/>
+            <w:pStyle w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_578b545c-6807-48a3-af57-4a9c998d6b23"/>
+            <w:tblStyle w:val="TableGrid_ce87919a-88c8-4215-ba8b-e704aa7be86e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3469,62 +3469,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1bccf8c4-9dd0-4b12-9fe8-c6b8371247eb"/>
+            <w:pStyle w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1bccf8c4-9dd0-4b12-9fe8-c6b8371247eb"/>
+      <w:pStyle w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF926CF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5068,629 +5068,629 @@
   <w:style w:type="paragraph" w:styleId="StilTopptekstFetFr5pktEtter5pkt" w:customStyle="1">
     <w:name w:val="Stil Topptekst + Fet Før:  5 pkt Etter:  5 pkt"/>
     <w:basedOn w:val="Topptekst"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Avsnitt10" w:customStyle="1">
     <w:name w:val="Avsnitt 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1bccf8c4-9dd0-4b12-9fe8-c6b8371247eb" w:customStyle="1">
-    <w:name w:val="Normal_1bccf8c4-9dd0-4b12-9fe8-c6b8371247eb"/>
+  <w:style w:type="paragraph" w:styleId="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f" w:customStyle="1">
+    <w:name w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_1bccf8c4-9dd0-4b12-9fe8-c6b8371247eb"/>
+    <w:basedOn w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_100f19db-943f-4a5f-8629-37fc61277f0d" w:customStyle="1">
-    <w:name w:val="Normal Table_100f19db-943f-4a5f-8629-37fc61277f0d"/>
+  <w:style w:type="table" w:styleId="NormalTable_36cc4a01-9f82-46cf-9769-ec164851a08f" w:customStyle="1">
+    <w:name w:val="Normal Table_36cc4a01-9f82-46cf-9769-ec164851a08f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a73d5ff6-a0a3-45ef-b61c-ed964bc75e38" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_100f19db-943f-4a5f-8629-37fc61277f0d"/>
+  <w:style w:type="table" w:styleId="TableGrid_eac8501f-a4dc-4270-a654-c07336ad5b79" w:customStyle="1">
+    <w:name w:val="Table Grid_eac8501f-a4dc-4270-a654-c07336ad5b79"/>
+    <w:basedOn w:val="NormalTable_36cc4a01-9f82-46cf-9769-ec164851a08f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_1bccf8c4-9dd0-4b12-9fe8-c6b8371247eb"/>
+    <w:basedOn w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_1bccf8c4-9dd0-4b12-9fe8-c6b8371247eb"/>
+    <w:basedOn w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_75bd008f-784d-4687-a6ea-1438829feeae" w:customStyle="1">
-    <w:name w:val="Normal Table_75bd008f-784d-4687-a6ea-1438829feeae"/>
+  <w:style w:type="table" w:styleId="NormalTable_b9b20dcd-12a0-4d9d-9008-4b8403546bce" w:customStyle="1">
+    <w:name w:val="Normal Table_b9b20dcd-12a0-4d9d-9008-4b8403546bce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c30d619d-bc9e-4609-8459-81f1c17b56ec" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_75bd008f-784d-4687-a6ea-1438829feeae"/>
+  <w:style w:type="table" w:styleId="TableGrid_48632095-ae07-4c87-9d72-a419b0acdc43" w:customStyle="1">
+    <w:name w:val="Table Grid_48632095-ae07-4c87-9d72-a419b0acdc43"/>
+    <w:basedOn w:val="NormalTable_b9b20dcd-12a0-4d9d-9008-4b8403546bce"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_418a0b42-c65c-4ecc-98b8-2e6afcbe1a0e" w:customStyle="1">
-    <w:name w:val="Normal Table_418a0b42-c65c-4ecc-98b8-2e6afcbe1a0e"/>
+  <w:style w:type="table" w:styleId="NormalTable_692b2aed-de06-446c-8511-7d6051a58cf9" w:customStyle="1">
+    <w:name w:val="Normal Table_692b2aed-de06-446c-8511-7d6051a58cf9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cc493a62-2c92-4663-b99c-3eb909f0f024" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_418a0b42-c65c-4ecc-98b8-2e6afcbe1a0e"/>
+  <w:style w:type="table" w:styleId="TableGrid_ba5408cb-ecb3-4ba7-8c1b-5bc3c454a374" w:customStyle="1">
+    <w:name w:val="Table Grid_ba5408cb-ecb3-4ba7-8c1b-5bc3c454a374"/>
+    <w:basedOn w:val="NormalTable_692b2aed-de06-446c-8511-7d6051a58cf9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_538403b4-575f-4fd2-a5df-c8cef0fccd67" w:customStyle="1">
-    <w:name w:val="Normal Table_538403b4-575f-4fd2-a5df-c8cef0fccd67"/>
+  <w:style w:type="table" w:styleId="NormalTable_e084d90d-f276-476d-a968-ade8addf87b5" w:customStyle="1">
+    <w:name w:val="Normal Table_e084d90d-f276-476d-a968-ade8addf87b5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bafa1127-5932-4052-aca0-7083ea604774" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_538403b4-575f-4fd2-a5df-c8cef0fccd67"/>
+  <w:style w:type="table" w:styleId="TableGrid_26128292-dc03-4c45-bf54-e4fb53716127" w:customStyle="1">
+    <w:name w:val="Table Grid_26128292-dc03-4c45-bf54-e4fb53716127"/>
+    <w:basedOn w:val="NormalTable_e084d90d-f276-476d-a968-ade8addf87b5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_137b8bf5-b1db-4212-be4f-a08f93530b0e" w:customStyle="1">
-    <w:name w:val="Normal Table_137b8bf5-b1db-4212-be4f-a08f93530b0e"/>
+  <w:style w:type="table" w:styleId="NormalTable_60495aa1-193a-4e91-9a06-240aa92a1424" w:customStyle="1">
+    <w:name w:val="Normal Table_60495aa1-193a-4e91-9a06-240aa92a1424"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7008c9d9-01af-46b8-98b8-656fb3deb7eb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_137b8bf5-b1db-4212-be4f-a08f93530b0e"/>
+  <w:style w:type="table" w:styleId="TableGrid_47ed06ad-c542-4075-8156-b83f189a385e" w:customStyle="1">
+    <w:name w:val="Table Grid_47ed06ad-c542-4075-8156-b83f189a385e"/>
+    <w:basedOn w:val="NormalTable_60495aa1-193a-4e91-9a06-240aa92a1424"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6f110b0b-5368-45db-adb8-7449949602a6" w:customStyle="1">
-    <w:name w:val="Normal Table_6f110b0b-5368-45db-adb8-7449949602a6"/>
+  <w:style w:type="table" w:styleId="NormalTable_6e91b705-42ef-4140-942c-dbd6aa70e09e" w:customStyle="1">
+    <w:name w:val="Normal Table_6e91b705-42ef-4140-942c-dbd6aa70e09e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_25a350ef-c28e-4236-bb75-6f3d1c28287d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6f110b0b-5368-45db-adb8-7449949602a6"/>
+  <w:style w:type="table" w:styleId="TableGrid_859cd081-b681-4868-85b6-339a02167ec3" w:customStyle="1">
+    <w:name w:val="Table Grid_859cd081-b681-4868-85b6-339a02167ec3"/>
+    <w:basedOn w:val="NormalTable_6e91b705-42ef-4140-942c-dbd6aa70e09e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_27f60b18-7ae6-4fef-b15c-9c53f35f191e" w:customStyle="1">
-    <w:name w:val="Normal Table_27f60b18-7ae6-4fef-b15c-9c53f35f191e"/>
+  <w:style w:type="table" w:styleId="NormalTable_08155bb7-85c0-4e33-a9cb-926d386b2e18" w:customStyle="1">
+    <w:name w:val="Normal Table_08155bb7-85c0-4e33-a9cb-926d386b2e18"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9cfb34b1-35db-4086-97a4-570e078445a6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_27f60b18-7ae6-4fef-b15c-9c53f35f191e"/>
+  <w:style w:type="table" w:styleId="TableGrid_bada22dc-5768-4ef8-86b3-de387da577bf" w:customStyle="1">
+    <w:name w:val="Table Grid_bada22dc-5768-4ef8-86b3-de387da577bf"/>
+    <w:basedOn w:val="NormalTable_08155bb7-85c0-4e33-a9cb-926d386b2e18"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_778a6e46-781f-459d-a48c-7cdf3e49d688" w:customStyle="1">
-    <w:name w:val="Normal Table_778a6e46-781f-459d-a48c-7cdf3e49d688"/>
+  <w:style w:type="table" w:styleId="NormalTable_e9012f7f-7697-4552-88f4-71daed2cf699" w:customStyle="1">
+    <w:name w:val="Normal Table_e9012f7f-7697-4552-88f4-71daed2cf699"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8f808524-915b-494e-8e2a-8d21654aeabc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_778a6e46-781f-459d-a48c-7cdf3e49d688"/>
+  <w:style w:type="table" w:styleId="TableGrid_13dea319-14db-4016-b5e7-4a8bf986257e" w:customStyle="1">
+    <w:name w:val="Table Grid_13dea319-14db-4016-b5e7-4a8bf986257e"/>
+    <w:basedOn w:val="NormalTable_e9012f7f-7697-4552-88f4-71daed2cf699"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b26f5285-94ce-476e-b57f-86d4e550ff55" w:customStyle="1">
-    <w:name w:val="Normal Table_b26f5285-94ce-476e-b57f-86d4e550ff55"/>
+  <w:style w:type="table" w:styleId="NormalTable_884078b1-ff91-48df-b391-5a2c8a825007" w:customStyle="1">
+    <w:name w:val="Normal Table_884078b1-ff91-48df-b391-5a2c8a825007"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_578b545c-6807-48a3-af57-4a9c998d6b23" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b26f5285-94ce-476e-b57f-86d4e550ff55"/>
+  <w:style w:type="table" w:styleId="TableGrid_ce87919a-88c8-4215-ba8b-e704aa7be86e" w:customStyle="1">
+    <w:name w:val="Table Grid_ce87919a-88c8-4215-ba8b-e704aa7be86e"/>
+    <w:basedOn w:val="NormalTable_884078b1-ff91-48df-b391-5a2c8a825007"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a4316adc-2a3c-43ef-b66c-c66c8916719c" w:customStyle="1">
-    <w:name w:val="Normal Table_a4316adc-2a3c-43ef-b66c-c66c8916719c"/>
+  <w:style w:type="table" w:styleId="NormalTable_26780c8d-75cf-4634-a1ad-0a1c58151289" w:customStyle="1">
+    <w:name w:val="Normal Table_26780c8d-75cf-4634-a1ad-0a1c58151289"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_59c8ce59-813f-45d1-a2fd-fd883556bbf5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a4316adc-2a3c-43ef-b66c-c66c8916719c"/>
+  <w:style w:type="table" w:styleId="TableGrid_dd6a0f35-92b1-4cd8-a603-e27514c63685" w:customStyle="1">
+    <w:name w:val="Table Grid_dd6a0f35-92b1-4cd8-a603-e27514c63685"/>
+    <w:basedOn w:val="NormalTable_26780c8d-75cf-4634-a1ad-0a1c58151289"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>