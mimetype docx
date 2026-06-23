--- v4 (2026-05-05)
+++ v5 (2026-06-23)
@@ -2809,51 +2809,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_859cd081-b681-4868-85b6-339a02167ec3"/>
+      <w:tblStyle w:val="TableGrid_6f2889a2-5f6d-424a-b08a-ef42d49553ff"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2864,51 +2864,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:37:09 </w:t>
+            <w:t xml:space="preserve">23.06.2026 00:05:02 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2936,51 +2936,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_bada22dc-5768-4ef8-86b3-de387da577bf"/>
+      <w:tblStyle w:val="TableGrid_ec6da28b-aa4c-45be-8176-b397543964e5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3038,51 +3038,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
+            <w:pStyle w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3095,59 +3095,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
+      <w:pStyle w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_dd6a0f35-92b1-4cd8-a603-e27514c63685"/>
+      <w:tblStyle w:val="TableGrid_6e032c65-0443-441b-b4bb-def909afdfcd"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3158,51 +3158,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_13dea319-14db-4016-b5e7-4a8bf986257e"/>
+            <w:tblStyle w:val="TableGrid_34114165-f958-4ef8-8ba2-69211ba7a001"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3303,72 +3303,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
+            <w:pStyle w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ce87919a-88c8-4215-ba8b-e704aa7be86e"/>
+            <w:tblStyle w:val="TableGrid_cf6d40a8-b429-40ea-9c4a-f9af62d90c99"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3469,62 +3469,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
+            <w:pStyle w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
+      <w:pStyle w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF926CF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5068,629 +5068,629 @@
   <w:style w:type="paragraph" w:styleId="StilTopptekstFetFr5pktEtter5pkt" w:customStyle="1">
     <w:name w:val="Stil Topptekst + Fet Før:  5 pkt Etter:  5 pkt"/>
     <w:basedOn w:val="Topptekst"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Avsnitt10" w:customStyle="1">
     <w:name w:val="Avsnitt 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f" w:customStyle="1">
-    <w:name w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
+  <w:style w:type="paragraph" w:styleId="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6" w:customStyle="1">
+    <w:name w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
+    <w:basedOn w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_36cc4a01-9f82-46cf-9769-ec164851a08f" w:customStyle="1">
-    <w:name w:val="Normal Table_36cc4a01-9f82-46cf-9769-ec164851a08f"/>
+  <w:style w:type="table" w:styleId="NormalTable_5a2fedd4-92c6-466f-a4ea-7c30ca6e3633" w:customStyle="1">
+    <w:name w:val="Normal Table_5a2fedd4-92c6-466f-a4ea-7c30ca6e3633"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eac8501f-a4dc-4270-a654-c07336ad5b79" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_36cc4a01-9f82-46cf-9769-ec164851a08f"/>
+  <w:style w:type="table" w:styleId="TableGrid_6dd57935-c803-43e0-b258-3e7b7f489eb1" w:customStyle="1">
+    <w:name w:val="Table Grid_6dd57935-c803-43e0-b258-3e7b7f489eb1"/>
+    <w:basedOn w:val="NormalTable_5a2fedd4-92c6-466f-a4ea-7c30ca6e3633"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
+    <w:basedOn w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_28dbf387-d9f0-45ed-ad5d-12075d9d3b6f"/>
+    <w:basedOn w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b9b20dcd-12a0-4d9d-9008-4b8403546bce" w:customStyle="1">
-    <w:name w:val="Normal Table_b9b20dcd-12a0-4d9d-9008-4b8403546bce"/>
+  <w:style w:type="table" w:styleId="NormalTable_05d6f020-4154-4598-aa5e-3c9d589301bf" w:customStyle="1">
+    <w:name w:val="Normal Table_05d6f020-4154-4598-aa5e-3c9d589301bf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_48632095-ae07-4c87-9d72-a419b0acdc43" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b9b20dcd-12a0-4d9d-9008-4b8403546bce"/>
+  <w:style w:type="table" w:styleId="TableGrid_b4e0b1d9-6e8d-4e32-82bb-a668d1c5ac18" w:customStyle="1">
+    <w:name w:val="Table Grid_b4e0b1d9-6e8d-4e32-82bb-a668d1c5ac18"/>
+    <w:basedOn w:val="NormalTable_05d6f020-4154-4598-aa5e-3c9d589301bf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_692b2aed-de06-446c-8511-7d6051a58cf9" w:customStyle="1">
-    <w:name w:val="Normal Table_692b2aed-de06-446c-8511-7d6051a58cf9"/>
+  <w:style w:type="table" w:styleId="NormalTable_b611ca5c-2215-409c-8160-381a4cc30e4e" w:customStyle="1">
+    <w:name w:val="Normal Table_b611ca5c-2215-409c-8160-381a4cc30e4e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ba5408cb-ecb3-4ba7-8c1b-5bc3c454a374" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_692b2aed-de06-446c-8511-7d6051a58cf9"/>
+  <w:style w:type="table" w:styleId="TableGrid_b8125413-e4b8-4e11-89e0-4c0b6ae45d1c" w:customStyle="1">
+    <w:name w:val="Table Grid_b8125413-e4b8-4e11-89e0-4c0b6ae45d1c"/>
+    <w:basedOn w:val="NormalTable_b611ca5c-2215-409c-8160-381a4cc30e4e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e084d90d-f276-476d-a968-ade8addf87b5" w:customStyle="1">
-    <w:name w:val="Normal Table_e084d90d-f276-476d-a968-ade8addf87b5"/>
+  <w:style w:type="table" w:styleId="NormalTable_a581bec1-f77d-48ad-b77c-c4ce076dbfdf" w:customStyle="1">
+    <w:name w:val="Normal Table_a581bec1-f77d-48ad-b77c-c4ce076dbfdf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_26128292-dc03-4c45-bf54-e4fb53716127" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e084d90d-f276-476d-a968-ade8addf87b5"/>
+  <w:style w:type="table" w:styleId="TableGrid_612f615c-4800-4038-b373-e692557c2cbb" w:customStyle="1">
+    <w:name w:val="Table Grid_612f615c-4800-4038-b373-e692557c2cbb"/>
+    <w:basedOn w:val="NormalTable_a581bec1-f77d-48ad-b77c-c4ce076dbfdf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_60495aa1-193a-4e91-9a06-240aa92a1424" w:customStyle="1">
-    <w:name w:val="Normal Table_60495aa1-193a-4e91-9a06-240aa92a1424"/>
+  <w:style w:type="table" w:styleId="NormalTable_11b215b9-a4fb-4515-aba8-f0d14f601d3e" w:customStyle="1">
+    <w:name w:val="Normal Table_11b215b9-a4fb-4515-aba8-f0d14f601d3e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_47ed06ad-c542-4075-8156-b83f189a385e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_60495aa1-193a-4e91-9a06-240aa92a1424"/>
+  <w:style w:type="table" w:styleId="TableGrid_ffeb7d51-9af8-40a7-a9f1-3e0983b8c85c" w:customStyle="1">
+    <w:name w:val="Table Grid_ffeb7d51-9af8-40a7-a9f1-3e0983b8c85c"/>
+    <w:basedOn w:val="NormalTable_11b215b9-a4fb-4515-aba8-f0d14f601d3e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6e91b705-42ef-4140-942c-dbd6aa70e09e" w:customStyle="1">
-    <w:name w:val="Normal Table_6e91b705-42ef-4140-942c-dbd6aa70e09e"/>
+  <w:style w:type="table" w:styleId="NormalTable_ca0c53f0-00b8-4462-884d-53fef9c20688" w:customStyle="1">
+    <w:name w:val="Normal Table_ca0c53f0-00b8-4462-884d-53fef9c20688"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_859cd081-b681-4868-85b6-339a02167ec3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6e91b705-42ef-4140-942c-dbd6aa70e09e"/>
+  <w:style w:type="table" w:styleId="TableGrid_6f2889a2-5f6d-424a-b08a-ef42d49553ff" w:customStyle="1">
+    <w:name w:val="Table Grid_6f2889a2-5f6d-424a-b08a-ef42d49553ff"/>
+    <w:basedOn w:val="NormalTable_ca0c53f0-00b8-4462-884d-53fef9c20688"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_08155bb7-85c0-4e33-a9cb-926d386b2e18" w:customStyle="1">
-    <w:name w:val="Normal Table_08155bb7-85c0-4e33-a9cb-926d386b2e18"/>
+  <w:style w:type="table" w:styleId="NormalTable_0315a39f-7f0b-49c2-b4cc-ce57b32e0937" w:customStyle="1">
+    <w:name w:val="Normal Table_0315a39f-7f0b-49c2-b4cc-ce57b32e0937"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bada22dc-5768-4ef8-86b3-de387da577bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_08155bb7-85c0-4e33-a9cb-926d386b2e18"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec6da28b-aa4c-45be-8176-b397543964e5" w:customStyle="1">
+    <w:name w:val="Table Grid_ec6da28b-aa4c-45be-8176-b397543964e5"/>
+    <w:basedOn w:val="NormalTable_0315a39f-7f0b-49c2-b4cc-ce57b32e0937"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e9012f7f-7697-4552-88f4-71daed2cf699" w:customStyle="1">
-    <w:name w:val="Normal Table_e9012f7f-7697-4552-88f4-71daed2cf699"/>
+  <w:style w:type="table" w:styleId="NormalTable_55188ca5-9f56-4a35-b0ed-24bb774f6ab7" w:customStyle="1">
+    <w:name w:val="Normal Table_55188ca5-9f56-4a35-b0ed-24bb774f6ab7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_13dea319-14db-4016-b5e7-4a8bf986257e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e9012f7f-7697-4552-88f4-71daed2cf699"/>
+  <w:style w:type="table" w:styleId="TableGrid_34114165-f958-4ef8-8ba2-69211ba7a001" w:customStyle="1">
+    <w:name w:val="Table Grid_34114165-f958-4ef8-8ba2-69211ba7a001"/>
+    <w:basedOn w:val="NormalTable_55188ca5-9f56-4a35-b0ed-24bb774f6ab7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_884078b1-ff91-48df-b391-5a2c8a825007" w:customStyle="1">
-    <w:name w:val="Normal Table_884078b1-ff91-48df-b391-5a2c8a825007"/>
+  <w:style w:type="table" w:styleId="NormalTable_375fd9ec-1b04-4979-a846-d489e32ee28e" w:customStyle="1">
+    <w:name w:val="Normal Table_375fd9ec-1b04-4979-a846-d489e32ee28e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ce87919a-88c8-4215-ba8b-e704aa7be86e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_884078b1-ff91-48df-b391-5a2c8a825007"/>
+  <w:style w:type="table" w:styleId="TableGrid_cf6d40a8-b429-40ea-9c4a-f9af62d90c99" w:customStyle="1">
+    <w:name w:val="Table Grid_cf6d40a8-b429-40ea-9c4a-f9af62d90c99"/>
+    <w:basedOn w:val="NormalTable_375fd9ec-1b04-4979-a846-d489e32ee28e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_26780c8d-75cf-4634-a1ad-0a1c58151289" w:customStyle="1">
-    <w:name w:val="Normal Table_26780c8d-75cf-4634-a1ad-0a1c58151289"/>
+  <w:style w:type="table" w:styleId="NormalTable_e991263b-d3b0-45a9-bd86-b8dca262a999" w:customStyle="1">
+    <w:name w:val="Normal Table_e991263b-d3b0-45a9-bd86-b8dca262a999"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dd6a0f35-92b1-4cd8-a603-e27514c63685" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_26780c8d-75cf-4634-a1ad-0a1c58151289"/>
+  <w:style w:type="table" w:styleId="TableGrid_6e032c65-0443-441b-b4bb-def909afdfcd" w:customStyle="1">
+    <w:name w:val="Table Grid_6e032c65-0443-441b-b4bb-def909afdfcd"/>
+    <w:basedOn w:val="NormalTable_e991263b-d3b0-45a9-bd86-b8dca262a999"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>