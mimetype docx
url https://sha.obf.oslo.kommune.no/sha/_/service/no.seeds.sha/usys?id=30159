--- v5 (2026-06-23)
+++ v6 (2026-08-09)
@@ -2809,51 +2809,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6f2889a2-5f6d-424a-b08a-ef42d49553ff"/>
+      <w:tblStyle w:val="TableGrid_5208a649-5d0e-42b6-b068-4280fd26d056"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2864,51 +2864,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">23.06.2026 00:05:02 </w:t>
+            <w:t xml:space="preserve">09.08.2026 06:05:20 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2936,51 +2936,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ec6da28b-aa4c-45be-8176-b397543964e5"/>
+      <w:tblStyle w:val="TableGrid_5ffe0621-8dd2-44e3-902d-d8e6c98b8a39"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3038,51 +3038,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
+            <w:pStyle w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3095,59 +3095,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
+      <w:pStyle w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6e032c65-0443-441b-b4bb-def909afdfcd"/>
+      <w:tblStyle w:val="TableGrid_a487aa58-6caf-4b44-bb19-0c8c9211e3ff"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3158,51 +3158,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_34114165-f958-4ef8-8ba2-69211ba7a001"/>
+            <w:tblStyle w:val="TableGrid_47e12512-ad74-4434-93ba-55ae2eec2cd6"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3303,72 +3303,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
+            <w:pStyle w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_cf6d40a8-b429-40ea-9c4a-f9af62d90c99"/>
+            <w:tblStyle w:val="TableGrid_108e2ab0-aa14-495d-baa1-7e949ff9b519"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3469,62 +3469,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
+            <w:pStyle w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
+      <w:pStyle w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF926CF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5068,629 +5068,629 @@
   <w:style w:type="paragraph" w:styleId="StilTopptekstFetFr5pktEtter5pkt" w:customStyle="1">
     <w:name w:val="Stil Topptekst + Fet Før:  5 pkt Etter:  5 pkt"/>
     <w:basedOn w:val="Topptekst"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Avsnitt10" w:customStyle="1">
     <w:name w:val="Avsnitt 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6" w:customStyle="1">
-    <w:name w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9" w:customStyle="1">
+    <w:name w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
+    <w:basedOn w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5a2fedd4-92c6-466f-a4ea-7c30ca6e3633" w:customStyle="1">
-    <w:name w:val="Normal Table_5a2fedd4-92c6-466f-a4ea-7c30ca6e3633"/>
+  <w:style w:type="table" w:styleId="NormalTable_2d17f299-e837-4f1c-9537-6abe93863558" w:customStyle="1">
+    <w:name w:val="Normal Table_2d17f299-e837-4f1c-9537-6abe93863558"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6dd57935-c803-43e0-b258-3e7b7f489eb1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5a2fedd4-92c6-466f-a4ea-7c30ca6e3633"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee27811e-4213-43dc-8cd9-1d1454119a58" w:customStyle="1">
+    <w:name w:val="Table Grid_ee27811e-4213-43dc-8cd9-1d1454119a58"/>
+    <w:basedOn w:val="NormalTable_2d17f299-e837-4f1c-9537-6abe93863558"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
+    <w:basedOn w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_76b02b4d-62dd-4c7f-b209-3b0e26b4fae6"/>
+    <w:basedOn w:val="Normal_ff0011e6-d481-4e7e-b80d-06fddef640d9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_05d6f020-4154-4598-aa5e-3c9d589301bf" w:customStyle="1">
-    <w:name w:val="Normal Table_05d6f020-4154-4598-aa5e-3c9d589301bf"/>
+  <w:style w:type="table" w:styleId="NormalTable_b5dc2ce7-a1f1-4456-800c-84adfa89692b" w:customStyle="1">
+    <w:name w:val="Normal Table_b5dc2ce7-a1f1-4456-800c-84adfa89692b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b4e0b1d9-6e8d-4e32-82bb-a668d1c5ac18" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_05d6f020-4154-4598-aa5e-3c9d589301bf"/>
+  <w:style w:type="table" w:styleId="TableGrid_60ec90fa-8e8b-4785-9ef0-a6da7c35fd8e" w:customStyle="1">
+    <w:name w:val="Table Grid_60ec90fa-8e8b-4785-9ef0-a6da7c35fd8e"/>
+    <w:basedOn w:val="NormalTable_b5dc2ce7-a1f1-4456-800c-84adfa89692b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b611ca5c-2215-409c-8160-381a4cc30e4e" w:customStyle="1">
-    <w:name w:val="Normal Table_b611ca5c-2215-409c-8160-381a4cc30e4e"/>
+  <w:style w:type="table" w:styleId="NormalTable_157cb4d1-e948-4ced-a31b-5fa63f50aa9a" w:customStyle="1">
+    <w:name w:val="Normal Table_157cb4d1-e948-4ced-a31b-5fa63f50aa9a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b8125413-e4b8-4e11-89e0-4c0b6ae45d1c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b611ca5c-2215-409c-8160-381a4cc30e4e"/>
+  <w:style w:type="table" w:styleId="TableGrid_ea0c2f3c-71c2-468e-9f6d-61a0426a0ec2" w:customStyle="1">
+    <w:name w:val="Table Grid_ea0c2f3c-71c2-468e-9f6d-61a0426a0ec2"/>
+    <w:basedOn w:val="NormalTable_157cb4d1-e948-4ced-a31b-5fa63f50aa9a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a581bec1-f77d-48ad-b77c-c4ce076dbfdf" w:customStyle="1">
-    <w:name w:val="Normal Table_a581bec1-f77d-48ad-b77c-c4ce076dbfdf"/>
+  <w:style w:type="table" w:styleId="NormalTable_61443d1d-aa53-4f87-865d-70c8b6c7bc08" w:customStyle="1">
+    <w:name w:val="Normal Table_61443d1d-aa53-4f87-865d-70c8b6c7bc08"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_612f615c-4800-4038-b373-e692557c2cbb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a581bec1-f77d-48ad-b77c-c4ce076dbfdf"/>
+  <w:style w:type="table" w:styleId="TableGrid_12cd67a3-3719-466e-81cd-879c80cb9824" w:customStyle="1">
+    <w:name w:val="Table Grid_12cd67a3-3719-466e-81cd-879c80cb9824"/>
+    <w:basedOn w:val="NormalTable_61443d1d-aa53-4f87-865d-70c8b6c7bc08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_11b215b9-a4fb-4515-aba8-f0d14f601d3e" w:customStyle="1">
-    <w:name w:val="Normal Table_11b215b9-a4fb-4515-aba8-f0d14f601d3e"/>
+  <w:style w:type="table" w:styleId="NormalTable_578a8b7c-669b-4073-a499-be8b90dabac1" w:customStyle="1">
+    <w:name w:val="Normal Table_578a8b7c-669b-4073-a499-be8b90dabac1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ffeb7d51-9af8-40a7-a9f1-3e0983b8c85c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_11b215b9-a4fb-4515-aba8-f0d14f601d3e"/>
+  <w:style w:type="table" w:styleId="TableGrid_05eac134-12e9-4e9c-8b8e-d23fb567e61d" w:customStyle="1">
+    <w:name w:val="Table Grid_05eac134-12e9-4e9c-8b8e-d23fb567e61d"/>
+    <w:basedOn w:val="NormalTable_578a8b7c-669b-4073-a499-be8b90dabac1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ca0c53f0-00b8-4462-884d-53fef9c20688" w:customStyle="1">
-    <w:name w:val="Normal Table_ca0c53f0-00b8-4462-884d-53fef9c20688"/>
+  <w:style w:type="table" w:styleId="NormalTable_3c2465a4-0462-4e10-b377-cf1436bab76b" w:customStyle="1">
+    <w:name w:val="Normal Table_3c2465a4-0462-4e10-b377-cf1436bab76b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6f2889a2-5f6d-424a-b08a-ef42d49553ff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ca0c53f0-00b8-4462-884d-53fef9c20688"/>
+  <w:style w:type="table" w:styleId="TableGrid_5208a649-5d0e-42b6-b068-4280fd26d056" w:customStyle="1">
+    <w:name w:val="Table Grid_5208a649-5d0e-42b6-b068-4280fd26d056"/>
+    <w:basedOn w:val="NormalTable_3c2465a4-0462-4e10-b377-cf1436bab76b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0315a39f-7f0b-49c2-b4cc-ce57b32e0937" w:customStyle="1">
-    <w:name w:val="Normal Table_0315a39f-7f0b-49c2-b4cc-ce57b32e0937"/>
+  <w:style w:type="table" w:styleId="NormalTable_e76cbd85-48e9-47f7-9ece-a8c69eb8897b" w:customStyle="1">
+    <w:name w:val="Normal Table_e76cbd85-48e9-47f7-9ece-a8c69eb8897b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ec6da28b-aa4c-45be-8176-b397543964e5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0315a39f-7f0b-49c2-b4cc-ce57b32e0937"/>
+  <w:style w:type="table" w:styleId="TableGrid_5ffe0621-8dd2-44e3-902d-d8e6c98b8a39" w:customStyle="1">
+    <w:name w:val="Table Grid_5ffe0621-8dd2-44e3-902d-d8e6c98b8a39"/>
+    <w:basedOn w:val="NormalTable_e76cbd85-48e9-47f7-9ece-a8c69eb8897b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_55188ca5-9f56-4a35-b0ed-24bb774f6ab7" w:customStyle="1">
-    <w:name w:val="Normal Table_55188ca5-9f56-4a35-b0ed-24bb774f6ab7"/>
+  <w:style w:type="table" w:styleId="NormalTable_de4d0e63-fe0e-46f4-9d90-e5c36f4ffd4c" w:customStyle="1">
+    <w:name w:val="Normal Table_de4d0e63-fe0e-46f4-9d90-e5c36f4ffd4c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_34114165-f958-4ef8-8ba2-69211ba7a001" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_55188ca5-9f56-4a35-b0ed-24bb774f6ab7"/>
+  <w:style w:type="table" w:styleId="TableGrid_47e12512-ad74-4434-93ba-55ae2eec2cd6" w:customStyle="1">
+    <w:name w:val="Table Grid_47e12512-ad74-4434-93ba-55ae2eec2cd6"/>
+    <w:basedOn w:val="NormalTable_de4d0e63-fe0e-46f4-9d90-e5c36f4ffd4c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_375fd9ec-1b04-4979-a846-d489e32ee28e" w:customStyle="1">
-    <w:name w:val="Normal Table_375fd9ec-1b04-4979-a846-d489e32ee28e"/>
+  <w:style w:type="table" w:styleId="NormalTable_30b41e97-b8a1-4d4e-8fcc-cd0080488678" w:customStyle="1">
+    <w:name w:val="Normal Table_30b41e97-b8a1-4d4e-8fcc-cd0080488678"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cf6d40a8-b429-40ea-9c4a-f9af62d90c99" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_375fd9ec-1b04-4979-a846-d489e32ee28e"/>
+  <w:style w:type="table" w:styleId="TableGrid_108e2ab0-aa14-495d-baa1-7e949ff9b519" w:customStyle="1">
+    <w:name w:val="Table Grid_108e2ab0-aa14-495d-baa1-7e949ff9b519"/>
+    <w:basedOn w:val="NormalTable_30b41e97-b8a1-4d4e-8fcc-cd0080488678"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e991263b-d3b0-45a9-bd86-b8dca262a999" w:customStyle="1">
-    <w:name w:val="Normal Table_e991263b-d3b0-45a9-bd86-b8dca262a999"/>
+  <w:style w:type="table" w:styleId="NormalTable_e3bc5ef9-59fe-48cb-a44e-72c660ca1a85" w:customStyle="1">
+    <w:name w:val="Normal Table_e3bc5ef9-59fe-48cb-a44e-72c660ca1a85"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6e032c65-0443-441b-b4bb-def909afdfcd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e991263b-d3b0-45a9-bd86-b8dca262a999"/>
+  <w:style w:type="table" w:styleId="TableGrid_a487aa58-6caf-4b44-bb19-0c8c9211e3ff" w:customStyle="1">
+    <w:name w:val="Table Grid_a487aa58-6caf-4b44-bb19-0c8c9211e3ff"/>
+    <w:basedOn w:val="NormalTable_e3bc5ef9-59fe-48cb-a44e-72c660ca1a85"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>