--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -1887,51 +1887,51 @@
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_457f0bf4-a22d-4a43-9964-f59c861a1c57"/>
+      <w:tblStyle w:val="TableGrid_546f7f8e-1a6b-4f61-9fd6-c9e36f280a48"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1942,51 +1942,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:49:40 </w:t>
+            <w:t xml:space="preserve">05.05.2026 18:22:48 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2014,51 +2014,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_336c77d7-362c-4761-aee6-7bb519459d32"/>
+      <w:tblStyle w:val="TableGrid_dbd3c60c-aebb-4558-b238-2f4b66ef1487"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2116,51 +2116,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0f602107-8e09-4504-b4b5-1ab3562150ea"/>
+            <w:pStyle w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2173,59 +2173,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0f602107-8e09-4504-b4b5-1ab3562150ea"/>
+      <w:pStyle w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_56ab2e0a-2283-4d52-85ee-ca4ce979155a"/>
+      <w:tblStyle w:val="TableGrid_573270c5-e772-4a68-b1f5-de393fc0f9a1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2236,51 +2236,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_cadcce6b-d80b-4804-bfc1-cfdcd357c7f4"/>
+            <w:tblStyle w:val="TableGrid_01e19c76-978c-4230-b443-ce3959d4124d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2381,72 +2381,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.04.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0f602107-8e09-4504-b4b5-1ab3562150ea"/>
+            <w:pStyle w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_14ca9290-e6b4-4a29-8956-514149326c13"/>
+            <w:tblStyle w:val="TableGrid_c6cc06cf-27ff-4ae1-a65e-9db35ed50e69"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2547,62 +2547,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_0f602107-8e09-4504-b4b5-1ab3562150ea"/>
+            <w:pStyle w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_0f602107-8e09-4504-b4b5-1ab3562150ea"/>
+      <w:pStyle w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="15C56021"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3964,629 +3964,629 @@
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_0f602107-8e09-4504-b4b5-1ab3562150ea" w:customStyle="1">
-    <w:name w:val="Normal_0f602107-8e09-4504-b4b5-1ab3562150ea"/>
+  <w:style w:type="paragraph" w:styleId="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3" w:customStyle="1">
+    <w:name w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_0f602107-8e09-4504-b4b5-1ab3562150ea"/>
+    <w:basedOn w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4a6b5708-7d92-4a73-8b6b-58d64e1e4761" w:customStyle="1">
-    <w:name w:val="Normal Table_4a6b5708-7d92-4a73-8b6b-58d64e1e4761"/>
+  <w:style w:type="table" w:styleId="NormalTable_1f5b31d7-d089-40c9-a1b4-e5c0fd408006" w:customStyle="1">
+    <w:name w:val="Normal Table_1f5b31d7-d089-40c9-a1b4-e5c0fd408006"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9963a79c-1bcd-4b26-b758-c90d88855f6a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4a6b5708-7d92-4a73-8b6b-58d64e1e4761"/>
+  <w:style w:type="table" w:styleId="TableGrid_a7fade25-77b7-49ae-9e05-749eb995d4d6" w:customStyle="1">
+    <w:name w:val="Table Grid_a7fade25-77b7-49ae-9e05-749eb995d4d6"/>
+    <w:basedOn w:val="NormalTable_1f5b31d7-d089-40c9-a1b4-e5c0fd408006"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_0f602107-8e09-4504-b4b5-1ab3562150ea"/>
+    <w:basedOn w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_0f602107-8e09-4504-b4b5-1ab3562150ea"/>
+    <w:basedOn w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b2c6f9e6-dada-44c0-9e4d-8eb03160c9ea" w:customStyle="1">
-    <w:name w:val="Normal Table_b2c6f9e6-dada-44c0-9e4d-8eb03160c9ea"/>
+  <w:style w:type="table" w:styleId="NormalTable_11ce408b-4c4a-4f5f-b725-15f3662a0f80" w:customStyle="1">
+    <w:name w:val="Normal Table_11ce408b-4c4a-4f5f-b725-15f3662a0f80"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f809a174-0d7e-4dbd-80b6-3b2a79d912e1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b2c6f9e6-dada-44c0-9e4d-8eb03160c9ea"/>
+  <w:style w:type="table" w:styleId="TableGrid_eec9d658-f48d-46b5-8d50-799ce19a177b" w:customStyle="1">
+    <w:name w:val="Table Grid_eec9d658-f48d-46b5-8d50-799ce19a177b"/>
+    <w:basedOn w:val="NormalTable_11ce408b-4c4a-4f5f-b725-15f3662a0f80"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_921ad7ae-4bb8-4c73-b904-de1a0468dd6a" w:customStyle="1">
-    <w:name w:val="Normal Table_921ad7ae-4bb8-4c73-b904-de1a0468dd6a"/>
+  <w:style w:type="table" w:styleId="NormalTable_c7505c83-1aec-4379-8ab5-ea6848cd47f0" w:customStyle="1">
+    <w:name w:val="Normal Table_c7505c83-1aec-4379-8ab5-ea6848cd47f0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_254da5d5-d2e0-4b11-ae96-fee5dcd89aae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_921ad7ae-4bb8-4c73-b904-de1a0468dd6a"/>
+  <w:style w:type="table" w:styleId="TableGrid_3eb39666-8cd3-4129-b651-0706b3dbc940" w:customStyle="1">
+    <w:name w:val="Table Grid_3eb39666-8cd3-4129-b651-0706b3dbc940"/>
+    <w:basedOn w:val="NormalTable_c7505c83-1aec-4379-8ab5-ea6848cd47f0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d8a11f12-ede2-4693-badc-f474bf57fa4d" w:customStyle="1">
-    <w:name w:val="Normal Table_d8a11f12-ede2-4693-badc-f474bf57fa4d"/>
+  <w:style w:type="table" w:styleId="NormalTable_88eb990b-92ee-4dfe-9bc4-d649912d1020" w:customStyle="1">
+    <w:name w:val="Normal Table_88eb990b-92ee-4dfe-9bc4-d649912d1020"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_85535d14-0107-41b5-b9ed-0e9634cf8b32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d8a11f12-ede2-4693-badc-f474bf57fa4d"/>
+  <w:style w:type="table" w:styleId="TableGrid_5374ea99-8626-411c-bb53-5d36ca3cfb7b" w:customStyle="1">
+    <w:name w:val="Table Grid_5374ea99-8626-411c-bb53-5d36ca3cfb7b"/>
+    <w:basedOn w:val="NormalTable_88eb990b-92ee-4dfe-9bc4-d649912d1020"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_09a00651-1539-45e1-8b6a-1e7c8084c4cc" w:customStyle="1">
-    <w:name w:val="Normal Table_09a00651-1539-45e1-8b6a-1e7c8084c4cc"/>
+  <w:style w:type="table" w:styleId="NormalTable_6d6f930c-7388-4098-b013-20276c073792" w:customStyle="1">
+    <w:name w:val="Normal Table_6d6f930c-7388-4098-b013-20276c073792"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4bb5e5c1-f926-4e16-8dfe-18c7ef3c5f5f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_09a00651-1539-45e1-8b6a-1e7c8084c4cc"/>
+  <w:style w:type="table" w:styleId="TableGrid_eba2ad84-db5b-4aba-9a2f-cc0fe76cf1c1" w:customStyle="1">
+    <w:name w:val="Table Grid_eba2ad84-db5b-4aba-9a2f-cc0fe76cf1c1"/>
+    <w:basedOn w:val="NormalTable_6d6f930c-7388-4098-b013-20276c073792"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7bc64079-f7f4-46eb-85ce-def873acb8aa" w:customStyle="1">
-    <w:name w:val="Normal Table_7bc64079-f7f4-46eb-85ce-def873acb8aa"/>
+  <w:style w:type="table" w:styleId="NormalTable_5e634dd6-d24b-49d2-9e3c-969d381315f2" w:customStyle="1">
+    <w:name w:val="Normal Table_5e634dd6-d24b-49d2-9e3c-969d381315f2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_457f0bf4-a22d-4a43-9964-f59c861a1c57" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7bc64079-f7f4-46eb-85ce-def873acb8aa"/>
+  <w:style w:type="table" w:styleId="TableGrid_546f7f8e-1a6b-4f61-9fd6-c9e36f280a48" w:customStyle="1">
+    <w:name w:val="Table Grid_546f7f8e-1a6b-4f61-9fd6-c9e36f280a48"/>
+    <w:basedOn w:val="NormalTable_5e634dd6-d24b-49d2-9e3c-969d381315f2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_85fd23b5-b340-474b-8731-e936c909f626" w:customStyle="1">
-    <w:name w:val="Normal Table_85fd23b5-b340-474b-8731-e936c909f626"/>
+  <w:style w:type="table" w:styleId="NormalTable_a7bd16c6-8b62-4f0b-8ca3-b4bd875317ee" w:customStyle="1">
+    <w:name w:val="Normal Table_a7bd16c6-8b62-4f0b-8ca3-b4bd875317ee"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_336c77d7-362c-4761-aee6-7bb519459d32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_85fd23b5-b340-474b-8731-e936c909f626"/>
+  <w:style w:type="table" w:styleId="TableGrid_dbd3c60c-aebb-4558-b238-2f4b66ef1487" w:customStyle="1">
+    <w:name w:val="Table Grid_dbd3c60c-aebb-4558-b238-2f4b66ef1487"/>
+    <w:basedOn w:val="NormalTable_a7bd16c6-8b62-4f0b-8ca3-b4bd875317ee"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c9080db9-1cb0-46dd-b8e3-6cbfd2dfaccf" w:customStyle="1">
-    <w:name w:val="Normal Table_c9080db9-1cb0-46dd-b8e3-6cbfd2dfaccf"/>
+  <w:style w:type="table" w:styleId="NormalTable_ac3af79a-b3e4-4b43-8012-087e51f187ca" w:customStyle="1">
+    <w:name w:val="Normal Table_ac3af79a-b3e4-4b43-8012-087e51f187ca"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cadcce6b-d80b-4804-bfc1-cfdcd357c7f4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c9080db9-1cb0-46dd-b8e3-6cbfd2dfaccf"/>
+  <w:style w:type="table" w:styleId="TableGrid_01e19c76-978c-4230-b443-ce3959d4124d" w:customStyle="1">
+    <w:name w:val="Table Grid_01e19c76-978c-4230-b443-ce3959d4124d"/>
+    <w:basedOn w:val="NormalTable_ac3af79a-b3e4-4b43-8012-087e51f187ca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8b1de080-b5c0-47cb-8fae-debda217a394" w:customStyle="1">
-    <w:name w:val="Normal Table_8b1de080-b5c0-47cb-8fae-debda217a394"/>
+  <w:style w:type="table" w:styleId="NormalTable_2a0cc586-05ce-4760-9a20-dba3121e60ff" w:customStyle="1">
+    <w:name w:val="Normal Table_2a0cc586-05ce-4760-9a20-dba3121e60ff"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_14ca9290-e6b4-4a29-8956-514149326c13" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8b1de080-b5c0-47cb-8fae-debda217a394"/>
+  <w:style w:type="table" w:styleId="TableGrid_c6cc06cf-27ff-4ae1-a65e-9db35ed50e69" w:customStyle="1">
+    <w:name w:val="Table Grid_c6cc06cf-27ff-4ae1-a65e-9db35ed50e69"/>
+    <w:basedOn w:val="NormalTable_2a0cc586-05ce-4760-9a20-dba3121e60ff"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a579c3d7-feb7-4dd1-9218-616c0e9799f1" w:customStyle="1">
-    <w:name w:val="Normal Table_a579c3d7-feb7-4dd1-9218-616c0e9799f1"/>
+  <w:style w:type="table" w:styleId="NormalTable_48dca4b1-538a-4ad5-8710-93f147180b12" w:customStyle="1">
+    <w:name w:val="Normal Table_48dca4b1-538a-4ad5-8710-93f147180b12"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_56ab2e0a-2283-4d52-85ee-ca4ce979155a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a579c3d7-feb7-4dd1-9218-616c0e9799f1"/>
+  <w:style w:type="table" w:styleId="TableGrid_573270c5-e772-4a68-b1f5-de393fc0f9a1" w:customStyle="1">
+    <w:name w:val="Table Grid_573270c5-e772-4a68-b1f5-de393fc0f9a1"/>
+    <w:basedOn w:val="NormalTable_48dca4b1-538a-4ad5-8710-93f147180b12"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>