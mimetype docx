--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -1887,51 +1887,51 @@
   <w:font w:name="Symbol">
     <w:charset w:val="2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_546f7f8e-1a6b-4f61-9fd6-c9e36f280a48"/>
+      <w:tblStyle w:val="TableGrid_c6fd0bae-2665-4ef8-8ec4-f71e762fcfe2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1942,51 +1942,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 18:22:48 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2014,51 +2014,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_dbd3c60c-aebb-4558-b238-2f4b66ef1487"/>
+      <w:tblStyle w:val="TableGrid_3cb5ab69-60dd-483e-a088-f87bec1f1eee"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2116,51 +2116,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
+            <w:pStyle w:val="Normal_9443d1ba-c28c-473b-89aa-51122cc54139"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2173,59 +2173,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
+      <w:pStyle w:val="Normal_9443d1ba-c28c-473b-89aa-51122cc54139"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_573270c5-e772-4a68-b1f5-de393fc0f9a1"/>
+      <w:tblStyle w:val="TableGrid_eefd4fb6-10d9-4956-aa23-15b1d1844dda"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2236,51 +2236,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_01e19c76-978c-4230-b443-ce3959d4124d"/>
+            <w:tblStyle w:val="TableGrid_b9cdf577-0599-4c66-bf1f-d61b04a51379"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2381,72 +2381,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.04.2024 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
+            <w:pStyle w:val="Normal_9443d1ba-c28c-473b-89aa-51122cc54139"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c6cc06cf-27ff-4ae1-a65e-9db35ed50e69"/>
+            <w:tblStyle w:val="TableGrid_ebe7d218-4933-48b3-bf5d-ef713f7d365a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2547,62 +2547,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
+            <w:pStyle w:val="Normal_9443d1ba-c28c-473b-89aa-51122cc54139"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
+      <w:pStyle w:val="Normal_9443d1ba-c28c-473b-89aa-51122cc54139"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="15C56021"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3964,629 +3964,629 @@
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3" w:customStyle="1">
-    <w:name w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
+  <w:style w:type="paragraph" w:styleId="Normal_9443d1ba-c28c-473b-89aa-51122cc54139" w:customStyle="1">
+    <w:name w:val="Normal_9443d1ba-c28c-473b-89aa-51122cc54139"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
+    <w:basedOn w:val="Normal_9443d1ba-c28c-473b-89aa-51122cc54139"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1f5b31d7-d089-40c9-a1b4-e5c0fd408006" w:customStyle="1">
-    <w:name w:val="Normal Table_1f5b31d7-d089-40c9-a1b4-e5c0fd408006"/>
+  <w:style w:type="table" w:styleId="NormalTable_88948ba3-eac8-4c4f-b19f-b171c9ce2762" w:customStyle="1">
+    <w:name w:val="Normal Table_88948ba3-eac8-4c4f-b19f-b171c9ce2762"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a7fade25-77b7-49ae-9e05-749eb995d4d6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1f5b31d7-d089-40c9-a1b4-e5c0fd408006"/>
+  <w:style w:type="table" w:styleId="TableGrid_54cbe504-ff1c-40c9-8d13-2f585c6b23c6" w:customStyle="1">
+    <w:name w:val="Table Grid_54cbe504-ff1c-40c9-8d13-2f585c6b23c6"/>
+    <w:basedOn w:val="NormalTable_88948ba3-eac8-4c4f-b19f-b171c9ce2762"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
+    <w:basedOn w:val="Normal_9443d1ba-c28c-473b-89aa-51122cc54139"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_48e94452-a58e-4e57-a970-ce4fbc82fef3"/>
+    <w:basedOn w:val="Normal_9443d1ba-c28c-473b-89aa-51122cc54139"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_11ce408b-4c4a-4f5f-b725-15f3662a0f80" w:customStyle="1">
-    <w:name w:val="Normal Table_11ce408b-4c4a-4f5f-b725-15f3662a0f80"/>
+  <w:style w:type="table" w:styleId="NormalTable_9869a63b-f9b5-4123-8d76-57732a589242" w:customStyle="1">
+    <w:name w:val="Normal Table_9869a63b-f9b5-4123-8d76-57732a589242"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eec9d658-f48d-46b5-8d50-799ce19a177b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_11ce408b-4c4a-4f5f-b725-15f3662a0f80"/>
+  <w:style w:type="table" w:styleId="TableGrid_fd21f1fe-26be-4a42-aff9-2cddfe5d08f8" w:customStyle="1">
+    <w:name w:val="Table Grid_fd21f1fe-26be-4a42-aff9-2cddfe5d08f8"/>
+    <w:basedOn w:val="NormalTable_9869a63b-f9b5-4123-8d76-57732a589242"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c7505c83-1aec-4379-8ab5-ea6848cd47f0" w:customStyle="1">
-    <w:name w:val="Normal Table_c7505c83-1aec-4379-8ab5-ea6848cd47f0"/>
+  <w:style w:type="table" w:styleId="NormalTable_c8aeaf29-d3da-4a3a-8c36-3f76733653ee" w:customStyle="1">
+    <w:name w:val="Normal Table_c8aeaf29-d3da-4a3a-8c36-3f76733653ee"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3eb39666-8cd3-4129-b651-0706b3dbc940" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c7505c83-1aec-4379-8ab5-ea6848cd47f0"/>
+  <w:style w:type="table" w:styleId="TableGrid_23df0572-1468-45b1-81f3-77fdf12ed7d1" w:customStyle="1">
+    <w:name w:val="Table Grid_23df0572-1468-45b1-81f3-77fdf12ed7d1"/>
+    <w:basedOn w:val="NormalTable_c8aeaf29-d3da-4a3a-8c36-3f76733653ee"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_88eb990b-92ee-4dfe-9bc4-d649912d1020" w:customStyle="1">
-    <w:name w:val="Normal Table_88eb990b-92ee-4dfe-9bc4-d649912d1020"/>
+  <w:style w:type="table" w:styleId="NormalTable_70e4bb70-19b2-4c4d-9039-3d43a25eb722" w:customStyle="1">
+    <w:name w:val="Normal Table_70e4bb70-19b2-4c4d-9039-3d43a25eb722"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5374ea99-8626-411c-bb53-5d36ca3cfb7b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_88eb990b-92ee-4dfe-9bc4-d649912d1020"/>
+  <w:style w:type="table" w:styleId="TableGrid_c4cda2eb-7f56-4177-aede-75f5dd0837ce" w:customStyle="1">
+    <w:name w:val="Table Grid_c4cda2eb-7f56-4177-aede-75f5dd0837ce"/>
+    <w:basedOn w:val="NormalTable_70e4bb70-19b2-4c4d-9039-3d43a25eb722"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6d6f930c-7388-4098-b013-20276c073792" w:customStyle="1">
-    <w:name w:val="Normal Table_6d6f930c-7388-4098-b013-20276c073792"/>
+  <w:style w:type="table" w:styleId="NormalTable_fce26cf0-2d99-4185-b27c-869a9b9c1331" w:customStyle="1">
+    <w:name w:val="Normal Table_fce26cf0-2d99-4185-b27c-869a9b9c1331"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eba2ad84-db5b-4aba-9a2f-cc0fe76cf1c1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6d6f930c-7388-4098-b013-20276c073792"/>
+  <w:style w:type="table" w:styleId="TableGrid_0506e621-eb9d-4e2a-9271-6253b250e5d7" w:customStyle="1">
+    <w:name w:val="Table Grid_0506e621-eb9d-4e2a-9271-6253b250e5d7"/>
+    <w:basedOn w:val="NormalTable_fce26cf0-2d99-4185-b27c-869a9b9c1331"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5e634dd6-d24b-49d2-9e3c-969d381315f2" w:customStyle="1">
-    <w:name w:val="Normal Table_5e634dd6-d24b-49d2-9e3c-969d381315f2"/>
+  <w:style w:type="table" w:styleId="NormalTable_e41c49a7-6585-4f44-b516-8cd868345136" w:customStyle="1">
+    <w:name w:val="Normal Table_e41c49a7-6585-4f44-b516-8cd868345136"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_546f7f8e-1a6b-4f61-9fd6-c9e36f280a48" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5e634dd6-d24b-49d2-9e3c-969d381315f2"/>
+  <w:style w:type="table" w:styleId="TableGrid_c6fd0bae-2665-4ef8-8ec4-f71e762fcfe2" w:customStyle="1">
+    <w:name w:val="Table Grid_c6fd0bae-2665-4ef8-8ec4-f71e762fcfe2"/>
+    <w:basedOn w:val="NormalTable_e41c49a7-6585-4f44-b516-8cd868345136"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a7bd16c6-8b62-4f0b-8ca3-b4bd875317ee" w:customStyle="1">
-    <w:name w:val="Normal Table_a7bd16c6-8b62-4f0b-8ca3-b4bd875317ee"/>
+  <w:style w:type="table" w:styleId="NormalTable_a1232a5f-80a3-4d11-8449-1128d439e9fa" w:customStyle="1">
+    <w:name w:val="Normal Table_a1232a5f-80a3-4d11-8449-1128d439e9fa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dbd3c60c-aebb-4558-b238-2f4b66ef1487" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a7bd16c6-8b62-4f0b-8ca3-b4bd875317ee"/>
+  <w:style w:type="table" w:styleId="TableGrid_3cb5ab69-60dd-483e-a088-f87bec1f1eee" w:customStyle="1">
+    <w:name w:val="Table Grid_3cb5ab69-60dd-483e-a088-f87bec1f1eee"/>
+    <w:basedOn w:val="NormalTable_a1232a5f-80a3-4d11-8449-1128d439e9fa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ac3af79a-b3e4-4b43-8012-087e51f187ca" w:customStyle="1">
-    <w:name w:val="Normal Table_ac3af79a-b3e4-4b43-8012-087e51f187ca"/>
+  <w:style w:type="table" w:styleId="NormalTable_01ad8627-106b-41e5-b007-ef4c1c2bfe5d" w:customStyle="1">
+    <w:name w:val="Normal Table_01ad8627-106b-41e5-b007-ef4c1c2bfe5d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_01e19c76-978c-4230-b443-ce3959d4124d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ac3af79a-b3e4-4b43-8012-087e51f187ca"/>
+  <w:style w:type="table" w:styleId="TableGrid_b9cdf577-0599-4c66-bf1f-d61b04a51379" w:customStyle="1">
+    <w:name w:val="Table Grid_b9cdf577-0599-4c66-bf1f-d61b04a51379"/>
+    <w:basedOn w:val="NormalTable_01ad8627-106b-41e5-b007-ef4c1c2bfe5d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2a0cc586-05ce-4760-9a20-dba3121e60ff" w:customStyle="1">
-    <w:name w:val="Normal Table_2a0cc586-05ce-4760-9a20-dba3121e60ff"/>
+  <w:style w:type="table" w:styleId="NormalTable_47840dc2-b6c6-4f13-b8e6-e017b04c8c53" w:customStyle="1">
+    <w:name w:val="Normal Table_47840dc2-b6c6-4f13-b8e6-e017b04c8c53"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c6cc06cf-27ff-4ae1-a65e-9db35ed50e69" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2a0cc586-05ce-4760-9a20-dba3121e60ff"/>
+  <w:style w:type="table" w:styleId="TableGrid_ebe7d218-4933-48b3-bf5d-ef713f7d365a" w:customStyle="1">
+    <w:name w:val="Table Grid_ebe7d218-4933-48b3-bf5d-ef713f7d365a"/>
+    <w:basedOn w:val="NormalTable_47840dc2-b6c6-4f13-b8e6-e017b04c8c53"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_48dca4b1-538a-4ad5-8710-93f147180b12" w:customStyle="1">
-    <w:name w:val="Normal Table_48dca4b1-538a-4ad5-8710-93f147180b12"/>
+  <w:style w:type="table" w:styleId="NormalTable_1d9ad614-075f-4eff-a925-b2d35f6044e7" w:customStyle="1">
+    <w:name w:val="Normal Table_1d9ad614-075f-4eff-a925-b2d35f6044e7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_573270c5-e772-4a68-b1f5-de393fc0f9a1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_48dca4b1-538a-4ad5-8710-93f147180b12"/>
+  <w:style w:type="table" w:styleId="TableGrid_eefd4fb6-10d9-4956-aa23-15b1d1844dda" w:customStyle="1">
+    <w:name w:val="Table Grid_eefd4fb6-10d9-4956-aa23-15b1d1844dda"/>
+    <w:basedOn w:val="NormalTable_1d9ad614-075f-4eff-a925-b2d35f6044e7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>