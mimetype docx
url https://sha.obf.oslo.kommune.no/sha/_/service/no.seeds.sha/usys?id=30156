--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -1911,51 +1911,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_204466de-302b-44c2-aaef-0a2429eb15d8"/>
+      <w:tblStyle w:val="TableGrid_747e78f0-8279-40de-80a9-43ccab710165"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4749"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1966,51 +1966,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:48:20 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:37:04 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2038,51 +2038,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d6abfdcb-e03e-40d8-9cb1-4877c65e18e1"/>
+      <w:tblStyle w:val="TableGrid_7ec35fc1-c93d-4f15-9e4b-d3877e8e2799"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6372"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2140,51 +2140,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c8254128-47f6-455d-946f-ff7c6559acd4"/>
+            <w:pStyle w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2197,59 +2197,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c8254128-47f6-455d-946f-ff7c6559acd4"/>
+      <w:pStyle w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_03ab4e9c-c0f9-418c-87bf-4a52650af340"/>
+      <w:tblStyle w:val="TableGrid_6655f9a9-691c-474e-8ada-3b83726cc8f9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6173"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2260,51 +2260,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6173"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_54497cc2-a9cb-4963-b6b7-cfa2717f4c7b"/>
+            <w:tblStyle w:val="TableGrid_6fdb034f-9b0e-40da-9b73-e69696496282"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2405,72 +2405,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c8254128-47f6-455d-946f-ff7c6559acd4"/>
+            <w:pStyle w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1452f810-cb55-476c-baa1-9cfb32cf3208"/>
+            <w:tblStyle w:val="TableGrid_20b79f3d-ad7b-42de-9830-58a11d537486"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2571,62 +2571,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c8254128-47f6-455d-946f-ff7c6559acd4"/>
+            <w:pStyle w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c8254128-47f6-455d-946f-ff7c6559acd4"/>
+      <w:pStyle w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="26FC3C1D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3791,629 +3791,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_c8254128-47f6-455d-946f-ff7c6559acd4" w:customStyle="1">
-    <w:name w:val="Normal_c8254128-47f6-455d-946f-ff7c6559acd4"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc" w:customStyle="1">
+    <w:name w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_c8254128-47f6-455d-946f-ff7c6559acd4"/>
+    <w:basedOn w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a6c54808-355f-48d1-aa79-37b078a83153" w:customStyle="1">
-    <w:name w:val="Normal Table_a6c54808-355f-48d1-aa79-37b078a83153"/>
+  <w:style w:type="table" w:styleId="NormalTable_f72aaa17-8318-4b6f-a3b4-070fcf12bd4d" w:customStyle="1">
+    <w:name w:val="Normal Table_f72aaa17-8318-4b6f-a3b4-070fcf12bd4d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_68172f33-6f32-48c4-8831-973d2b666df5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a6c54808-355f-48d1-aa79-37b078a83153"/>
+  <w:style w:type="table" w:styleId="TableGrid_1dac7919-ce0f-428a-af59-3e97f7af4dad" w:customStyle="1">
+    <w:name w:val="Table Grid_1dac7919-ce0f-428a-af59-3e97f7af4dad"/>
+    <w:basedOn w:val="NormalTable_f72aaa17-8318-4b6f-a3b4-070fcf12bd4d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_c8254128-47f6-455d-946f-ff7c6559acd4"/>
+    <w:basedOn w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_c8254128-47f6-455d-946f-ff7c6559acd4"/>
+    <w:basedOn w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2344dce7-f203-4317-a509-0da1040abe0d" w:customStyle="1">
-    <w:name w:val="Normal Table_2344dce7-f203-4317-a509-0da1040abe0d"/>
+  <w:style w:type="table" w:styleId="NormalTable_a5d67da4-9b39-41fd-b9bd-a1e6d22cbd38" w:customStyle="1">
+    <w:name w:val="Normal Table_a5d67da4-9b39-41fd-b9bd-a1e6d22cbd38"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_94070c78-f5c1-4133-8a91-13fed9af6fd5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2344dce7-f203-4317-a509-0da1040abe0d"/>
+  <w:style w:type="table" w:styleId="TableGrid_df3df925-c344-4463-be25-a33cd887e719" w:customStyle="1">
+    <w:name w:val="Table Grid_df3df925-c344-4463-be25-a33cd887e719"/>
+    <w:basedOn w:val="NormalTable_a5d67da4-9b39-41fd-b9bd-a1e6d22cbd38"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6f1ebb48-bdaa-4946-bf95-e0f5faf7a758" w:customStyle="1">
-    <w:name w:val="Normal Table_6f1ebb48-bdaa-4946-bf95-e0f5faf7a758"/>
+  <w:style w:type="table" w:styleId="NormalTable_e171427f-37dd-4ae0-ab1f-bce1ca383cf9" w:customStyle="1">
+    <w:name w:val="Normal Table_e171427f-37dd-4ae0-ab1f-bce1ca383cf9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_45c020cc-df24-42ce-a00f-0a750de4b8e9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6f1ebb48-bdaa-4946-bf95-e0f5faf7a758"/>
+  <w:style w:type="table" w:styleId="TableGrid_e4e75d2d-d537-48c5-a0ee-872a6a955d3e" w:customStyle="1">
+    <w:name w:val="Table Grid_e4e75d2d-d537-48c5-a0ee-872a6a955d3e"/>
+    <w:basedOn w:val="NormalTable_e171427f-37dd-4ae0-ab1f-bce1ca383cf9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_245b0f39-6793-4637-ba9d-86aaeac81913" w:customStyle="1">
-    <w:name w:val="Normal Table_245b0f39-6793-4637-ba9d-86aaeac81913"/>
+  <w:style w:type="table" w:styleId="NormalTable_c7a69690-9257-4a37-aeef-5ff76bf78c1f" w:customStyle="1">
+    <w:name w:val="Normal Table_c7a69690-9257-4a37-aeef-5ff76bf78c1f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_91a40bd4-9790-4431-9e74-8d6387993737" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_245b0f39-6793-4637-ba9d-86aaeac81913"/>
+  <w:style w:type="table" w:styleId="TableGrid_7af3264b-1283-45d3-a63c-200f06368190" w:customStyle="1">
+    <w:name w:val="Table Grid_7af3264b-1283-45d3-a63c-200f06368190"/>
+    <w:basedOn w:val="NormalTable_c7a69690-9257-4a37-aeef-5ff76bf78c1f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_008890e9-0129-46a4-aab3-9688fff7cbf9" w:customStyle="1">
-    <w:name w:val="Normal Table_008890e9-0129-46a4-aab3-9688fff7cbf9"/>
+  <w:style w:type="table" w:styleId="NormalTable_e0adabad-cc2c-4613-a7e6-b49eb0afa355" w:customStyle="1">
+    <w:name w:val="Normal Table_e0adabad-cc2c-4613-a7e6-b49eb0afa355"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_06d5cfcf-7d54-4e3e-9236-ef1c5fee1448" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_008890e9-0129-46a4-aab3-9688fff7cbf9"/>
+  <w:style w:type="table" w:styleId="TableGrid_82075588-8d93-44cd-822b-c20c7ff3b343" w:customStyle="1">
+    <w:name w:val="Table Grid_82075588-8d93-44cd-822b-c20c7ff3b343"/>
+    <w:basedOn w:val="NormalTable_e0adabad-cc2c-4613-a7e6-b49eb0afa355"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b9177f6f-dce5-4219-b55c-3330310efa74" w:customStyle="1">
-    <w:name w:val="Normal Table_b9177f6f-dce5-4219-b55c-3330310efa74"/>
+  <w:style w:type="table" w:styleId="NormalTable_04c9d496-c62b-42be-9da5-f2269ceb4f7f" w:customStyle="1">
+    <w:name w:val="Normal Table_04c9d496-c62b-42be-9da5-f2269ceb4f7f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_204466de-302b-44c2-aaef-0a2429eb15d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b9177f6f-dce5-4219-b55c-3330310efa74"/>
+  <w:style w:type="table" w:styleId="TableGrid_747e78f0-8279-40de-80a9-43ccab710165" w:customStyle="1">
+    <w:name w:val="Table Grid_747e78f0-8279-40de-80a9-43ccab710165"/>
+    <w:basedOn w:val="NormalTable_04c9d496-c62b-42be-9da5-f2269ceb4f7f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_676438ee-da1e-49fc-9633-3c824193b79b" w:customStyle="1">
-    <w:name w:val="Normal Table_676438ee-da1e-49fc-9633-3c824193b79b"/>
+  <w:style w:type="table" w:styleId="NormalTable_4e43a279-df1f-43aa-9814-42d7912db810" w:customStyle="1">
+    <w:name w:val="Normal Table_4e43a279-df1f-43aa-9814-42d7912db810"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d6abfdcb-e03e-40d8-9cb1-4877c65e18e1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_676438ee-da1e-49fc-9633-3c824193b79b"/>
+  <w:style w:type="table" w:styleId="TableGrid_7ec35fc1-c93d-4f15-9e4b-d3877e8e2799" w:customStyle="1">
+    <w:name w:val="Table Grid_7ec35fc1-c93d-4f15-9e4b-d3877e8e2799"/>
+    <w:basedOn w:val="NormalTable_4e43a279-df1f-43aa-9814-42d7912db810"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_444ff727-0b1f-43a2-81b6-61e3fdb0e356" w:customStyle="1">
-    <w:name w:val="Normal Table_444ff727-0b1f-43a2-81b6-61e3fdb0e356"/>
+  <w:style w:type="table" w:styleId="NormalTable_8f793078-5d39-454f-be5c-9dc3b1bb4b83" w:customStyle="1">
+    <w:name w:val="Normal Table_8f793078-5d39-454f-be5c-9dc3b1bb4b83"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_54497cc2-a9cb-4963-b6b7-cfa2717f4c7b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_444ff727-0b1f-43a2-81b6-61e3fdb0e356"/>
+  <w:style w:type="table" w:styleId="TableGrid_6fdb034f-9b0e-40da-9b73-e69696496282" w:customStyle="1">
+    <w:name w:val="Table Grid_6fdb034f-9b0e-40da-9b73-e69696496282"/>
+    <w:basedOn w:val="NormalTable_8f793078-5d39-454f-be5c-9dc3b1bb4b83"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b3d3d53-dc8c-469d-bd8e-dfee1a2f2c28" w:customStyle="1">
-    <w:name w:val="Normal Table_2b3d3d53-dc8c-469d-bd8e-dfee1a2f2c28"/>
+  <w:style w:type="table" w:styleId="NormalTable_2747dfa5-246b-4090-9fe7-8ac5e6092bea" w:customStyle="1">
+    <w:name w:val="Normal Table_2747dfa5-246b-4090-9fe7-8ac5e6092bea"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1452f810-cb55-476c-baa1-9cfb32cf3208" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b3d3d53-dc8c-469d-bd8e-dfee1a2f2c28"/>
+  <w:style w:type="table" w:styleId="TableGrid_20b79f3d-ad7b-42de-9830-58a11d537486" w:customStyle="1">
+    <w:name w:val="Table Grid_20b79f3d-ad7b-42de-9830-58a11d537486"/>
+    <w:basedOn w:val="NormalTable_2747dfa5-246b-4090-9fe7-8ac5e6092bea"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_52601e18-e2a4-4088-8d52-d7e1ff687dae" w:customStyle="1">
-    <w:name w:val="Normal Table_52601e18-e2a4-4088-8d52-d7e1ff687dae"/>
+  <w:style w:type="table" w:styleId="NormalTable_6cec3923-7b01-4ae2-b9bd-804e52d54a54" w:customStyle="1">
+    <w:name w:val="Normal Table_6cec3923-7b01-4ae2-b9bd-804e52d54a54"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_03ab4e9c-c0f9-418c-87bf-4a52650af340" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_52601e18-e2a4-4088-8d52-d7e1ff687dae"/>
+  <w:style w:type="table" w:styleId="TableGrid_6655f9a9-691c-474e-8ada-3b83726cc8f9" w:customStyle="1">
+    <w:name w:val="Table Grid_6655f9a9-691c-474e-8ada-3b83726cc8f9"/>
+    <w:basedOn w:val="NormalTable_6cec3923-7b01-4ae2-b9bd-804e52d54a54"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>