--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -1911,51 +1911,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_747e78f0-8279-40de-80a9-43ccab710165"/>
+      <w:tblStyle w:val="TableGrid_83008b52-3397-45a3-8048-78ff20adab4a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4749"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1966,51 +1966,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:37:04 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2038,51 +2038,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7ec35fc1-c93d-4f15-9e4b-d3877e8e2799"/>
+      <w:tblStyle w:val="TableGrid_1a7e8f3a-5682-4faf-867a-0f0390c639ba"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6372"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2140,51 +2140,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
+            <w:pStyle w:val="Normal_a5343065-809a-4235-bed1-fc81a4d3cb84"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2197,59 +2197,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
+      <w:pStyle w:val="Normal_a5343065-809a-4235-bed1-fc81a4d3cb84"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6655f9a9-691c-474e-8ada-3b83726cc8f9"/>
+      <w:tblStyle w:val="TableGrid_8ae6f984-cd45-4382-aa76-e6021688d760"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6173"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2260,51 +2260,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6173"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6fdb034f-9b0e-40da-9b73-e69696496282"/>
+            <w:tblStyle w:val="TableGrid_5a079f7c-b8fd-4b8f-96fe-1cec11872e2f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2405,72 +2405,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
+            <w:pStyle w:val="Normal_a5343065-809a-4235-bed1-fc81a4d3cb84"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_20b79f3d-ad7b-42de-9830-58a11d537486"/>
+            <w:tblStyle w:val="TableGrid_70cc963a-4d96-4e9b-90fd-5d68b9a20af2"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2571,62 +2571,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
+            <w:pStyle w:val="Normal_a5343065-809a-4235-bed1-fc81a4d3cb84"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
+      <w:pStyle w:val="Normal_a5343065-809a-4235-bed1-fc81a4d3cb84"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="26FC3C1D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3791,629 +3791,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc" w:customStyle="1">
-    <w:name w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
+  <w:style w:type="paragraph" w:styleId="Normal_a5343065-809a-4235-bed1-fc81a4d3cb84" w:customStyle="1">
+    <w:name w:val="Normal_a5343065-809a-4235-bed1-fc81a4d3cb84"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
+    <w:basedOn w:val="Normal_a5343065-809a-4235-bed1-fc81a4d3cb84"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f72aaa17-8318-4b6f-a3b4-070fcf12bd4d" w:customStyle="1">
-    <w:name w:val="Normal Table_f72aaa17-8318-4b6f-a3b4-070fcf12bd4d"/>
+  <w:style w:type="table" w:styleId="NormalTable_4e2143a6-dc48-45f6-9816-565362b05e47" w:customStyle="1">
+    <w:name w:val="Normal Table_4e2143a6-dc48-45f6-9816-565362b05e47"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1dac7919-ce0f-428a-af59-3e97f7af4dad" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f72aaa17-8318-4b6f-a3b4-070fcf12bd4d"/>
+  <w:style w:type="table" w:styleId="TableGrid_b12e3a41-a0be-4ba1-ae32-f17839a2c015" w:customStyle="1">
+    <w:name w:val="Table Grid_b12e3a41-a0be-4ba1-ae32-f17839a2c015"/>
+    <w:basedOn w:val="NormalTable_4e2143a6-dc48-45f6-9816-565362b05e47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
+    <w:basedOn w:val="Normal_a5343065-809a-4235-bed1-fc81a4d3cb84"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_ff7f9db7-c267-4e8a-a9d6-44e60641d1bc"/>
+    <w:basedOn w:val="Normal_a5343065-809a-4235-bed1-fc81a4d3cb84"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a5d67da4-9b39-41fd-b9bd-a1e6d22cbd38" w:customStyle="1">
-    <w:name w:val="Normal Table_a5d67da4-9b39-41fd-b9bd-a1e6d22cbd38"/>
+  <w:style w:type="table" w:styleId="NormalTable_31516013-d483-4d44-8c51-bec85e99c255" w:customStyle="1">
+    <w:name w:val="Normal Table_31516013-d483-4d44-8c51-bec85e99c255"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_df3df925-c344-4463-be25-a33cd887e719" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a5d67da4-9b39-41fd-b9bd-a1e6d22cbd38"/>
+  <w:style w:type="table" w:styleId="TableGrid_65323ff0-7182-46ee-bdb5-c47c5ac3f5d4" w:customStyle="1">
+    <w:name w:val="Table Grid_65323ff0-7182-46ee-bdb5-c47c5ac3f5d4"/>
+    <w:basedOn w:val="NormalTable_31516013-d483-4d44-8c51-bec85e99c255"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e171427f-37dd-4ae0-ab1f-bce1ca383cf9" w:customStyle="1">
-    <w:name w:val="Normal Table_e171427f-37dd-4ae0-ab1f-bce1ca383cf9"/>
+  <w:style w:type="table" w:styleId="NormalTable_00a80f19-94fc-452d-bd12-c4a21c888bda" w:customStyle="1">
+    <w:name w:val="Normal Table_00a80f19-94fc-452d-bd12-c4a21c888bda"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e4e75d2d-d537-48c5-a0ee-872a6a955d3e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e171427f-37dd-4ae0-ab1f-bce1ca383cf9"/>
+  <w:style w:type="table" w:styleId="TableGrid_5a930b78-9b92-453e-a35e-d7727043d5b6" w:customStyle="1">
+    <w:name w:val="Table Grid_5a930b78-9b92-453e-a35e-d7727043d5b6"/>
+    <w:basedOn w:val="NormalTable_00a80f19-94fc-452d-bd12-c4a21c888bda"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c7a69690-9257-4a37-aeef-5ff76bf78c1f" w:customStyle="1">
-    <w:name w:val="Normal Table_c7a69690-9257-4a37-aeef-5ff76bf78c1f"/>
+  <w:style w:type="table" w:styleId="NormalTable_faf227fc-ee97-4d73-9dce-166950cbb0ed" w:customStyle="1">
+    <w:name w:val="Normal Table_faf227fc-ee97-4d73-9dce-166950cbb0ed"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7af3264b-1283-45d3-a63c-200f06368190" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c7a69690-9257-4a37-aeef-5ff76bf78c1f"/>
+  <w:style w:type="table" w:styleId="TableGrid_9d9f109e-0515-4bf3-8e16-caffd7d73a07" w:customStyle="1">
+    <w:name w:val="Table Grid_9d9f109e-0515-4bf3-8e16-caffd7d73a07"/>
+    <w:basedOn w:val="NormalTable_faf227fc-ee97-4d73-9dce-166950cbb0ed"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0adabad-cc2c-4613-a7e6-b49eb0afa355" w:customStyle="1">
-    <w:name w:val="Normal Table_e0adabad-cc2c-4613-a7e6-b49eb0afa355"/>
+  <w:style w:type="table" w:styleId="NormalTable_7190f7a8-9ac5-414e-92ff-3ccf3da9ae78" w:customStyle="1">
+    <w:name w:val="Normal Table_7190f7a8-9ac5-414e-92ff-3ccf3da9ae78"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_82075588-8d93-44cd-822b-c20c7ff3b343" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0adabad-cc2c-4613-a7e6-b49eb0afa355"/>
+  <w:style w:type="table" w:styleId="TableGrid_00ab975a-1259-417b-a420-5c1f9ab1c107" w:customStyle="1">
+    <w:name w:val="Table Grid_00ab975a-1259-417b-a420-5c1f9ab1c107"/>
+    <w:basedOn w:val="NormalTable_7190f7a8-9ac5-414e-92ff-3ccf3da9ae78"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_04c9d496-c62b-42be-9da5-f2269ceb4f7f" w:customStyle="1">
-    <w:name w:val="Normal Table_04c9d496-c62b-42be-9da5-f2269ceb4f7f"/>
+  <w:style w:type="table" w:styleId="NormalTable_4af32127-2e73-4565-ad7a-4fe3be07a8c6" w:customStyle="1">
+    <w:name w:val="Normal Table_4af32127-2e73-4565-ad7a-4fe3be07a8c6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_747e78f0-8279-40de-80a9-43ccab710165" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_04c9d496-c62b-42be-9da5-f2269ceb4f7f"/>
+  <w:style w:type="table" w:styleId="TableGrid_83008b52-3397-45a3-8048-78ff20adab4a" w:customStyle="1">
+    <w:name w:val="Table Grid_83008b52-3397-45a3-8048-78ff20adab4a"/>
+    <w:basedOn w:val="NormalTable_4af32127-2e73-4565-ad7a-4fe3be07a8c6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4e43a279-df1f-43aa-9814-42d7912db810" w:customStyle="1">
-    <w:name w:val="Normal Table_4e43a279-df1f-43aa-9814-42d7912db810"/>
+  <w:style w:type="table" w:styleId="NormalTable_1e50a20e-df57-4597-b31b-01dbc8a3710e" w:customStyle="1">
+    <w:name w:val="Normal Table_1e50a20e-df57-4597-b31b-01dbc8a3710e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7ec35fc1-c93d-4f15-9e4b-d3877e8e2799" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4e43a279-df1f-43aa-9814-42d7912db810"/>
+  <w:style w:type="table" w:styleId="TableGrid_1a7e8f3a-5682-4faf-867a-0f0390c639ba" w:customStyle="1">
+    <w:name w:val="Table Grid_1a7e8f3a-5682-4faf-867a-0f0390c639ba"/>
+    <w:basedOn w:val="NormalTable_1e50a20e-df57-4597-b31b-01dbc8a3710e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8f793078-5d39-454f-be5c-9dc3b1bb4b83" w:customStyle="1">
-    <w:name w:val="Normal Table_8f793078-5d39-454f-be5c-9dc3b1bb4b83"/>
+  <w:style w:type="table" w:styleId="NormalTable_3735994d-68f3-4729-81bc-8d233d8f6fc8" w:customStyle="1">
+    <w:name w:val="Normal Table_3735994d-68f3-4729-81bc-8d233d8f6fc8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6fdb034f-9b0e-40da-9b73-e69696496282" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8f793078-5d39-454f-be5c-9dc3b1bb4b83"/>
+  <w:style w:type="table" w:styleId="TableGrid_5a079f7c-b8fd-4b8f-96fe-1cec11872e2f" w:customStyle="1">
+    <w:name w:val="Table Grid_5a079f7c-b8fd-4b8f-96fe-1cec11872e2f"/>
+    <w:basedOn w:val="NormalTable_3735994d-68f3-4729-81bc-8d233d8f6fc8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2747dfa5-246b-4090-9fe7-8ac5e6092bea" w:customStyle="1">
-    <w:name w:val="Normal Table_2747dfa5-246b-4090-9fe7-8ac5e6092bea"/>
+  <w:style w:type="table" w:styleId="NormalTable_6f9f6c8d-cbeb-49ba-8668-88e7fd1f0a09" w:customStyle="1">
+    <w:name w:val="Normal Table_6f9f6c8d-cbeb-49ba-8668-88e7fd1f0a09"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_20b79f3d-ad7b-42de-9830-58a11d537486" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2747dfa5-246b-4090-9fe7-8ac5e6092bea"/>
+  <w:style w:type="table" w:styleId="TableGrid_70cc963a-4d96-4e9b-90fd-5d68b9a20af2" w:customStyle="1">
+    <w:name w:val="Table Grid_70cc963a-4d96-4e9b-90fd-5d68b9a20af2"/>
+    <w:basedOn w:val="NormalTable_6f9f6c8d-cbeb-49ba-8668-88e7fd1f0a09"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6cec3923-7b01-4ae2-b9bd-804e52d54a54" w:customStyle="1">
-    <w:name w:val="Normal Table_6cec3923-7b01-4ae2-b9bd-804e52d54a54"/>
+  <w:style w:type="table" w:styleId="NormalTable_77263096-21d4-4c6b-a45e-566fa889fcbc" w:customStyle="1">
+    <w:name w:val="Normal Table_77263096-21d4-4c6b-a45e-566fa889fcbc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6655f9a9-691c-474e-8ada-3b83726cc8f9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6cec3923-7b01-4ae2-b9bd-804e52d54a54"/>
+  <w:style w:type="table" w:styleId="TableGrid_8ae6f984-cd45-4382-aa76-e6021688d760" w:customStyle="1">
+    <w:name w:val="Table Grid_8ae6f984-cd45-4382-aa76-e6021688d760"/>
+    <w:basedOn w:val="NormalTable_77263096-21d4-4c6b-a45e-566fa889fcbc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>