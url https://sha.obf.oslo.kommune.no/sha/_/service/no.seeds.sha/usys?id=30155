--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -1214,67 +1214,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Ytelsesbeskrivelsen vedlegges KU-avtalen. Det må </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> egne timer til disse oppgavene</w:t>
+              <w:t xml:space="preserve">Ytelsesbeskrivelsen vedlegges KU-avtalen. Det må avropes egne timer til disse oppgavene</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78729367">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rStyle w:val="StilTheSansOffice"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -1298,65 +1282,66 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Oppgaver SHA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">KU</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">skal</w:t>
+              <w:t xml:space="preserve"> skal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -1366,165 +1351,109 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utføre koordineringen </w:t>
+              <w:t xml:space="preserve">Utføre koordineringen ihht. BHFs krav f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ihht</w:t>
+              <w:t xml:space="preserve">or utførelsesfasen som omfatter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="599" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">a.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">følge opp de risikoforhold som </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> av byggherrens plan for sikkerhet, helse og arbeidsmiljø</w:t>
+              <w:t xml:space="preserve">følge opp de risikoforhold som fremgår av byggherrens plan for sikkerhet, helse og arbeidsmiljø</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60"/>
               <w:ind w:left="599" w:hanging="279"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">b.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
@@ -1766,130 +1695,106 @@
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">okumentere oppstart av KUs oppgaver på "Kontrollskjema KU ved oppstart byggeplass" </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Føre referat fra de månedlige SHA-Koordineringsmøter med Byggherren (og </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">)</w:t>
+              <w:t xml:space="preserve">Føre referat fra de månedlige SHA-Koordineringsmøter med Byggherren (og hovedbedriften)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delta i og gjennomføre særmøter med SHA-koordinator for prosjekteringen (KP) og </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> slik at innholdet i risikomatrisen fra prosjekteringen blir forstått som grunnlag for vedlikehold og videreutviklingen av risikomatrisen i utførelsesfasen</w:t>
+              <w:t xml:space="preserve">Delta i og gjennomføre særmøter med SHA-koordinator for prosjekteringen (KP) og hovedbedriften slik at innholdet i risikomatrisen fra prosjekteringen blir forstått som grunnlag for vedlikehold og videreutviklingen av risikomatrisen i utførelsesfasen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vedlikeholde SHA-planen med tilhørende dokumenter, og påse at denne sammen med risiko</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">matrisen </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">har blitt hengt opp på HMS-infotavla til </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">hovedbedriften</w:t>
+              <w:t xml:space="preserve">har blitt hengt opp på HMS-infotavla til hovedbedriften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> samt revidert løpende</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A4726C8">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1903,155 +1808,123 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Påse at de spesifikke risikoreduserende tiltakene som </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> i risikomatrisen fra prosjekteringen, og som beskrevet i konkurransegrunnlaget, blir iverksatt og </w:t>
+              <w:t xml:space="preserve">Påse at de spesifikke risikoreduserende tiltakene som fremkommer i risikomatrisen fra prosjekteringen, og som beskrevet i konkurransegrunnlaget, blir iverksatt og </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">fungerer etter hensikten</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Følge opp at </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">andre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> risikoreduserende tiltak som blir besluttet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">iverksatt i prosjektet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> av </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> sammen med KU og </w:t>
+              <w:t xml:space="preserve"> av hovedbedriften sammen med KU og </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, blir gjennomført </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. risikomatrisen for utførelsesfasen</w:t>
+              <w:t xml:space="preserve">, blir gjennomført ihht. risikomatrisen for utførelsesfasen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Påse at alle </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> i kontrakt, blir gjennomført i prosjektet og at status blir tatt opp i SHA koordineringsmøte hver mnd. </w:t>
+              <w:t xml:space="preserve">Påse at alle SHA krav i kontrakt, blir gjennomført i prosjektet og at status blir tatt opp i SHA koordineringsmøte hver mnd. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0040811A">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -2063,82 +1936,86 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Påse at alle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BFs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> faktaark </w:t>
+              <w:t xml:space="preserve">BFs faktaark </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">i kontrakten </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">blir ivaretatt i prosjektet </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ha hovedansvaret for å ajourføre SHA-permen og påse at denne gjenspeiler situasjonen på byggeplassen. Dette innebærer bl.a. stikkprøvekontroller av punktene </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">17-32</w:t>
+              <w:t xml:space="preserve">19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> i Overleveringsmøte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblInd w:w="-318" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:tblCellMar/>
         </w:tblPrEx>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
@@ -2152,311 +2029,179 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">Påse at forhåndsmelding er hengt opp på informasjonstavlene</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> og revidert ved krav</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...118 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">elta på samordningsmøter (SM) og samordningsrunder (SR) ledet av </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">hovedbedrift</w:t>
+              <w:t xml:space="preserve">elta på samordningsmøter (SM) og samordningsrunder (SR) ledet av hovedbedrift</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Gjennomføre ukentlige tilsynsrunder på byggeplassen for å se til at de enkelte bedrifter har et iverksatt internkontrollsystem, og at dette fungerer. Tilsynsrundene skal dokumenteres ved rapporter eller avviksskjema </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">og arkiveres i SHA-permen. </w:t>
+              <w:t xml:space="preserve">Gjennomføre ukentlige tilsynsrunder på byggeplassen for å se til at de enkelte bedrifter har et iverksatt internkontrollsystem, og at dette fungerer. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Oversende </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ukentlig </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">rapport til </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">BH</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> og </w:t>
+              <w:t xml:space="preserve"> og hovedbedrift</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">hovedbedrift</w:t>
+              <w:t xml:space="preserve">. Ukes rapport </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> som skal være en del av grunnlaget </w:t>
+              <w:t xml:space="preserve">skal være en del av grunnlaget </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">til</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> HB i påfølgende </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">/ kommende </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">samordningsmøte (SM)</w:t>
             </w:r>
@@ -2483,63 +2228,63 @@
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Være en pådriver for at uønskede hendelser vedr SHA/HMS blir rapportert skriftlig til </w:t>
+              <w:t xml:space="preserve">Være en pådriver for at uønskede hendelser vedr SHA/HMS blir rapportert skriftlig til hovedbedrift, og at </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">hovedbedrift</w:t>
+              <w:t xml:space="preserve">HB </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">, og at denne har et iverksatt system for RUH-håndtering</w:t>
+              <w:t xml:space="preserve">har et iverksatt system for RUH-håndtering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> og statistikk utarbeidelse </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
@@ -2567,71 +2312,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">varsles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> BH umiddelbart</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ved gjentatte stans av </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> arbeidsoperasjoner, skal KU anmode </w:t>
+              <w:t xml:space="preserve">Ved gjentatte stans av enkeltvise arbeidsoperasjoner, skal KU anmode </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BFs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> PL om stanse av </w:t>
+              <w:t xml:space="preserve">BFs PL om stanse av </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">hele </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">byggeplassen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="false"/>
               <w:autoSpaceDN w:val="false"/>
               <w:adjustRightInd w:val="false"/>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -2655,63 +2388,51 @@
               <w:t xml:space="preserve">ørge for at gitte varslings- og rapporteringsrutiner følges ved ulykker/nestenulykker</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Påse at elektronisk mannskapsregistrering </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">i </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">i HMSreg </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">blir etablert </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">ved prosjektoppstart.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2725,75 +2446,69 @@
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Kontrolle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">re at </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">personlige sikkerhetsinformasjonen (PSI) ved fremmøte på byggeplassen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">blir </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">gjennomført</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> og at PSI finnes på aktuelle språk </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">. prosjektets språkplan</w:t>
+              <w:t xml:space="preserve"> og at PSI finnes på aktuelle språk ihht. prosjektets språkplan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> inkl. info om bruk av kamera på </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">byggeplassen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2850,59 +2565,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEDRØRENDE</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> HELSE OG </w:t>
+              <w:t xml:space="preserve">VEDRØRENDE HELSE OG </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ARBEIDSMILJØ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9747"/>
@@ -2948,59 +2655,51 @@
               <w:rPr/>
               <w:t xml:space="preserve"> dersom dette pålegges av BH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">den elektroniske databasen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cobuilder</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Collaborate</w:t>
+              <w:t xml:space="preserve">Cobuilder Collaborate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="714"/>
               <w:contextualSpacing w:val="false"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed stikkprøvekontroller påse at </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">systemet </w:t>
@@ -3161,65 +2860,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">må </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">være registrert og ha egen gyldig innkjøpsavtale i </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Startbank (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">)</w:t>
+        <w:t xml:space="preserve">Startbank (Achilles)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> inkl. SKAV fullmakt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B061AE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3231,107 +2916,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">person må oppfylle kravene i </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">BFs</w:t>
+        <w:t xml:space="preserve">BFs kompetansematrise</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kompetansematrise</w:t>
+        <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
+        <w:t xml:space="preserve"> før oppstart eller innen rimelig tid etter oppstart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> før oppstart eller innen rimelig tid etter oppstart</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">av KU-avtalen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">av KU-avtalen </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">(seinest innen 2 mnd) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291107A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">KU- person må til enhver tid ha gyldig HMS-kort for bygg og anlegg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1CF133">
       <w:pPr>
@@ -3923,51 +3587,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_dd11297e-dffc-445f-a2ce-d535fbc0af98"/>
+      <w:tblStyle w:val="TableGrid_a3a11050-a92d-417b-b54a-85d6980845dc"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3978,51 +3642,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:46:54 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:35 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -4050,51 +3714,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f45192f5-158c-4425-958e-7afab342e86f"/>
+      <w:tblStyle w:val="TableGrid_6a480fde-e780-4363-a904-74c520eed7cc"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -4108,95 +3772,95 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6244"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 106. Versjonsnummer: 6</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 106. Versjonsnummer: 7</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.1 Avtale BH - KU med ytelsesbeskrivelse</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2240"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1188a6e8-66e6-45fa-9fec-cb890785c1a1"/>
+            <w:pStyle w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4209,59 +3873,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1188a6e8-66e6-45fa-9fec-cb890785c1a1"/>
+      <w:pStyle w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a7a1f295-4500-408d-ae84-7136db22beab"/>
+      <w:tblStyle w:val="TableGrid_1fa469d4-5a9c-4396-bd17-1388d9304625"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4272,51 +3936,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_741f80f2-178b-4833-a387-a38358fb0df5"/>
+            <w:tblStyle w:val="TableGrid_04babf0e-eba7-4c06-8a86-568fbd051611"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4409,80 +4073,80 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">18.11.2025 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">16.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1188a6e8-66e6-45fa-9fec-cb890785c1a1"/>
+            <w:pStyle w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b9e1342d-fbff-468a-a179-e967d2bef440"/>
+            <w:tblStyle w:val="TableGrid_1c77914e-9468-4ed0-8fc1-5da06fbb8fae"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4583,62 +4247,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1188a6e8-66e6-45fa-9fec-cb890785c1a1"/>
+            <w:pStyle w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1188a6e8-66e6-45fa-9fec-cb890785c1a1"/>
+      <w:pStyle w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16AB4BC5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5096,51 +4760,50 @@
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="110"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5724,629 +5387,629 @@
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1188a6e8-66e6-45fa-9fec-cb890785c1a1" w:customStyle="1">
-    <w:name w:val="Normal_1188a6e8-66e6-45fa-9fec-cb890785c1a1"/>
+  <w:style w:type="paragraph" w:styleId="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62" w:customStyle="1">
+    <w:name w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_1188a6e8-66e6-45fa-9fec-cb890785c1a1"/>
+    <w:basedOn w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_727d0734-4795-4314-a7be-dfa73ca2f989" w:customStyle="1">
-    <w:name w:val="Normal Table_727d0734-4795-4314-a7be-dfa73ca2f989"/>
+  <w:style w:type="table" w:styleId="NormalTable_c33536d4-fe79-4c6f-861b-4622b40ca905" w:customStyle="1">
+    <w:name w:val="Normal Table_c33536d4-fe79-4c6f-861b-4622b40ca905"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e1bb74d4-3edc-4a03-960f-f321910e75f6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_727d0734-4795-4314-a7be-dfa73ca2f989"/>
+  <w:style w:type="table" w:styleId="TableGrid_dc64b105-812d-429a-90ae-995b8f88c285" w:customStyle="1">
+    <w:name w:val="Table Grid_dc64b105-812d-429a-90ae-995b8f88c285"/>
+    <w:basedOn w:val="NormalTable_c33536d4-fe79-4c6f-861b-4622b40ca905"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_1188a6e8-66e6-45fa-9fec-cb890785c1a1"/>
+    <w:basedOn w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_1188a6e8-66e6-45fa-9fec-cb890785c1a1"/>
+    <w:basedOn w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fc4464c4-1812-4ef8-b9fe-bd788fdccdc3" w:customStyle="1">
-    <w:name w:val="Normal Table_fc4464c4-1812-4ef8-b9fe-bd788fdccdc3"/>
+  <w:style w:type="table" w:styleId="NormalTable_c7111964-dbc8-4830-9165-5ac53aac2597" w:customStyle="1">
+    <w:name w:val="Normal Table_c7111964-dbc8-4830-9165-5ac53aac2597"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_054801b1-85cd-48a9-a54b-1996e2ed7393" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fc4464c4-1812-4ef8-b9fe-bd788fdccdc3"/>
+  <w:style w:type="table" w:styleId="TableGrid_136ce33e-5e29-4b51-ac9e-5b4f226a4e26" w:customStyle="1">
+    <w:name w:val="Table Grid_136ce33e-5e29-4b51-ac9e-5b4f226a4e26"/>
+    <w:basedOn w:val="NormalTable_c7111964-dbc8-4830-9165-5ac53aac2597"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b4ff04a-747a-465a-885a-d07cae0b0674" w:customStyle="1">
-    <w:name w:val="Normal Table_2b4ff04a-747a-465a-885a-d07cae0b0674"/>
+  <w:style w:type="table" w:styleId="NormalTable_29ab29ba-00d9-495e-a36e-72c44ae4b221" w:customStyle="1">
+    <w:name w:val="Normal Table_29ab29ba-00d9-495e-a36e-72c44ae4b221"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_33ed2b2c-6464-40a8-ad4c-9003c3ebb3c1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b4ff04a-747a-465a-885a-d07cae0b0674"/>
+  <w:style w:type="table" w:styleId="TableGrid_8a4592e1-761d-448f-b0db-bed9e86deee8" w:customStyle="1">
+    <w:name w:val="Table Grid_8a4592e1-761d-448f-b0db-bed9e86deee8"/>
+    <w:basedOn w:val="NormalTable_29ab29ba-00d9-495e-a36e-72c44ae4b221"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8262ad3f-f91b-42aa-a0ef-10e9e7c2313b" w:customStyle="1">
-    <w:name w:val="Normal Table_8262ad3f-f91b-42aa-a0ef-10e9e7c2313b"/>
+  <w:style w:type="table" w:styleId="NormalTable_dc115dca-73e9-4162-a61f-611eaac6837f" w:customStyle="1">
+    <w:name w:val="Normal Table_dc115dca-73e9-4162-a61f-611eaac6837f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_947f4af7-546c-4861-8698-9299eb9e6bd8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8262ad3f-f91b-42aa-a0ef-10e9e7c2313b"/>
+  <w:style w:type="table" w:styleId="TableGrid_9e85cf45-43f9-42f8-ad99-94caadf9cfb5" w:customStyle="1">
+    <w:name w:val="Table Grid_9e85cf45-43f9-42f8-ad99-94caadf9cfb5"/>
+    <w:basedOn w:val="NormalTable_dc115dca-73e9-4162-a61f-611eaac6837f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c88e5d81-e18d-4407-93ed-ee62266002c1" w:customStyle="1">
-    <w:name w:val="Normal Table_c88e5d81-e18d-4407-93ed-ee62266002c1"/>
+  <w:style w:type="table" w:styleId="NormalTable_3231b190-67cb-4959-a549-c3c6f6b7048e" w:customStyle="1">
+    <w:name w:val="Normal Table_3231b190-67cb-4959-a549-c3c6f6b7048e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8c48e0f3-3620-49fe-8c99-ced1e910a574" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c88e5d81-e18d-4407-93ed-ee62266002c1"/>
+  <w:style w:type="table" w:styleId="TableGrid_23303300-b0b8-4993-8118-aae8d69a707e" w:customStyle="1">
+    <w:name w:val="Table Grid_23303300-b0b8-4993-8118-aae8d69a707e"/>
+    <w:basedOn w:val="NormalTable_3231b190-67cb-4959-a549-c3c6f6b7048e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_27c56d05-e823-44ac-8156-708fe7419d8a" w:customStyle="1">
-    <w:name w:val="Normal Table_27c56d05-e823-44ac-8156-708fe7419d8a"/>
+  <w:style w:type="table" w:styleId="NormalTable_8447711d-7ed8-4fb2-8589-ab6a77de5fa8" w:customStyle="1">
+    <w:name w:val="Normal Table_8447711d-7ed8-4fb2-8589-ab6a77de5fa8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dd11297e-dffc-445f-a2ce-d535fbc0af98" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_27c56d05-e823-44ac-8156-708fe7419d8a"/>
+  <w:style w:type="table" w:styleId="TableGrid_a3a11050-a92d-417b-b54a-85d6980845dc" w:customStyle="1">
+    <w:name w:val="Table Grid_a3a11050-a92d-417b-b54a-85d6980845dc"/>
+    <w:basedOn w:val="NormalTable_8447711d-7ed8-4fb2-8589-ab6a77de5fa8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_68c65b80-f7f2-4c9e-8204-f1a1d70926a3" w:customStyle="1">
-    <w:name w:val="Normal Table_68c65b80-f7f2-4c9e-8204-f1a1d70926a3"/>
+  <w:style w:type="table" w:styleId="NormalTable_768ef4ab-bcc6-4339-8c2a-d08c28dc8a8e" w:customStyle="1">
+    <w:name w:val="Normal Table_768ef4ab-bcc6-4339-8c2a-d08c28dc8a8e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f45192f5-158c-4425-958e-7afab342e86f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_68c65b80-f7f2-4c9e-8204-f1a1d70926a3"/>
+  <w:style w:type="table" w:styleId="TableGrid_6a480fde-e780-4363-a904-74c520eed7cc" w:customStyle="1">
+    <w:name w:val="Table Grid_6a480fde-e780-4363-a904-74c520eed7cc"/>
+    <w:basedOn w:val="NormalTable_768ef4ab-bcc6-4339-8c2a-d08c28dc8a8e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f35e455c-df6c-4d8c-9ea5-73ac17298831" w:customStyle="1">
-    <w:name w:val="Normal Table_f35e455c-df6c-4d8c-9ea5-73ac17298831"/>
+  <w:style w:type="table" w:styleId="NormalTable_87cffd18-f075-4fdc-bd45-cb2236f06b14" w:customStyle="1">
+    <w:name w:val="Normal Table_87cffd18-f075-4fdc-bd45-cb2236f06b14"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_741f80f2-178b-4833-a387-a38358fb0df5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f35e455c-df6c-4d8c-9ea5-73ac17298831"/>
+  <w:style w:type="table" w:styleId="TableGrid_04babf0e-eba7-4c06-8a86-568fbd051611" w:customStyle="1">
+    <w:name w:val="Table Grid_04babf0e-eba7-4c06-8a86-568fbd051611"/>
+    <w:basedOn w:val="NormalTable_87cffd18-f075-4fdc-bd45-cb2236f06b14"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3f735ae2-29f5-4b42-a961-0e4d5f5ed8d8" w:customStyle="1">
-    <w:name w:val="Normal Table_3f735ae2-29f5-4b42-a961-0e4d5f5ed8d8"/>
+  <w:style w:type="table" w:styleId="NormalTable_604d9fb8-dd9e-4fca-b7ee-a83806b7da8b" w:customStyle="1">
+    <w:name w:val="Normal Table_604d9fb8-dd9e-4fca-b7ee-a83806b7da8b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b9e1342d-fbff-468a-a179-e967d2bef440" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3f735ae2-29f5-4b42-a961-0e4d5f5ed8d8"/>
+  <w:style w:type="table" w:styleId="TableGrid_1c77914e-9468-4ed0-8fc1-5da06fbb8fae" w:customStyle="1">
+    <w:name w:val="Table Grid_1c77914e-9468-4ed0-8fc1-5da06fbb8fae"/>
+    <w:basedOn w:val="NormalTable_604d9fb8-dd9e-4fca-b7ee-a83806b7da8b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bc482ddb-7da7-45b5-b9f2-ac4393ab941e" w:customStyle="1">
-    <w:name w:val="Normal Table_bc482ddb-7da7-45b5-b9f2-ac4393ab941e"/>
+  <w:style w:type="table" w:styleId="NormalTable_3db4057b-3a0e-42ee-94a5-d98b0ac5b437" w:customStyle="1">
+    <w:name w:val="Normal Table_3db4057b-3a0e-42ee-94a5-d98b0ac5b437"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a7a1f295-4500-408d-ae84-7136db22beab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bc482ddb-7da7-45b5-b9f2-ac4393ab941e"/>
+  <w:style w:type="table" w:styleId="TableGrid_1fa469d4-5a9c-4396-bd17-1388d9304625" w:customStyle="1">
+    <w:name w:val="Table Grid_1fa469d4-5a9c-4396-bd17-1388d9304625"/>
+    <w:basedOn w:val="NormalTable_3db4057b-3a0e-42ee-94a5-d98b0ac5b437"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -6642,56 +6305,56 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>671-3-2.1 Avtale BH - KU med ytelsesbeskrivelse.dot</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1038</Words>
-  <Characters>5502</Characters>
+  <Words>1007</Words>
+  <Characters>5340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lise Marcussen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Godkjent</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Enabled" pid="2">