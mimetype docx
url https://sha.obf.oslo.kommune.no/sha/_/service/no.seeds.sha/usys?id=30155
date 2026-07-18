--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -3587,51 +3587,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a3a11050-a92d-417b-b54a-85d6980845dc"/>
+      <w:tblStyle w:val="TableGrid_7b6523a0-5dc1-443a-a0fa-d57f6bf80686"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3642,51 +3642,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:35 </w:t>
+            <w:t xml:space="preserve">17.07.2026 22:41:49 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3714,51 +3714,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6a480fde-e780-4363-a904-74c520eed7cc"/>
+      <w:tblStyle w:val="TableGrid_bfe85fbc-0282-4da3-9acf-42025a600c07"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3816,51 +3816,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
+            <w:pStyle w:val="Normal_624a8585-df9f-42e1-9d13-887529610709"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3873,59 +3873,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
+      <w:pStyle w:val="Normal_624a8585-df9f-42e1-9d13-887529610709"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1fa469d4-5a9c-4396-bd17-1388d9304625"/>
+      <w:tblStyle w:val="TableGrid_cd95c4ae-2423-4aa6-966c-828582f2d5c4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3936,51 +3936,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_04babf0e-eba7-4c06-8a86-568fbd051611"/>
+            <w:tblStyle w:val="TableGrid_c44a4801-fa31-48c3-874b-949cd285e6ba"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4081,72 +4081,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
+            <w:pStyle w:val="Normal_624a8585-df9f-42e1-9d13-887529610709"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1c77914e-9468-4ed0-8fc1-5da06fbb8fae"/>
+            <w:tblStyle w:val="TableGrid_0ce0ad3e-d94f-49d4-ba13-1c019c1ba358"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4247,62 +4247,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
+            <w:pStyle w:val="Normal_624a8585-df9f-42e1-9d13-887529610709"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
+      <w:pStyle w:val="Normal_624a8585-df9f-42e1-9d13-887529610709"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16AB4BC5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5387,629 +5387,629 @@
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62" w:customStyle="1">
-    <w:name w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
+  <w:style w:type="paragraph" w:styleId="Normal_624a8585-df9f-42e1-9d13-887529610709" w:customStyle="1">
+    <w:name w:val="Normal_624a8585-df9f-42e1-9d13-887529610709"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
+    <w:basedOn w:val="Normal_624a8585-df9f-42e1-9d13-887529610709"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c33536d4-fe79-4c6f-861b-4622b40ca905" w:customStyle="1">
-    <w:name w:val="Normal Table_c33536d4-fe79-4c6f-861b-4622b40ca905"/>
+  <w:style w:type="table" w:styleId="NormalTable_b783b4a5-8c1d-4216-9303-22fe240c3ac5" w:customStyle="1">
+    <w:name w:val="Normal Table_b783b4a5-8c1d-4216-9303-22fe240c3ac5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dc64b105-812d-429a-90ae-995b8f88c285" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c33536d4-fe79-4c6f-861b-4622b40ca905"/>
+  <w:style w:type="table" w:styleId="TableGrid_96f7f28a-8451-4c63-8215-b7d0a0f75b9e" w:customStyle="1">
+    <w:name w:val="Table Grid_96f7f28a-8451-4c63-8215-b7d0a0f75b9e"/>
+    <w:basedOn w:val="NormalTable_b783b4a5-8c1d-4216-9303-22fe240c3ac5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
+    <w:basedOn w:val="Normal_624a8585-df9f-42e1-9d13-887529610709"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_a3ccf566-1efe-4f6e-8974-1290cafb0e62"/>
+    <w:basedOn w:val="Normal_624a8585-df9f-42e1-9d13-887529610709"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c7111964-dbc8-4830-9165-5ac53aac2597" w:customStyle="1">
-    <w:name w:val="Normal Table_c7111964-dbc8-4830-9165-5ac53aac2597"/>
+  <w:style w:type="table" w:styleId="NormalTable_e24775dd-7424-4932-a9d5-1776ef8c28ac" w:customStyle="1">
+    <w:name w:val="Normal Table_e24775dd-7424-4932-a9d5-1776ef8c28ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_136ce33e-5e29-4b51-ac9e-5b4f226a4e26" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c7111964-dbc8-4830-9165-5ac53aac2597"/>
+  <w:style w:type="table" w:styleId="TableGrid_addba6cd-8ba2-4842-9dd4-4e85a4c903eb" w:customStyle="1">
+    <w:name w:val="Table Grid_addba6cd-8ba2-4842-9dd4-4e85a4c903eb"/>
+    <w:basedOn w:val="NormalTable_e24775dd-7424-4932-a9d5-1776ef8c28ac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_29ab29ba-00d9-495e-a36e-72c44ae4b221" w:customStyle="1">
-    <w:name w:val="Normal Table_29ab29ba-00d9-495e-a36e-72c44ae4b221"/>
+  <w:style w:type="table" w:styleId="NormalTable_b301f9b0-58ca-4fe4-b66b-107afec7bd59" w:customStyle="1">
+    <w:name w:val="Normal Table_b301f9b0-58ca-4fe4-b66b-107afec7bd59"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8a4592e1-761d-448f-b0db-bed9e86deee8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_29ab29ba-00d9-495e-a36e-72c44ae4b221"/>
+  <w:style w:type="table" w:styleId="TableGrid_d6b082a5-dade-435c-a5b8-867ac7555fe3" w:customStyle="1">
+    <w:name w:val="Table Grid_d6b082a5-dade-435c-a5b8-867ac7555fe3"/>
+    <w:basedOn w:val="NormalTable_b301f9b0-58ca-4fe4-b66b-107afec7bd59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dc115dca-73e9-4162-a61f-611eaac6837f" w:customStyle="1">
-    <w:name w:val="Normal Table_dc115dca-73e9-4162-a61f-611eaac6837f"/>
+  <w:style w:type="table" w:styleId="NormalTable_a755b480-a88f-445d-b355-bef3fd6e65bc" w:customStyle="1">
+    <w:name w:val="Normal Table_a755b480-a88f-445d-b355-bef3fd6e65bc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9e85cf45-43f9-42f8-ad99-94caadf9cfb5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dc115dca-73e9-4162-a61f-611eaac6837f"/>
+  <w:style w:type="table" w:styleId="TableGrid_a5a5a2ce-0bf9-4beb-90c7-00f35a853e47" w:customStyle="1">
+    <w:name w:val="Table Grid_a5a5a2ce-0bf9-4beb-90c7-00f35a853e47"/>
+    <w:basedOn w:val="NormalTable_a755b480-a88f-445d-b355-bef3fd6e65bc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3231b190-67cb-4959-a549-c3c6f6b7048e" w:customStyle="1">
-    <w:name w:val="Normal Table_3231b190-67cb-4959-a549-c3c6f6b7048e"/>
+  <w:style w:type="table" w:styleId="NormalTable_216639d8-e49c-4a78-bf5c-2f829a1884d5" w:customStyle="1">
+    <w:name w:val="Normal Table_216639d8-e49c-4a78-bf5c-2f829a1884d5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_23303300-b0b8-4993-8118-aae8d69a707e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3231b190-67cb-4959-a549-c3c6f6b7048e"/>
+  <w:style w:type="table" w:styleId="TableGrid_a7b48f63-01f7-40aa-b8d5-3bf8001b1653" w:customStyle="1">
+    <w:name w:val="Table Grid_a7b48f63-01f7-40aa-b8d5-3bf8001b1653"/>
+    <w:basedOn w:val="NormalTable_216639d8-e49c-4a78-bf5c-2f829a1884d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8447711d-7ed8-4fb2-8589-ab6a77de5fa8" w:customStyle="1">
-    <w:name w:val="Normal Table_8447711d-7ed8-4fb2-8589-ab6a77de5fa8"/>
+  <w:style w:type="table" w:styleId="NormalTable_a11f440b-892f-42cf-a08a-b7e501184768" w:customStyle="1">
+    <w:name w:val="Normal Table_a11f440b-892f-42cf-a08a-b7e501184768"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a3a11050-a92d-417b-b54a-85d6980845dc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8447711d-7ed8-4fb2-8589-ab6a77de5fa8"/>
+  <w:style w:type="table" w:styleId="TableGrid_7b6523a0-5dc1-443a-a0fa-d57f6bf80686" w:customStyle="1">
+    <w:name w:val="Table Grid_7b6523a0-5dc1-443a-a0fa-d57f6bf80686"/>
+    <w:basedOn w:val="NormalTable_a11f440b-892f-42cf-a08a-b7e501184768"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_768ef4ab-bcc6-4339-8c2a-d08c28dc8a8e" w:customStyle="1">
-    <w:name w:val="Normal Table_768ef4ab-bcc6-4339-8c2a-d08c28dc8a8e"/>
+  <w:style w:type="table" w:styleId="NormalTable_62c84dec-6159-4cf8-a13d-31162108107c" w:customStyle="1">
+    <w:name w:val="Normal Table_62c84dec-6159-4cf8-a13d-31162108107c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6a480fde-e780-4363-a904-74c520eed7cc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_768ef4ab-bcc6-4339-8c2a-d08c28dc8a8e"/>
+  <w:style w:type="table" w:styleId="TableGrid_bfe85fbc-0282-4da3-9acf-42025a600c07" w:customStyle="1">
+    <w:name w:val="Table Grid_bfe85fbc-0282-4da3-9acf-42025a600c07"/>
+    <w:basedOn w:val="NormalTable_62c84dec-6159-4cf8-a13d-31162108107c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_87cffd18-f075-4fdc-bd45-cb2236f06b14" w:customStyle="1">
-    <w:name w:val="Normal Table_87cffd18-f075-4fdc-bd45-cb2236f06b14"/>
+  <w:style w:type="table" w:styleId="NormalTable_612d93af-2e8e-4208-83e3-11fd70c32120" w:customStyle="1">
+    <w:name w:val="Normal Table_612d93af-2e8e-4208-83e3-11fd70c32120"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_04babf0e-eba7-4c06-8a86-568fbd051611" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_87cffd18-f075-4fdc-bd45-cb2236f06b14"/>
+  <w:style w:type="table" w:styleId="TableGrid_c44a4801-fa31-48c3-874b-949cd285e6ba" w:customStyle="1">
+    <w:name w:val="Table Grid_c44a4801-fa31-48c3-874b-949cd285e6ba"/>
+    <w:basedOn w:val="NormalTable_612d93af-2e8e-4208-83e3-11fd70c32120"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_604d9fb8-dd9e-4fca-b7ee-a83806b7da8b" w:customStyle="1">
-    <w:name w:val="Normal Table_604d9fb8-dd9e-4fca-b7ee-a83806b7da8b"/>
+  <w:style w:type="table" w:styleId="NormalTable_f4890a6c-c59e-4297-a3fb-3d6f7404a5bf" w:customStyle="1">
+    <w:name w:val="Normal Table_f4890a6c-c59e-4297-a3fb-3d6f7404a5bf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1c77914e-9468-4ed0-8fc1-5da06fbb8fae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_604d9fb8-dd9e-4fca-b7ee-a83806b7da8b"/>
+  <w:style w:type="table" w:styleId="TableGrid_0ce0ad3e-d94f-49d4-ba13-1c019c1ba358" w:customStyle="1">
+    <w:name w:val="Table Grid_0ce0ad3e-d94f-49d4-ba13-1c019c1ba358"/>
+    <w:basedOn w:val="NormalTable_f4890a6c-c59e-4297-a3fb-3d6f7404a5bf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3db4057b-3a0e-42ee-94a5-d98b0ac5b437" w:customStyle="1">
-    <w:name w:val="Normal Table_3db4057b-3a0e-42ee-94a5-d98b0ac5b437"/>
+  <w:style w:type="table" w:styleId="NormalTable_4781e02c-e023-40a8-b6bc-856f6b55955a" w:customStyle="1">
+    <w:name w:val="Normal Table_4781e02c-e023-40a8-b6bc-856f6b55955a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1fa469d4-5a9c-4396-bd17-1388d9304625" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3db4057b-3a0e-42ee-94a5-d98b0ac5b437"/>
+  <w:style w:type="table" w:styleId="TableGrid_cd95c4ae-2423-4aa6-966c-828582f2d5c4" w:customStyle="1">
+    <w:name w:val="Table Grid_cd95c4ae-2423-4aa6-966c-828582f2d5c4"/>
+    <w:basedOn w:val="NormalTable_4781e02c-e023-40a8-b6bc-856f6b55955a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>