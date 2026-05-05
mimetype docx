--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -2581,51 +2581,51 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ef769046-1577-4960-a036-3ef7f4d463c1"/>
+      <w:tblStyle w:val="TableGrid_9381ef9e-422b-4e1f-bf62-3de4abe4f9b3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2636,51 +2636,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:46:52 </w:t>
+            <w:t xml:space="preserve">05.05.2026 18:22:16 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2708,51 +2708,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c52394f1-f5f8-4e6d-b9a4-8356146b9ecf"/>
+      <w:tblStyle w:val="TableGrid_d61ede2f-e24b-404b-b099-903a66175dd5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2810,51 +2810,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b97d5656-cfdf-43ac-9e78-8045b3676e18"/>
+            <w:pStyle w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2867,59 +2867,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b97d5656-cfdf-43ac-9e78-8045b3676e18"/>
+      <w:pStyle w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_53bfc3fb-9aba-48de-a7a8-cd1d0f5daa28"/>
+      <w:tblStyle w:val="TableGrid_c8b5a963-c1da-4278-84ea-bdcdb7ed70b1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2930,51 +2930,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_894d2263-6be6-4e7d-b441-d8ef143eae45"/>
+            <w:tblStyle w:val="TableGrid_3a4365cc-f8d6-45b2-ac74-02e5d8036da0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3075,72 +3075,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b97d5656-cfdf-43ac-9e78-8045b3676e18"/>
+            <w:pStyle w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4c2472a0-a2f9-423c-a2c1-3978f7a602dc"/>
+            <w:tblStyle w:val="TableGrid_0498a54e-272f-4abc-8b7d-988736693ba6"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3241,62 +3241,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b97d5656-cfdf-43ac-9e78-8045b3676e18"/>
+            <w:pStyle w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b97d5656-cfdf-43ac-9e78-8045b3676e18"/>
+      <w:pStyle w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="26FC3C1D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4331,629 +4331,629 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BrødtekstTegn"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_b97d5656-cfdf-43ac-9e78-8045b3676e18" w:customStyle="1">
-    <w:name w:val="Normal_b97d5656-cfdf-43ac-9e78-8045b3676e18"/>
+  <w:style w:type="paragraph" w:styleId="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13" w:customStyle="1">
+    <w:name w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_b97d5656-cfdf-43ac-9e78-8045b3676e18"/>
+    <w:basedOn w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8873b2fe-14a2-4568-9b1c-344a0def681b" w:customStyle="1">
-    <w:name w:val="Normal Table_8873b2fe-14a2-4568-9b1c-344a0def681b"/>
+  <w:style w:type="table" w:styleId="NormalTable_e799227a-4bf8-4655-afd6-0355ff631f5e" w:customStyle="1">
+    <w:name w:val="Normal Table_e799227a-4bf8-4655-afd6-0355ff631f5e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee041508-5a31-45ab-ae45-ca1bc05883ee" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8873b2fe-14a2-4568-9b1c-344a0def681b"/>
+  <w:style w:type="table" w:styleId="TableGrid_d6919c29-f8dc-4e9e-8945-88416431249e" w:customStyle="1">
+    <w:name w:val="Table Grid_d6919c29-f8dc-4e9e-8945-88416431249e"/>
+    <w:basedOn w:val="NormalTable_e799227a-4bf8-4655-afd6-0355ff631f5e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_b97d5656-cfdf-43ac-9e78-8045b3676e18"/>
+    <w:basedOn w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_b97d5656-cfdf-43ac-9e78-8045b3676e18"/>
+    <w:basedOn w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9ebdbee4-742a-4b9e-95c9-57fdb71cb3fb" w:customStyle="1">
-    <w:name w:val="Normal Table_9ebdbee4-742a-4b9e-95c9-57fdb71cb3fb"/>
+  <w:style w:type="table" w:styleId="NormalTable_471a6d56-76a8-43c3-a2a7-25eb8fbef854" w:customStyle="1">
+    <w:name w:val="Normal Table_471a6d56-76a8-43c3-a2a7-25eb8fbef854"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_458222eb-7556-4a48-832b-8343d63af0f1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9ebdbee4-742a-4b9e-95c9-57fdb71cb3fb"/>
+  <w:style w:type="table" w:styleId="TableGrid_76b1f9a9-acba-4abe-85c9-842cceca844a" w:customStyle="1">
+    <w:name w:val="Table Grid_76b1f9a9-acba-4abe-85c9-842cceca844a"/>
+    <w:basedOn w:val="NormalTable_471a6d56-76a8-43c3-a2a7-25eb8fbef854"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9dc723c5-c3e0-4416-86f4-f728511871bc" w:customStyle="1">
-    <w:name w:val="Normal Table_9dc723c5-c3e0-4416-86f4-f728511871bc"/>
+  <w:style w:type="table" w:styleId="NormalTable_982bbfe6-a05f-4be0-8a8c-d9a0a5612cf6" w:customStyle="1">
+    <w:name w:val="Normal Table_982bbfe6-a05f-4be0-8a8c-d9a0a5612cf6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0386ea47-0ab2-4e7b-9eb6-e8a8cd301dfe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9dc723c5-c3e0-4416-86f4-f728511871bc"/>
+  <w:style w:type="table" w:styleId="TableGrid_4bcb0a72-5ad9-403f-a12e-52a6eb056d97" w:customStyle="1">
+    <w:name w:val="Table Grid_4bcb0a72-5ad9-403f-a12e-52a6eb056d97"/>
+    <w:basedOn w:val="NormalTable_982bbfe6-a05f-4be0-8a8c-d9a0a5612cf6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bdce49c6-5fc8-4e5c-9ada-d22ff3607246" w:customStyle="1">
-    <w:name w:val="Normal Table_bdce49c6-5fc8-4e5c-9ada-d22ff3607246"/>
+  <w:style w:type="table" w:styleId="NormalTable_122b0e7b-3bff-45c0-bc8d-a5f289d50b6f" w:customStyle="1">
+    <w:name w:val="Normal Table_122b0e7b-3bff-45c0-bc8d-a5f289d50b6f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a1ec56d9-045a-4671-a912-45ec1e42e505" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bdce49c6-5fc8-4e5c-9ada-d22ff3607246"/>
+  <w:style w:type="table" w:styleId="TableGrid_dfa23c53-9276-4aef-ab14-e50ac4d35cd0" w:customStyle="1">
+    <w:name w:val="Table Grid_dfa23c53-9276-4aef-ab14-e50ac4d35cd0"/>
+    <w:basedOn w:val="NormalTable_122b0e7b-3bff-45c0-bc8d-a5f289d50b6f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_faf875b1-cf58-4ec3-99f4-287e20a7dbfc" w:customStyle="1">
-    <w:name w:val="Normal Table_faf875b1-cf58-4ec3-99f4-287e20a7dbfc"/>
+  <w:style w:type="table" w:styleId="NormalTable_b5545485-6664-42ad-9235-8d385cac8362" w:customStyle="1">
+    <w:name w:val="Normal Table_b5545485-6664-42ad-9235-8d385cac8362"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_60ee892d-85dc-43d6-b397-edb75c8d87e5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_faf875b1-cf58-4ec3-99f4-287e20a7dbfc"/>
+  <w:style w:type="table" w:styleId="TableGrid_776d4558-0d13-473c-87c2-e8e28b020f2f" w:customStyle="1">
+    <w:name w:val="Table Grid_776d4558-0d13-473c-87c2-e8e28b020f2f"/>
+    <w:basedOn w:val="NormalTable_b5545485-6664-42ad-9235-8d385cac8362"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8e5fdfb2-83b6-4d51-bf45-a671fa3299d4" w:customStyle="1">
-    <w:name w:val="Normal Table_8e5fdfb2-83b6-4d51-bf45-a671fa3299d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_95fc2aa2-8b6d-47d9-9a36-d0e6093115f7" w:customStyle="1">
+    <w:name w:val="Normal Table_95fc2aa2-8b6d-47d9-9a36-d0e6093115f7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ef769046-1577-4960-a036-3ef7f4d463c1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8e5fdfb2-83b6-4d51-bf45-a671fa3299d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_9381ef9e-422b-4e1f-bf62-3de4abe4f9b3" w:customStyle="1">
+    <w:name w:val="Table Grid_9381ef9e-422b-4e1f-bf62-3de4abe4f9b3"/>
+    <w:basedOn w:val="NormalTable_95fc2aa2-8b6d-47d9-9a36-d0e6093115f7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3a531941-197a-40c1-b354-4082a4ee401f" w:customStyle="1">
-    <w:name w:val="Normal Table_3a531941-197a-40c1-b354-4082a4ee401f"/>
+  <w:style w:type="table" w:styleId="NormalTable_8c25c29b-b2c5-425a-8eae-4d5633a116e1" w:customStyle="1">
+    <w:name w:val="Normal Table_8c25c29b-b2c5-425a-8eae-4d5633a116e1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c52394f1-f5f8-4e6d-b9a4-8356146b9ecf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3a531941-197a-40c1-b354-4082a4ee401f"/>
+  <w:style w:type="table" w:styleId="TableGrid_d61ede2f-e24b-404b-b099-903a66175dd5" w:customStyle="1">
+    <w:name w:val="Table Grid_d61ede2f-e24b-404b-b099-903a66175dd5"/>
+    <w:basedOn w:val="NormalTable_8c25c29b-b2c5-425a-8eae-4d5633a116e1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b7f2ec01-21b9-44be-b5fe-7202b6e9cb83" w:customStyle="1">
-    <w:name w:val="Normal Table_b7f2ec01-21b9-44be-b5fe-7202b6e9cb83"/>
+  <w:style w:type="table" w:styleId="NormalTable_d534826f-a57b-4565-a9a2-5d5534b25a03" w:customStyle="1">
+    <w:name w:val="Normal Table_d534826f-a57b-4565-a9a2-5d5534b25a03"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_894d2263-6be6-4e7d-b441-d8ef143eae45" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b7f2ec01-21b9-44be-b5fe-7202b6e9cb83"/>
+  <w:style w:type="table" w:styleId="TableGrid_3a4365cc-f8d6-45b2-ac74-02e5d8036da0" w:customStyle="1">
+    <w:name w:val="Table Grid_3a4365cc-f8d6-45b2-ac74-02e5d8036da0"/>
+    <w:basedOn w:val="NormalTable_d534826f-a57b-4565-a9a2-5d5534b25a03"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e48b69d6-f762-4dbe-9ff6-933bbe822634" w:customStyle="1">
-    <w:name w:val="Normal Table_e48b69d6-f762-4dbe-9ff6-933bbe822634"/>
+  <w:style w:type="table" w:styleId="NormalTable_1b2bf8c5-24f6-4d86-9af4-dc2c15086e6b" w:customStyle="1">
+    <w:name w:val="Normal Table_1b2bf8c5-24f6-4d86-9af4-dc2c15086e6b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4c2472a0-a2f9-423c-a2c1-3978f7a602dc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e48b69d6-f762-4dbe-9ff6-933bbe822634"/>
+  <w:style w:type="table" w:styleId="TableGrid_0498a54e-272f-4abc-8b7d-988736693ba6" w:customStyle="1">
+    <w:name w:val="Table Grid_0498a54e-272f-4abc-8b7d-988736693ba6"/>
+    <w:basedOn w:val="NormalTable_1b2bf8c5-24f6-4d86-9af4-dc2c15086e6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_689ba861-27e7-42a0-a085-f9c467378897" w:customStyle="1">
-    <w:name w:val="Normal Table_689ba861-27e7-42a0-a085-f9c467378897"/>
+  <w:style w:type="table" w:styleId="NormalTable_a9d59066-7e64-4213-891c-063551788de4" w:customStyle="1">
+    <w:name w:val="Normal Table_a9d59066-7e64-4213-891c-063551788de4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_53bfc3fb-9aba-48de-a7a8-cd1d0f5daa28" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_689ba861-27e7-42a0-a085-f9c467378897"/>
+  <w:style w:type="table" w:styleId="TableGrid_c8b5a963-c1da-4278-84ea-bdcdb7ed70b1" w:customStyle="1">
+    <w:name w:val="Table Grid_c8b5a963-c1da-4278-84ea-bdcdb7ed70b1"/>
+    <w:basedOn w:val="NormalTable_a9d59066-7e64-4213-891c-063551788de4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>