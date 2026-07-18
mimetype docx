--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -2581,51 +2581,51 @@
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9381ef9e-422b-4e1f-bf62-3de4abe4f9b3"/>
+      <w:tblStyle w:val="TableGrid_ee23b1cf-5571-4a2e-b8ba-8cf4372c0b88"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2636,51 +2636,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 18:22:16 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2708,51 +2708,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d61ede2f-e24b-404b-b099-903a66175dd5"/>
+      <w:tblStyle w:val="TableGrid_7aa32d1e-bf1d-482e-9aff-49fb97ac0cc2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2810,51 +2810,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
+            <w:pStyle w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2867,59 +2867,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
+      <w:pStyle w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c8b5a963-c1da-4278-84ea-bdcdb7ed70b1"/>
+      <w:tblStyle w:val="TableGrid_ac7c82a4-567c-4c42-9eec-0c37a41d9b03"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2930,51 +2930,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3a4365cc-f8d6-45b2-ac74-02e5d8036da0"/>
+            <w:tblStyle w:val="TableGrid_4ea49b71-94ec-4b0c-8dbb-2c02a8574982"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3075,72 +3075,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
+            <w:pStyle w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0498a54e-272f-4abc-8b7d-988736693ba6"/>
+            <w:tblStyle w:val="TableGrid_1ec9f898-6d8d-415f-808f-f0b7650e72af"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3241,62 +3241,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
+            <w:pStyle w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
+      <w:pStyle w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="26FC3C1D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4331,629 +4331,629 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BrødtekstTegn"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13" w:customStyle="1">
-    <w:name w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
+  <w:style w:type="paragraph" w:styleId="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e" w:customStyle="1">
+    <w:name w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
+    <w:basedOn w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e799227a-4bf8-4655-afd6-0355ff631f5e" w:customStyle="1">
-    <w:name w:val="Normal Table_e799227a-4bf8-4655-afd6-0355ff631f5e"/>
+  <w:style w:type="table" w:styleId="NormalTable_e0e46f8c-bfdf-4cac-a85e-484ad632a41a" w:customStyle="1">
+    <w:name w:val="Normal Table_e0e46f8c-bfdf-4cac-a85e-484ad632a41a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d6919c29-f8dc-4e9e-8945-88416431249e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e799227a-4bf8-4655-afd6-0355ff631f5e"/>
+  <w:style w:type="table" w:styleId="TableGrid_0f23ce97-3cab-4d66-85c3-d1e6082b5df5" w:customStyle="1">
+    <w:name w:val="Table Grid_0f23ce97-3cab-4d66-85c3-d1e6082b5df5"/>
+    <w:basedOn w:val="NormalTable_e0e46f8c-bfdf-4cac-a85e-484ad632a41a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
+    <w:basedOn w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_36120a24-5c2f-42bc-8695-1a6d3cc26b13"/>
+    <w:basedOn w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_471a6d56-76a8-43c3-a2a7-25eb8fbef854" w:customStyle="1">
-    <w:name w:val="Normal Table_471a6d56-76a8-43c3-a2a7-25eb8fbef854"/>
+  <w:style w:type="table" w:styleId="NormalTable_1565710b-8ee2-4716-a520-90260b2d987f" w:customStyle="1">
+    <w:name w:val="Normal Table_1565710b-8ee2-4716-a520-90260b2d987f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_76b1f9a9-acba-4abe-85c9-842cceca844a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_471a6d56-76a8-43c3-a2a7-25eb8fbef854"/>
+  <w:style w:type="table" w:styleId="TableGrid_172358e9-e499-4dea-bba1-448004c6d4a0" w:customStyle="1">
+    <w:name w:val="Table Grid_172358e9-e499-4dea-bba1-448004c6d4a0"/>
+    <w:basedOn w:val="NormalTable_1565710b-8ee2-4716-a520-90260b2d987f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_982bbfe6-a05f-4be0-8a8c-d9a0a5612cf6" w:customStyle="1">
-    <w:name w:val="Normal Table_982bbfe6-a05f-4be0-8a8c-d9a0a5612cf6"/>
+  <w:style w:type="table" w:styleId="NormalTable_a368ef2f-8d4e-48bf-9576-329faa8ceb7c" w:customStyle="1">
+    <w:name w:val="Normal Table_a368ef2f-8d4e-48bf-9576-329faa8ceb7c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4bcb0a72-5ad9-403f-a12e-52a6eb056d97" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_982bbfe6-a05f-4be0-8a8c-d9a0a5612cf6"/>
+  <w:style w:type="table" w:styleId="TableGrid_f60c11ad-1cc6-4564-9af8-abedd1158679" w:customStyle="1">
+    <w:name w:val="Table Grid_f60c11ad-1cc6-4564-9af8-abedd1158679"/>
+    <w:basedOn w:val="NormalTable_a368ef2f-8d4e-48bf-9576-329faa8ceb7c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_122b0e7b-3bff-45c0-bc8d-a5f289d50b6f" w:customStyle="1">
-    <w:name w:val="Normal Table_122b0e7b-3bff-45c0-bc8d-a5f289d50b6f"/>
+  <w:style w:type="table" w:styleId="NormalTable_4159352d-29e1-490b-951d-a617b051a1a1" w:customStyle="1">
+    <w:name w:val="Normal Table_4159352d-29e1-490b-951d-a617b051a1a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dfa23c53-9276-4aef-ab14-e50ac4d35cd0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_122b0e7b-3bff-45c0-bc8d-a5f289d50b6f"/>
+  <w:style w:type="table" w:styleId="TableGrid_c60d9072-f3b2-4379-a415-636ae80b844c" w:customStyle="1">
+    <w:name w:val="Table Grid_c60d9072-f3b2-4379-a415-636ae80b844c"/>
+    <w:basedOn w:val="NormalTable_4159352d-29e1-490b-951d-a617b051a1a1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b5545485-6664-42ad-9235-8d385cac8362" w:customStyle="1">
-    <w:name w:val="Normal Table_b5545485-6664-42ad-9235-8d385cac8362"/>
+  <w:style w:type="table" w:styleId="NormalTable_e44acfa2-4d9a-4a10-91fd-b23189ab5f9d" w:customStyle="1">
+    <w:name w:val="Normal Table_e44acfa2-4d9a-4a10-91fd-b23189ab5f9d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_776d4558-0d13-473c-87c2-e8e28b020f2f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b5545485-6664-42ad-9235-8d385cac8362"/>
+  <w:style w:type="table" w:styleId="TableGrid_fbe1e8a8-f41e-46bf-b762-cd4711f00b71" w:customStyle="1">
+    <w:name w:val="Table Grid_fbe1e8a8-f41e-46bf-b762-cd4711f00b71"/>
+    <w:basedOn w:val="NormalTable_e44acfa2-4d9a-4a10-91fd-b23189ab5f9d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_95fc2aa2-8b6d-47d9-9a36-d0e6093115f7" w:customStyle="1">
-    <w:name w:val="Normal Table_95fc2aa2-8b6d-47d9-9a36-d0e6093115f7"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d99bc42-d330-4fe4-994b-5eafab902b5c" w:customStyle="1">
+    <w:name w:val="Normal Table_5d99bc42-d330-4fe4-994b-5eafab902b5c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9381ef9e-422b-4e1f-bf62-3de4abe4f9b3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_95fc2aa2-8b6d-47d9-9a36-d0e6093115f7"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee23b1cf-5571-4a2e-b8ba-8cf4372c0b88" w:customStyle="1">
+    <w:name w:val="Table Grid_ee23b1cf-5571-4a2e-b8ba-8cf4372c0b88"/>
+    <w:basedOn w:val="NormalTable_5d99bc42-d330-4fe4-994b-5eafab902b5c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8c25c29b-b2c5-425a-8eae-4d5633a116e1" w:customStyle="1">
-    <w:name w:val="Normal Table_8c25c29b-b2c5-425a-8eae-4d5633a116e1"/>
+  <w:style w:type="table" w:styleId="NormalTable_a92ab0c0-8d53-4e7b-842a-f5494f3a4103" w:customStyle="1">
+    <w:name w:val="Normal Table_a92ab0c0-8d53-4e7b-842a-f5494f3a4103"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d61ede2f-e24b-404b-b099-903a66175dd5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8c25c29b-b2c5-425a-8eae-4d5633a116e1"/>
+  <w:style w:type="table" w:styleId="TableGrid_7aa32d1e-bf1d-482e-9aff-49fb97ac0cc2" w:customStyle="1">
+    <w:name w:val="Table Grid_7aa32d1e-bf1d-482e-9aff-49fb97ac0cc2"/>
+    <w:basedOn w:val="NormalTable_a92ab0c0-8d53-4e7b-842a-f5494f3a4103"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d534826f-a57b-4565-a9a2-5d5534b25a03" w:customStyle="1">
-    <w:name w:val="Normal Table_d534826f-a57b-4565-a9a2-5d5534b25a03"/>
+  <w:style w:type="table" w:styleId="NormalTable_6dd5c818-bda3-4a4f-bc75-b1b9d1121a6b" w:customStyle="1">
+    <w:name w:val="Normal Table_6dd5c818-bda3-4a4f-bc75-b1b9d1121a6b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3a4365cc-f8d6-45b2-ac74-02e5d8036da0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d534826f-a57b-4565-a9a2-5d5534b25a03"/>
+  <w:style w:type="table" w:styleId="TableGrid_4ea49b71-94ec-4b0c-8dbb-2c02a8574982" w:customStyle="1">
+    <w:name w:val="Table Grid_4ea49b71-94ec-4b0c-8dbb-2c02a8574982"/>
+    <w:basedOn w:val="NormalTable_6dd5c818-bda3-4a4f-bc75-b1b9d1121a6b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1b2bf8c5-24f6-4d86-9af4-dc2c15086e6b" w:customStyle="1">
-    <w:name w:val="Normal Table_1b2bf8c5-24f6-4d86-9af4-dc2c15086e6b"/>
+  <w:style w:type="table" w:styleId="NormalTable_6f42510e-6d22-4fdf-9b2d-fe80b0c1e3f2" w:customStyle="1">
+    <w:name w:val="Normal Table_6f42510e-6d22-4fdf-9b2d-fe80b0c1e3f2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0498a54e-272f-4abc-8b7d-988736693ba6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1b2bf8c5-24f6-4d86-9af4-dc2c15086e6b"/>
+  <w:style w:type="table" w:styleId="TableGrid_1ec9f898-6d8d-415f-808f-f0b7650e72af" w:customStyle="1">
+    <w:name w:val="Table Grid_1ec9f898-6d8d-415f-808f-f0b7650e72af"/>
+    <w:basedOn w:val="NormalTable_6f42510e-6d22-4fdf-9b2d-fe80b0c1e3f2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a9d59066-7e64-4213-891c-063551788de4" w:customStyle="1">
-    <w:name w:val="Normal Table_a9d59066-7e64-4213-891c-063551788de4"/>
+  <w:style w:type="table" w:styleId="NormalTable_021329e8-4f7d-4f47-9682-56aa4e67d8d4" w:customStyle="1">
+    <w:name w:val="Normal Table_021329e8-4f7d-4f47-9682-56aa4e67d8d4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8b5a963-c1da-4278-84ea-bdcdb7ed70b1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a9d59066-7e64-4213-891c-063551788de4"/>
+  <w:style w:type="table" w:styleId="TableGrid_ac7c82a4-567c-4c42-9eec-0c37a41d9b03" w:customStyle="1">
+    <w:name w:val="Table Grid_ac7c82a4-567c-4c42-9eec-0c37a41d9b03"/>
+    <w:basedOn w:val="NormalTable_021329e8-4f7d-4f47-9682-56aa4e67d8d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>