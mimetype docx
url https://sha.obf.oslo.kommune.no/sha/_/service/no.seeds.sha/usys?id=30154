--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -2,52 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="4C08B51B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -254,50 +255,51 @@
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10453"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10453"/>
             <w:tcBorders/>
             <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="0" w:colLast="0" w:edGrp="everyone" w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ProsjektNavn"/>
                   <w:textInput>
                     <w:type w:val="regular"/>
                     <w:default w:val="&lt;Prosjektnavn&gt;"/>
                     <w:format w:val="None"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> FORMTEXT </w:t>
             </w:r>
@@ -307,50 +309,51 @@
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;Prosjektnavn&gt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:permEnd w:id="0"/>
     <w:p w14:paraId="1943221A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Avtalen er inngått mellom:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10456" w:type="dxa"/>
@@ -828,50 +831,52 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="276" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="934"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="3" w:colLast="3" w:edGrp="everyone" w:id="5"/>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="6"/>
             <w:permEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Navn PL: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3710"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -896,50 +901,52 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Navn KP: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4852"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="5"/>
+      <w:permEnd w:id="6"/>
     </w:tbl>
     <w:p w14:paraId="50BFE5CA">
       <w:pPr>
         <w:autoSpaceDE w:val="false"/>
         <w:autoSpaceDN w:val="false"/>
         <w:adjustRightInd w:val="false"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CDF4D72">
       <w:pPr>
         <w:autoSpaceDE w:val="false"/>
         <w:autoSpaceDN w:val="false"/>
         <w:adjustRightInd w:val="false"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -2323,50 +2330,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:type="dxa" w:w="6"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5221"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="8"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oslo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bygg Oslo KF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5046"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2404,71 +2412,74 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;for KP-Firma&gt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="8"/>
       <w:tr>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:type="dxa" w:w="6"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5221"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
+            <w:permStart w:colFirst="0" w:colLast="0" w:edGrp="everyone" w:id="9"/>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:textInput>
                     <w:type w:val="regular"/>
                     <w:default w:val="&lt;Navn PL OBF&gt;"/>
                     <w:format w:val="None"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> FORMTEXT </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2487,145 +2498,148 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5046"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="9"/>
+      <w:permEnd w:id="10"/>
     </w:tbl>
     <w:p w14:paraId="3D0E3DF6">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="666BD723">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="709" w:bottom="1021" w:left="992" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Calibri"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ee23b1cf-5571-4a2e-b8ba-8cf4372c0b88"/>
+      <w:tblStyle w:val="TableGrid_b29c938a-c6d6-45e8-aa7d-df0d7d736d94"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2636,290 +2650,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:49:42 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7aa32d1e-bf1d-482e-9aff-49fb97ac0cc2"/>
+      <w:tblStyle w:val="TableGrid_2141fab7-8ede-4a72-acdd-cd16ec647aa9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6847"/>
-      <w:gridCol w:w="2457"/>
+      <w:gridCol w:w="6365"/>
+      <w:gridCol w:w="2939"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6847"/>
+          <w:tcW w:type="dxa" w:w="6365"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 105. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.1 Avtale BH - KP med ytelsesbeskrivelse</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2456"/>
+          <w:tcW w:type="dxa" w:w="2939"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
+            <w:pStyle w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
+      <w:pStyle w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ac7c82a4-567c-4c42-9eec-0c37a41d9b03"/>
+      <w:tblStyle w:val="TableGrid_363efd53-a9ca-4f5d-b396-f25b0878a695"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2930,51 +2953,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4ea49b71-94ec-4b0c-8dbb-2c02a8574982"/>
+            <w:tblStyle w:val="TableGrid_a0332dfe-e81e-4481-9c7b-027c18b6bb03"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3075,136 +3098,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
+            <w:pStyle w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1ec9f898-6d8d-415f-808f-f0b7650e72af"/>
+            <w:tblStyle w:val="TableGrid_8c8d3501-1253-49f4-9833-b9b004103d16"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3220,83 +3243,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
+            <w:pStyle w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
+      <w:pStyle w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_268a92a0-a06a-478f-9191-934139d70676"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6365"/>
+      <w:gridCol w:w="2939"/>
+      <w:gridCol w:w="901"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6365"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 105. Versjonsnummer: 3</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.1 Avtale BH - KP med ytelsesbeskrivelse</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2939"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="901"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_61ea6615-f4b9-4836-89bf-2e7915ce147f"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6633"/>
+      <w:gridCol w:w="3572"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6633"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_be9481b3-af10-4f38-9573-e58307cdc955"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">13.02.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3572"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_a24ff270-3cfc-4200-9fb0-4aaefe11e70b"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="26FC3C1D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3533,50 +4113,51 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="66866C89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4331,660 +4912,883 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BrødtekstTegn"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BodyText"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e" w:customStyle="1">
-    <w:name w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
+  <w:style w:type="paragraph" w:styleId="Normal_e8650383-4529-42c5-aae4-d769e6d52be9" w:customStyle="1">
+    <w:name w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
+    <w:basedOn w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0e46f8c-bfdf-4cac-a85e-484ad632a41a" w:customStyle="1">
-    <w:name w:val="Normal Table_e0e46f8c-bfdf-4cac-a85e-484ad632a41a"/>
+  <w:style w:type="table" w:styleId="NormalTable_e22efba7-f052-46c3-9f51-44c16bb3e6b2" w:customStyle="1">
+    <w:name w:val="Normal Table_e22efba7-f052-46c3-9f51-44c16bb3e6b2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0f23ce97-3cab-4d66-85c3-d1e6082b5df5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0e46f8c-bfdf-4cac-a85e-484ad632a41a"/>
+  <w:style w:type="table" w:styleId="TableGrid_85eca082-7e97-43cf-9262-d8488c9db6d2" w:customStyle="1">
+    <w:name w:val="Table Grid_85eca082-7e97-43cf-9262-d8488c9db6d2"/>
+    <w:basedOn w:val="NormalTable_e22efba7-f052-46c3-9f51-44c16bb3e6b2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_5dd00cf4-22e7-4ebc-8698-9d83ea22272e"/>
+    <w:basedOn w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_e8650383-4529-42c5-aae4-d769e6d52be9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1565710b-8ee2-4716-a520-90260b2d987f" w:customStyle="1">
-    <w:name w:val="Normal Table_1565710b-8ee2-4716-a520-90260b2d987f"/>
+  <w:style w:type="table" w:styleId="NormalTable_cc30109d-466f-4561-9e06-c17746fb1714" w:customStyle="1">
+    <w:name w:val="Normal Table_cc30109d-466f-4561-9e06-c17746fb1714"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_172358e9-e499-4dea-bba1-448004c6d4a0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1565710b-8ee2-4716-a520-90260b2d987f"/>
+  <w:style w:type="table" w:styleId="TableGrid_d42c1a3e-8c1b-47eb-860c-bf1d770fa834" w:customStyle="1">
+    <w:name w:val="Table Grid_d42c1a3e-8c1b-47eb-860c-bf1d770fa834"/>
+    <w:basedOn w:val="NormalTable_cc30109d-466f-4561-9e06-c17746fb1714"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a368ef2f-8d4e-48bf-9576-329faa8ceb7c" w:customStyle="1">
-    <w:name w:val="Normal Table_a368ef2f-8d4e-48bf-9576-329faa8ceb7c"/>
+  <w:style w:type="table" w:styleId="NormalTable_d1b148af-37b4-454a-ae92-984ef1bda6b3" w:customStyle="1">
+    <w:name w:val="Normal Table_d1b148af-37b4-454a-ae92-984ef1bda6b3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f60c11ad-1cc6-4564-9af8-abedd1158679" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a368ef2f-8d4e-48bf-9576-329faa8ceb7c"/>
+  <w:style w:type="table" w:styleId="TableGrid_f401af56-86cc-4b6d-ad82-c098cfa82271" w:customStyle="1">
+    <w:name w:val="Table Grid_f401af56-86cc-4b6d-ad82-c098cfa82271"/>
+    <w:basedOn w:val="NormalTable_d1b148af-37b4-454a-ae92-984ef1bda6b3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4159352d-29e1-490b-951d-a617b051a1a1" w:customStyle="1">
-    <w:name w:val="Normal Table_4159352d-29e1-490b-951d-a617b051a1a1"/>
+  <w:style w:type="table" w:styleId="NormalTable_26445f6c-3aca-47ac-8d6b-c35cdc7584be" w:customStyle="1">
+    <w:name w:val="Normal Table_26445f6c-3aca-47ac-8d6b-c35cdc7584be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c60d9072-f3b2-4379-a415-636ae80b844c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4159352d-29e1-490b-951d-a617b051a1a1"/>
+  <w:style w:type="table" w:styleId="TableGrid_bd338150-35a0-40f3-9594-1aa98429fc58" w:customStyle="1">
+    <w:name w:val="Table Grid_bd338150-35a0-40f3-9594-1aa98429fc58"/>
+    <w:basedOn w:val="NormalTable_26445f6c-3aca-47ac-8d6b-c35cdc7584be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e44acfa2-4d9a-4a10-91fd-b23189ab5f9d" w:customStyle="1">
-    <w:name w:val="Normal Table_e44acfa2-4d9a-4a10-91fd-b23189ab5f9d"/>
+  <w:style w:type="table" w:styleId="NormalTable_83243866-de15-4ad1-b620-edbdce16751d" w:customStyle="1">
+    <w:name w:val="Normal Table_83243866-de15-4ad1-b620-edbdce16751d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fbe1e8a8-f41e-46bf-b762-cd4711f00b71" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e44acfa2-4d9a-4a10-91fd-b23189ab5f9d"/>
+  <w:style w:type="table" w:styleId="TableGrid_5fde0f61-e670-40f3-9d22-91cdfb7de6bf" w:customStyle="1">
+    <w:name w:val="Table Grid_5fde0f61-e670-40f3-9d22-91cdfb7de6bf"/>
+    <w:basedOn w:val="NormalTable_83243866-de15-4ad1-b620-edbdce16751d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d99bc42-d330-4fe4-994b-5eafab902b5c" w:customStyle="1">
-    <w:name w:val="Normal Table_5d99bc42-d330-4fe4-994b-5eafab902b5c"/>
+  <w:style w:type="table" w:styleId="NormalTable_f8fc115b-71bc-4009-b96a-ad2dd12b9a7b" w:customStyle="1">
+    <w:name w:val="Normal Table_f8fc115b-71bc-4009-b96a-ad2dd12b9a7b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee23b1cf-5571-4a2e-b8ba-8cf4372c0b88" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5d99bc42-d330-4fe4-994b-5eafab902b5c"/>
+  <w:style w:type="table" w:styleId="TableGrid_b29c938a-c6d6-45e8-aa7d-df0d7d736d94" w:customStyle="1">
+    <w:name w:val="Table Grid_b29c938a-c6d6-45e8-aa7d-df0d7d736d94"/>
+    <w:basedOn w:val="NormalTable_f8fc115b-71bc-4009-b96a-ad2dd12b9a7b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a92ab0c0-8d53-4e7b-842a-f5494f3a4103" w:customStyle="1">
-    <w:name w:val="Normal Table_a92ab0c0-8d53-4e7b-842a-f5494f3a4103"/>
+  <w:style w:type="table" w:styleId="NormalTable_8463e1dd-4a94-4a41-b399-5fec1ef8954a" w:customStyle="1">
+    <w:name w:val="Normal Table_8463e1dd-4a94-4a41-b399-5fec1ef8954a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7aa32d1e-bf1d-482e-9aff-49fb97ac0cc2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a92ab0c0-8d53-4e7b-842a-f5494f3a4103"/>
+  <w:style w:type="table" w:styleId="TableGrid_268a92a0-a06a-478f-9191-934139d70676" w:customStyle="1">
+    <w:name w:val="Table Grid_268a92a0-a06a-478f-9191-934139d70676"/>
+    <w:basedOn w:val="NormalTable_8463e1dd-4a94-4a41-b399-5fec1ef8954a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6dd5c818-bda3-4a4f-bc75-b1b9d1121a6b" w:customStyle="1">
-    <w:name w:val="Normal Table_6dd5c818-bda3-4a4f-bc75-b1b9d1121a6b"/>
+  <w:style w:type="table" w:styleId="NormalTable_5deb732f-6f96-4b9e-895b-234841046f03" w:customStyle="1">
+    <w:name w:val="Normal Table_5deb732f-6f96-4b9e-895b-234841046f03"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4ea49b71-94ec-4b0c-8dbb-2c02a8574982" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6dd5c818-bda3-4a4f-bc75-b1b9d1121a6b"/>
+  <w:style w:type="table" w:styleId="TableGrid_be9481b3-af10-4f38-9573-e58307cdc955" w:customStyle="1">
+    <w:name w:val="Table Grid_be9481b3-af10-4f38-9573-e58307cdc955"/>
+    <w:basedOn w:val="NormalTable_5deb732f-6f96-4b9e-895b-234841046f03"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6f42510e-6d22-4fdf-9b2d-fe80b0c1e3f2" w:customStyle="1">
-    <w:name w:val="Normal Table_6f42510e-6d22-4fdf-9b2d-fe80b0c1e3f2"/>
+  <w:style w:type="table" w:styleId="NormalTable_38da69af-e99f-4f4d-8e66-80ff2650e193" w:customStyle="1">
+    <w:name w:val="Normal Table_38da69af-e99f-4f4d-8e66-80ff2650e193"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1ec9f898-6d8d-415f-808f-f0b7650e72af" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6f42510e-6d22-4fdf-9b2d-fe80b0c1e3f2"/>
+  <w:style w:type="table" w:styleId="TableGrid_a24ff270-3cfc-4200-9fb0-4aaefe11e70b" w:customStyle="1">
+    <w:name w:val="Table Grid_a24ff270-3cfc-4200-9fb0-4aaefe11e70b"/>
+    <w:basedOn w:val="NormalTable_38da69af-e99f-4f4d-8e66-80ff2650e193"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_021329e8-4f7d-4f47-9682-56aa4e67d8d4" w:customStyle="1">
-    <w:name w:val="Normal Table_021329e8-4f7d-4f47-9682-56aa4e67d8d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_313b23d3-e6b6-4446-8a2f-b0090345f85a" w:customStyle="1">
+    <w:name w:val="Normal Table_313b23d3-e6b6-4446-8a2f-b0090345f85a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac7c82a4-567c-4c42-9eec-0c37a41d9b03" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_021329e8-4f7d-4f47-9682-56aa4e67d8d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_61ea6615-f4b9-4836-89bf-2e7915ce147f" w:customStyle="1">
+    <w:name w:val="Table Grid_61ea6615-f4b9-4836-89bf-2e7915ce147f"/>
+    <w:basedOn w:val="NormalTable_313b23d3-e6b6-4446-8a2f-b0090345f85a"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_1c457ae2-1e2f-4cf2-a5a2-ed5b90d6eda0" w:customStyle="1">
+    <w:name w:val="Normal Table_1c457ae2-1e2f-4cf2-a5a2-ed5b90d6eda0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_2141fab7-8ede-4a72-acdd-cd16ec647aa9" w:customStyle="1">
+    <w:name w:val="Table Grid_2141fab7-8ede-4a72-acdd-cd16ec647aa9"/>
+    <w:basedOn w:val="NormalTable_1c457ae2-1e2f-4cf2-a5a2-ed5b90d6eda0"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_74b6dbb0-fcc4-48c1-b6fd-9b9de093e597" w:customStyle="1">
+    <w:name w:val="Normal Table_74b6dbb0-fcc4-48c1-b6fd-9b9de093e597"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_a0332dfe-e81e-4481-9c7b-027c18b6bb03" w:customStyle="1">
+    <w:name w:val="Table Grid_a0332dfe-e81e-4481-9c7b-027c18b6bb03"/>
+    <w:basedOn w:val="NormalTable_74b6dbb0-fcc4-48c1-b6fd-9b9de093e597"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_d569f6ef-2454-4bc8-a19a-7685bd7ac100" w:customStyle="1">
+    <w:name w:val="Normal Table_d569f6ef-2454-4bc8-a19a-7685bd7ac100"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_8c8d3501-1253-49f4-9833-b9b004103d16" w:customStyle="1">
+    <w:name w:val="Table Grid_8c8d3501-1253-49f4-9833-b9b004103d16"/>
+    <w:basedOn w:val="NormalTable_d569f6ef-2454-4bc8-a19a-7685bd7ac100"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_378f262d-8e19-4b56-83d2-fad2aec29849" w:customStyle="1">
+    <w:name w:val="Normal Table_378f262d-8e19-4b56-83d2-fad2aec29849"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_363efd53-a9ca-4f5d-b396-f25b0878a695" w:customStyle="1">
+    <w:name w:val="Table Grid_363efd53-a9ca-4f5d-b396-f25b0878a695"/>
+    <w:basedOn w:val="NormalTable_378f262d-8e19-4b56-83d2-fad2aec29849"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/665-2-2.1%20Avtale%20BH%20-%20KP%20med%20ytelsesbeskrivelse.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>