--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -11902,51 +11902,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_64171eac-4cbd-43d8-ba22-503a30711c9e"/>
+      <w:tblStyle w:val="TableGrid_0a60fdb3-83e3-4b2c-b876-75790f8bb295"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -11957,51 +11957,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:44:37 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:24 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -12029,51 +12029,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_de27b0e3-0e10-48fa-ae26-ae9e2a4ad335"/>
+      <w:tblStyle w:val="TableGrid_8955c86d-851f-4945-90a9-189d94b704cb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -12131,51 +12131,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_42e9e10d-cbbf-4b69-a160-e797f1e60909"/>
+            <w:pStyle w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -12188,59 +12188,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_42e9e10d-cbbf-4b69-a160-e797f1e60909"/>
+      <w:pStyle w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3780b449-ebe8-440b-9a0c-5555ac892073"/>
+      <w:tblStyle w:val="TableGrid_e56904a9-f6cb-43c1-8d20-b1a2a5499659"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12251,51 +12251,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8dd491f8-36a7-4d99-a448-54868b5d92ea"/>
+            <w:tblStyle w:val="TableGrid_43e7368b-dc8c-41fb-a4fe-4f5885ab5a47"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12396,72 +12396,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_42e9e10d-cbbf-4b69-a160-e797f1e60909"/>
+            <w:pStyle w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5e71c102-806a-4ca7-bc4f-59f83d7b74e7"/>
+            <w:tblStyle w:val="TableGrid_b5def5e9-d1d7-4e67-aef4-b79c46e62aaf"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12562,62 +12562,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_42e9e10d-cbbf-4b69-a160-e797f1e60909"/>
+            <w:pStyle w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_42e9e10d-cbbf-4b69-a160-e797f1e60909"/>
+      <w:pStyle w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0261707B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -16492,629 +16492,629 @@
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TittelTegn" w:customStyle="1">
     <w:name w:val="Tittel Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_42e9e10d-cbbf-4b69-a160-e797f1e60909" w:customStyle="1">
-    <w:name w:val="Normal_42e9e10d-cbbf-4b69-a160-e797f1e60909"/>
+  <w:style w:type="paragraph" w:styleId="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a" w:customStyle="1">
+    <w:name w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_42e9e10d-cbbf-4b69-a160-e797f1e60909"/>
+    <w:basedOn w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b5bae25-0630-42c2-935e-a1fa1f171b18" w:customStyle="1">
-    <w:name w:val="Normal Table_2b5bae25-0630-42c2-935e-a1fa1f171b18"/>
+  <w:style w:type="table" w:styleId="NormalTable_5087aa2b-e685-4de7-b8bd-cc3e3a4ea8a3" w:customStyle="1">
+    <w:name w:val="Normal Table_5087aa2b-e685-4de7-b8bd-cc3e3a4ea8a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fb181a76-e660-4c85-9e81-1c4476019f9a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b5bae25-0630-42c2-935e-a1fa1f171b18"/>
+  <w:style w:type="table" w:styleId="TableGrid_38c21f8e-9205-465a-9881-6a1b98c890fb" w:customStyle="1">
+    <w:name w:val="Table Grid_38c21f8e-9205-465a-9881-6a1b98c890fb"/>
+    <w:basedOn w:val="NormalTable_5087aa2b-e685-4de7-b8bd-cc3e3a4ea8a3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_42e9e10d-cbbf-4b69-a160-e797f1e60909"/>
+    <w:basedOn w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_42e9e10d-cbbf-4b69-a160-e797f1e60909"/>
+    <w:basedOn w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7c073bc4-c659-4b65-beae-a076979c5e98" w:customStyle="1">
-    <w:name w:val="Normal Table_7c073bc4-c659-4b65-beae-a076979c5e98"/>
+  <w:style w:type="table" w:styleId="NormalTable_d23f46e9-3a6f-40bc-8eea-0347ddf71617" w:customStyle="1">
+    <w:name w:val="Normal Table_d23f46e9-3a6f-40bc-8eea-0347ddf71617"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_451fbd3b-3d4e-4cb4-b597-9cc1cdc8d416" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7c073bc4-c659-4b65-beae-a076979c5e98"/>
+  <w:style w:type="table" w:styleId="TableGrid_3e7b45fa-e3db-4c47-bcd3-e212f703826c" w:customStyle="1">
+    <w:name w:val="Table Grid_3e7b45fa-e3db-4c47-bcd3-e212f703826c"/>
+    <w:basedOn w:val="NormalTable_d23f46e9-3a6f-40bc-8eea-0347ddf71617"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_219861e0-bc15-442c-ab28-6f7d2ea5fa44" w:customStyle="1">
-    <w:name w:val="Normal Table_219861e0-bc15-442c-ab28-6f7d2ea5fa44"/>
+  <w:style w:type="table" w:styleId="NormalTable_e5ab91e8-a03c-4bba-910c-e51caf6e21e6" w:customStyle="1">
+    <w:name w:val="Normal Table_e5ab91e8-a03c-4bba-910c-e51caf6e21e6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_70950376-0438-4f56-b5a1-b35456cffe1c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_219861e0-bc15-442c-ab28-6f7d2ea5fa44"/>
+  <w:style w:type="table" w:styleId="TableGrid_ed0bf96b-d11a-4be8-a93f-27ba313fbd95" w:customStyle="1">
+    <w:name w:val="Table Grid_ed0bf96b-d11a-4be8-a93f-27ba313fbd95"/>
+    <w:basedOn w:val="NormalTable_e5ab91e8-a03c-4bba-910c-e51caf6e21e6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_112169c7-ebc4-4b9f-99fe-3a0fcaf3f32a" w:customStyle="1">
-    <w:name w:val="Normal Table_112169c7-ebc4-4b9f-99fe-3a0fcaf3f32a"/>
+  <w:style w:type="table" w:styleId="NormalTable_36a7e869-9d18-4615-bbae-561f94f2a18c" w:customStyle="1">
+    <w:name w:val="Normal Table_36a7e869-9d18-4615-bbae-561f94f2a18c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6403b7b4-1014-453c-95d1-f8b8cf065cf7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_112169c7-ebc4-4b9f-99fe-3a0fcaf3f32a"/>
+  <w:style w:type="table" w:styleId="TableGrid_d8f21003-5f4c-427d-8be1-3900678fd666" w:customStyle="1">
+    <w:name w:val="Table Grid_d8f21003-5f4c-427d-8be1-3900678fd666"/>
+    <w:basedOn w:val="NormalTable_36a7e869-9d18-4615-bbae-561f94f2a18c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_60fe6651-2ed0-4095-916f-d108e2d89d5b" w:customStyle="1">
-    <w:name w:val="Normal Table_60fe6651-2ed0-4095-916f-d108e2d89d5b"/>
+  <w:style w:type="table" w:styleId="NormalTable_92381385-4d57-4862-a112-68f066d59c1b" w:customStyle="1">
+    <w:name w:val="Normal Table_92381385-4d57-4862-a112-68f066d59c1b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c0fe5a86-d4f0-4dd3-9b27-ea65219a569a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_60fe6651-2ed0-4095-916f-d108e2d89d5b"/>
+  <w:style w:type="table" w:styleId="TableGrid_0888e630-9e65-4cdb-b5fb-f03affd0cb62" w:customStyle="1">
+    <w:name w:val="Table Grid_0888e630-9e65-4cdb-b5fb-f03affd0cb62"/>
+    <w:basedOn w:val="NormalTable_92381385-4d57-4862-a112-68f066d59c1b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3b0ecffb-eaf6-4406-98ab-9374ab45feab" w:customStyle="1">
-    <w:name w:val="Normal Table_3b0ecffb-eaf6-4406-98ab-9374ab45feab"/>
+  <w:style w:type="table" w:styleId="NormalTable_2c4ebe4c-f08e-487f-988c-300212002904" w:customStyle="1">
+    <w:name w:val="Normal Table_2c4ebe4c-f08e-487f-988c-300212002904"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_64171eac-4cbd-43d8-ba22-503a30711c9e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3b0ecffb-eaf6-4406-98ab-9374ab45feab"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a60fdb3-83e3-4b2c-b876-75790f8bb295" w:customStyle="1">
+    <w:name w:val="Table Grid_0a60fdb3-83e3-4b2c-b876-75790f8bb295"/>
+    <w:basedOn w:val="NormalTable_2c4ebe4c-f08e-487f-988c-300212002904"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_05ebc471-3cf5-42fc-acb7-5b113a707e8a" w:customStyle="1">
-    <w:name w:val="Normal Table_05ebc471-3cf5-42fc-acb7-5b113a707e8a"/>
+  <w:style w:type="table" w:styleId="NormalTable_5efc4159-8c7f-4e9e-a626-41461b80c0dc" w:customStyle="1">
+    <w:name w:val="Normal Table_5efc4159-8c7f-4e9e-a626-41461b80c0dc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_de27b0e3-0e10-48fa-ae26-ae9e2a4ad335" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_05ebc471-3cf5-42fc-acb7-5b113a707e8a"/>
+  <w:style w:type="table" w:styleId="TableGrid_8955c86d-851f-4945-90a9-189d94b704cb" w:customStyle="1">
+    <w:name w:val="Table Grid_8955c86d-851f-4945-90a9-189d94b704cb"/>
+    <w:basedOn w:val="NormalTable_5efc4159-8c7f-4e9e-a626-41461b80c0dc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ab008641-6931-42fd-bb22-4b8162c69a17" w:customStyle="1">
-    <w:name w:val="Normal Table_ab008641-6931-42fd-bb22-4b8162c69a17"/>
+  <w:style w:type="table" w:styleId="NormalTable_0fecd1c0-fe67-4a39-bc2d-42709348314e" w:customStyle="1">
+    <w:name w:val="Normal Table_0fecd1c0-fe67-4a39-bc2d-42709348314e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8dd491f8-36a7-4d99-a448-54868b5d92ea" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ab008641-6931-42fd-bb22-4b8162c69a17"/>
+  <w:style w:type="table" w:styleId="TableGrid_43e7368b-dc8c-41fb-a4fe-4f5885ab5a47" w:customStyle="1">
+    <w:name w:val="Table Grid_43e7368b-dc8c-41fb-a4fe-4f5885ab5a47"/>
+    <w:basedOn w:val="NormalTable_0fecd1c0-fe67-4a39-bc2d-42709348314e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2a4f0795-d4c5-4ebd-ba7e-62fab3a4fa33" w:customStyle="1">
-    <w:name w:val="Normal Table_2a4f0795-d4c5-4ebd-ba7e-62fab3a4fa33"/>
+  <w:style w:type="table" w:styleId="NormalTable_e442237a-fc3c-44e6-9707-b82e5a4aa689" w:customStyle="1">
+    <w:name w:val="Normal Table_e442237a-fc3c-44e6-9707-b82e5a4aa689"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5e71c102-806a-4ca7-bc4f-59f83d7b74e7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2a4f0795-d4c5-4ebd-ba7e-62fab3a4fa33"/>
+  <w:style w:type="table" w:styleId="TableGrid_b5def5e9-d1d7-4e67-aef4-b79c46e62aaf" w:customStyle="1">
+    <w:name w:val="Table Grid_b5def5e9-d1d7-4e67-aef4-b79c46e62aaf"/>
+    <w:basedOn w:val="NormalTable_e442237a-fc3c-44e6-9707-b82e5a4aa689"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_38e9fd1e-1502-4b45-99ec-1e7b8668c1d7" w:customStyle="1">
-    <w:name w:val="Normal Table_38e9fd1e-1502-4b45-99ec-1e7b8668c1d7"/>
+  <w:style w:type="table" w:styleId="NormalTable_30af37f5-a807-4846-a6c1-15011f6d0fc2" w:customStyle="1">
+    <w:name w:val="Normal Table_30af37f5-a807-4846-a6c1-15011f6d0fc2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3780b449-ebe8-440b-9a0c-5555ac892073" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_38e9fd1e-1502-4b45-99ec-1e7b8668c1d7"/>
+  <w:style w:type="table" w:styleId="TableGrid_e56904a9-f6cb-43c1-8d20-b1a2a5499659" w:customStyle="1">
+    <w:name w:val="Table Grid_e56904a9-f6cb-43c1-8d20-b1a2a5499659"/>
+    <w:basedOn w:val="NormalTable_30af37f5-a807-4846-a6c1-15011f6d0fc2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>