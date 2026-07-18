--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -11902,51 +11902,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0a60fdb3-83e3-4b2c-b876-75790f8bb295"/>
+      <w:tblStyle w:val="TableGrid_1f0d2e84-c9f3-4579-a96a-bd2a07e76465"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5102"/>
       <w:gridCol w:w="5103"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -11957,51 +11957,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:24 </w:t>
+            <w:t xml:space="preserve">17.07.2026 20:40:36 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5102"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -12029,51 +12029,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8955c86d-851f-4945-90a9-189d94b704cb"/>
+      <w:tblStyle w:val="TableGrid_f39ae48e-36de-4980-893f-3c5e2b503e44"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6847"/>
       <w:gridCol w:w="2457"/>
       <w:gridCol w:w="901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -12131,51 +12131,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="901"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
+            <w:pStyle w:val="Normal_0d8b2107-c0e6-495f-801e-a97981ff1f1d"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -12188,59 +12188,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
+      <w:pStyle w:val="Normal_0d8b2107-c0e6-495f-801e-a97981ff1f1d"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e56904a9-f6cb-43c1-8d20-b1a2a5499659"/>
+      <w:tblStyle w:val="TableGrid_214702d7-c69a-4d4c-a64d-d1b2c6f6de36"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6633"/>
       <w:gridCol w:w="3572"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12251,51 +12251,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6633"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_43e7368b-dc8c-41fb-a4fe-4f5885ab5a47"/>
+            <w:tblStyle w:val="TableGrid_52a7a8dd-ef5e-47c8-85b9-b7b38ded3c0b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12396,72 +12396,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">03.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
+            <w:pStyle w:val="Normal_0d8b2107-c0e6-495f-801e-a97981ff1f1d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3572"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b5def5e9-d1d7-4e67-aef4-b79c46e62aaf"/>
+            <w:tblStyle w:val="TableGrid_55c4a6da-c236-4717-9874-cd1397cec9d6"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -12562,62 +12562,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
+            <w:pStyle w:val="Normal_0d8b2107-c0e6-495f-801e-a97981ff1f1d"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
+      <w:pStyle w:val="Normal_0d8b2107-c0e6-495f-801e-a97981ff1f1d"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0261707B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -16492,629 +16492,629 @@
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TittelTegn" w:customStyle="1">
     <w:name w:val="Tittel Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a" w:customStyle="1">
-    <w:name w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
+  <w:style w:type="paragraph" w:styleId="Normal_0d8b2107-c0e6-495f-801e-a97981ff1f1d" w:customStyle="1">
+    <w:name w:val="Normal_0d8b2107-c0e6-495f-801e-a97981ff1f1d"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
+    <w:basedOn w:val="Normal_0d8b2107-c0e6-495f-801e-a97981ff1f1d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5087aa2b-e685-4de7-b8bd-cc3e3a4ea8a3" w:customStyle="1">
-    <w:name w:val="Normal Table_5087aa2b-e685-4de7-b8bd-cc3e3a4ea8a3"/>
+  <w:style w:type="table" w:styleId="NormalTable_09622fc5-7730-435a-8feb-bbd64ec22b70" w:customStyle="1">
+    <w:name w:val="Normal Table_09622fc5-7730-435a-8feb-bbd64ec22b70"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_38c21f8e-9205-465a-9881-6a1b98c890fb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5087aa2b-e685-4de7-b8bd-cc3e3a4ea8a3"/>
+  <w:style w:type="table" w:styleId="TableGrid_0bb41797-7469-4d68-b139-0b2f7724692c" w:customStyle="1">
+    <w:name w:val="Table Grid_0bb41797-7469-4d68-b139-0b2f7724692c"/>
+    <w:basedOn w:val="NormalTable_09622fc5-7730-435a-8feb-bbd64ec22b70"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
+    <w:basedOn w:val="Normal_0d8b2107-c0e6-495f-801e-a97981ff1f1d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_cce58942-40b5-4007-bf1a-e9ae8878622a"/>
+    <w:basedOn w:val="Normal_0d8b2107-c0e6-495f-801e-a97981ff1f1d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d23f46e9-3a6f-40bc-8eea-0347ddf71617" w:customStyle="1">
-    <w:name w:val="Normal Table_d23f46e9-3a6f-40bc-8eea-0347ddf71617"/>
+  <w:style w:type="table" w:styleId="NormalTable_9a1dddda-a3a2-4f75-b13b-1f3f0a395d5a" w:customStyle="1">
+    <w:name w:val="Normal Table_9a1dddda-a3a2-4f75-b13b-1f3f0a395d5a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3e7b45fa-e3db-4c47-bcd3-e212f703826c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d23f46e9-3a6f-40bc-8eea-0347ddf71617"/>
+  <w:style w:type="table" w:styleId="TableGrid_8c445229-2e8c-43b7-bebf-6dcebbebd60f" w:customStyle="1">
+    <w:name w:val="Table Grid_8c445229-2e8c-43b7-bebf-6dcebbebd60f"/>
+    <w:basedOn w:val="NormalTable_9a1dddda-a3a2-4f75-b13b-1f3f0a395d5a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e5ab91e8-a03c-4bba-910c-e51caf6e21e6" w:customStyle="1">
-    <w:name w:val="Normal Table_e5ab91e8-a03c-4bba-910c-e51caf6e21e6"/>
+  <w:style w:type="table" w:styleId="NormalTable_c366e6f0-808b-4b87-a859-d67b7c0c4746" w:customStyle="1">
+    <w:name w:val="Normal Table_c366e6f0-808b-4b87-a859-d67b7c0c4746"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ed0bf96b-d11a-4be8-a93f-27ba313fbd95" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e5ab91e8-a03c-4bba-910c-e51caf6e21e6"/>
+  <w:style w:type="table" w:styleId="TableGrid_9bb8f77a-f6b2-49a3-ba5f-e54e9e4fbdaa" w:customStyle="1">
+    <w:name w:val="Table Grid_9bb8f77a-f6b2-49a3-ba5f-e54e9e4fbdaa"/>
+    <w:basedOn w:val="NormalTable_c366e6f0-808b-4b87-a859-d67b7c0c4746"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_36a7e869-9d18-4615-bbae-561f94f2a18c" w:customStyle="1">
-    <w:name w:val="Normal Table_36a7e869-9d18-4615-bbae-561f94f2a18c"/>
+  <w:style w:type="table" w:styleId="NormalTable_2e574965-4283-49fe-adbb-32deec3af7e8" w:customStyle="1">
+    <w:name w:val="Normal Table_2e574965-4283-49fe-adbb-32deec3af7e8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d8f21003-5f4c-427d-8be1-3900678fd666" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_36a7e869-9d18-4615-bbae-561f94f2a18c"/>
+  <w:style w:type="table" w:styleId="TableGrid_73817275-5a7a-401a-867b-34c032665b95" w:customStyle="1">
+    <w:name w:val="Table Grid_73817275-5a7a-401a-867b-34c032665b95"/>
+    <w:basedOn w:val="NormalTable_2e574965-4283-49fe-adbb-32deec3af7e8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_92381385-4d57-4862-a112-68f066d59c1b" w:customStyle="1">
-    <w:name w:val="Normal Table_92381385-4d57-4862-a112-68f066d59c1b"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d94500e-2a7a-4e47-9937-75cd1ae436d7" w:customStyle="1">
+    <w:name w:val="Normal Table_5d94500e-2a7a-4e47-9937-75cd1ae436d7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0888e630-9e65-4cdb-b5fb-f03affd0cb62" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_92381385-4d57-4862-a112-68f066d59c1b"/>
+  <w:style w:type="table" w:styleId="TableGrid_170e4f05-6763-4270-b04f-8a30a57cf74d" w:customStyle="1">
+    <w:name w:val="Table Grid_170e4f05-6763-4270-b04f-8a30a57cf74d"/>
+    <w:basedOn w:val="NormalTable_5d94500e-2a7a-4e47-9937-75cd1ae436d7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2c4ebe4c-f08e-487f-988c-300212002904" w:customStyle="1">
-    <w:name w:val="Normal Table_2c4ebe4c-f08e-487f-988c-300212002904"/>
+  <w:style w:type="table" w:styleId="NormalTable_1f797383-9ab6-499e-960b-1b542f6c2cda" w:customStyle="1">
+    <w:name w:val="Normal Table_1f797383-9ab6-499e-960b-1b542f6c2cda"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0a60fdb3-83e3-4b2c-b876-75790f8bb295" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2c4ebe4c-f08e-487f-988c-300212002904"/>
+  <w:style w:type="table" w:styleId="TableGrid_1f0d2e84-c9f3-4579-a96a-bd2a07e76465" w:customStyle="1">
+    <w:name w:val="Table Grid_1f0d2e84-c9f3-4579-a96a-bd2a07e76465"/>
+    <w:basedOn w:val="NormalTable_1f797383-9ab6-499e-960b-1b542f6c2cda"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5efc4159-8c7f-4e9e-a626-41461b80c0dc" w:customStyle="1">
-    <w:name w:val="Normal Table_5efc4159-8c7f-4e9e-a626-41461b80c0dc"/>
+  <w:style w:type="table" w:styleId="NormalTable_41c2ff88-c66e-46f3-957b-e8f3b42f2062" w:customStyle="1">
+    <w:name w:val="Normal Table_41c2ff88-c66e-46f3-957b-e8f3b42f2062"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8955c86d-851f-4945-90a9-189d94b704cb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5efc4159-8c7f-4e9e-a626-41461b80c0dc"/>
+  <w:style w:type="table" w:styleId="TableGrid_f39ae48e-36de-4980-893f-3c5e2b503e44" w:customStyle="1">
+    <w:name w:val="Table Grid_f39ae48e-36de-4980-893f-3c5e2b503e44"/>
+    <w:basedOn w:val="NormalTable_41c2ff88-c66e-46f3-957b-e8f3b42f2062"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0fecd1c0-fe67-4a39-bc2d-42709348314e" w:customStyle="1">
-    <w:name w:val="Normal Table_0fecd1c0-fe67-4a39-bc2d-42709348314e"/>
+  <w:style w:type="table" w:styleId="NormalTable_21d5695e-daae-4910-ac22-7d2e2b08e8a6" w:customStyle="1">
+    <w:name w:val="Normal Table_21d5695e-daae-4910-ac22-7d2e2b08e8a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_43e7368b-dc8c-41fb-a4fe-4f5885ab5a47" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0fecd1c0-fe67-4a39-bc2d-42709348314e"/>
+  <w:style w:type="table" w:styleId="TableGrid_52a7a8dd-ef5e-47c8-85b9-b7b38ded3c0b" w:customStyle="1">
+    <w:name w:val="Table Grid_52a7a8dd-ef5e-47c8-85b9-b7b38ded3c0b"/>
+    <w:basedOn w:val="NormalTable_21d5695e-daae-4910-ac22-7d2e2b08e8a6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e442237a-fc3c-44e6-9707-b82e5a4aa689" w:customStyle="1">
-    <w:name w:val="Normal Table_e442237a-fc3c-44e6-9707-b82e5a4aa689"/>
+  <w:style w:type="table" w:styleId="NormalTable_3d722f29-beb8-46b0-8f1f-09e00b604cf4" w:customStyle="1">
+    <w:name w:val="Normal Table_3d722f29-beb8-46b0-8f1f-09e00b604cf4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b5def5e9-d1d7-4e67-aef4-b79c46e62aaf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e442237a-fc3c-44e6-9707-b82e5a4aa689"/>
+  <w:style w:type="table" w:styleId="TableGrid_55c4a6da-c236-4717-9874-cd1397cec9d6" w:customStyle="1">
+    <w:name w:val="Table Grid_55c4a6da-c236-4717-9874-cd1397cec9d6"/>
+    <w:basedOn w:val="NormalTable_3d722f29-beb8-46b0-8f1f-09e00b604cf4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_30af37f5-a807-4846-a6c1-15011f6d0fc2" w:customStyle="1">
-    <w:name w:val="Normal Table_30af37f5-a807-4846-a6c1-15011f6d0fc2"/>
+  <w:style w:type="table" w:styleId="NormalTable_483a10ff-6f8e-455b-82fa-6b45f6eed2f5" w:customStyle="1">
+    <w:name w:val="Normal Table_483a10ff-6f8e-455b-82fa-6b45f6eed2f5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e56904a9-f6cb-43c1-8d20-b1a2a5499659" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_30af37f5-a807-4846-a6c1-15011f6d0fc2"/>
+  <w:style w:type="table" w:styleId="TableGrid_214702d7-c69a-4d4c-a64d-d1b2c6f6de36" w:customStyle="1">
+    <w:name w:val="Table Grid_214702d7-c69a-4d4c-a64d-d1b2c6f6de36"/>
+    <w:basedOn w:val="NormalTable_483a10ff-6f8e-455b-82fa-6b45f6eed2f5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>