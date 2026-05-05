--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -6650,51 +6650,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f86a0b5f-954f-44a7-bf44-d77767164501"/>
+      <w:tblStyle w:val="TableGrid_e1145dd9-6883-4eb2-b114-fd9959b5be51"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5031"/>
       <w:gridCol w:w="5032"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6705,51 +6705,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5031"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:44:43 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:27 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5031"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -6777,51 +6777,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b96a4527-0ac0-46d8-8ec5-d419364610f5"/>
+      <w:tblStyle w:val="TableGrid_a3e8f119-a6a1-46fc-94d7-daf6d3e1d67a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6752"/>
       <w:gridCol w:w="2422"/>
       <w:gridCol w:w="889"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -6879,51 +6879,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="889"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7072a134-f807-47a7-8144-2206ad5d3582"/>
+            <w:pStyle w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6936,59 +6936,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7072a134-f807-47a7-8144-2206ad5d3582"/>
+      <w:pStyle w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_62b3d98b-6d12-4c23-925e-a4402408e7bb"/>
+      <w:tblStyle w:val="TableGrid_6f08d8f5-388f-46ca-b514-c3b721fa67a1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6541"/>
       <w:gridCol w:w="3522"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6999,51 +6999,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6541"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b274344d-24a4-4cef-b0d0-4058b36aef56"/>
+            <w:tblStyle w:val="TableGrid_43685dc2-23e8-46c8-a76a-8f4e16bbf984"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7144,72 +7144,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.03.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7072a134-f807-47a7-8144-2206ad5d3582"/>
+            <w:pStyle w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3522"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5119f7c0-8304-4dac-a1aa-c4b2256992ed"/>
+            <w:tblStyle w:val="TableGrid_6fc4d4c0-a526-47b5-8acb-81540f45ce7e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7310,62 +7310,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7072a134-f807-47a7-8144-2206ad5d3582"/>
+            <w:pStyle w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7072a134-f807-47a7-8144-2206ad5d3582"/>
+      <w:pStyle w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12544DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -9651,629 +9651,629 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_7072a134-f807-47a7-8144-2206ad5d3582" w:customStyle="1">
-    <w:name w:val="Normal_7072a134-f807-47a7-8144-2206ad5d3582"/>
+  <w:style w:type="paragraph" w:styleId="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544" w:customStyle="1">
+    <w:name w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_7072a134-f807-47a7-8144-2206ad5d3582"/>
+    <w:basedOn w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0c578e15-992b-41e1-a37a-37a28663eb06" w:customStyle="1">
-    <w:name w:val="Normal Table_0c578e15-992b-41e1-a37a-37a28663eb06"/>
+  <w:style w:type="table" w:styleId="NormalTable_bd1cd1df-1a59-4ffe-a22e-c0f64d01a79c" w:customStyle="1">
+    <w:name w:val="Normal Table_bd1cd1df-1a59-4ffe-a22e-c0f64d01a79c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f905f0a0-8bf5-4f69-ae4f-1a56a597b6ab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0c578e15-992b-41e1-a37a-37a28663eb06"/>
+  <w:style w:type="table" w:styleId="TableGrid_6dce6fa5-5137-4e9b-ac60-11c13a238653" w:customStyle="1">
+    <w:name w:val="Table Grid_6dce6fa5-5137-4e9b-ac60-11c13a238653"/>
+    <w:basedOn w:val="NormalTable_bd1cd1df-1a59-4ffe-a22e-c0f64d01a79c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_7072a134-f807-47a7-8144-2206ad5d3582"/>
+    <w:basedOn w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_7072a134-f807-47a7-8144-2206ad5d3582"/>
+    <w:basedOn w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b998c5ee-098c-485d-9c3c-4c47379b437c" w:customStyle="1">
-    <w:name w:val="Normal Table_b998c5ee-098c-485d-9c3c-4c47379b437c"/>
+  <w:style w:type="table" w:styleId="NormalTable_dcdf97db-4348-4ad3-b2be-fb9ba2fb6e45" w:customStyle="1">
+    <w:name w:val="Normal Table_dcdf97db-4348-4ad3-b2be-fb9ba2fb6e45"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_25e12576-8a1c-413d-a4c0-7f0fc8424cb1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b998c5ee-098c-485d-9c3c-4c47379b437c"/>
+  <w:style w:type="table" w:styleId="TableGrid_c850aae5-8b16-4e0d-90f3-46de80d5a8a0" w:customStyle="1">
+    <w:name w:val="Table Grid_c850aae5-8b16-4e0d-90f3-46de80d5a8a0"/>
+    <w:basedOn w:val="NormalTable_dcdf97db-4348-4ad3-b2be-fb9ba2fb6e45"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_42a65c69-9e35-49ba-9949-c2e2f6845d36" w:customStyle="1">
-    <w:name w:val="Normal Table_42a65c69-9e35-49ba-9949-c2e2f6845d36"/>
+  <w:style w:type="table" w:styleId="NormalTable_66a2ea0c-1569-41c4-a060-c4a2b08b1df4" w:customStyle="1">
+    <w:name w:val="Normal Table_66a2ea0c-1569-41c4-a060-c4a2b08b1df4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6f6ef4ef-6cd5-486f-addd-8f71669f7653" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_42a65c69-9e35-49ba-9949-c2e2f6845d36"/>
+  <w:style w:type="table" w:styleId="TableGrid_628b7d37-adca-48a7-b624-2c0bf6c303ae" w:customStyle="1">
+    <w:name w:val="Table Grid_628b7d37-adca-48a7-b624-2c0bf6c303ae"/>
+    <w:basedOn w:val="NormalTable_66a2ea0c-1569-41c4-a060-c4a2b08b1df4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a962d530-906b-482e-a816-affaf78f0cdc" w:customStyle="1">
-    <w:name w:val="Normal Table_a962d530-906b-482e-a816-affaf78f0cdc"/>
+  <w:style w:type="table" w:styleId="NormalTable_117930db-1de9-4a55-9c3e-572ece59f728" w:customStyle="1">
+    <w:name w:val="Normal Table_117930db-1de9-4a55-9c3e-572ece59f728"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_138f4b7c-9aa6-4c3f-800f-553fff92e9e5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a962d530-906b-482e-a816-affaf78f0cdc"/>
+  <w:style w:type="table" w:styleId="TableGrid_e8d6cceb-9da6-4303-9a4e-e2f06225ff23" w:customStyle="1">
+    <w:name w:val="Table Grid_e8d6cceb-9da6-4303-9a4e-e2f06225ff23"/>
+    <w:basedOn w:val="NormalTable_117930db-1de9-4a55-9c3e-572ece59f728"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2347ee23-241f-474e-bb5e-164440c6a5ea" w:customStyle="1">
-    <w:name w:val="Normal Table_2347ee23-241f-474e-bb5e-164440c6a5ea"/>
+  <w:style w:type="table" w:styleId="NormalTable_a188ae7e-30c4-446b-9f26-4177e37f0804" w:customStyle="1">
+    <w:name w:val="Normal Table_a188ae7e-30c4-446b-9f26-4177e37f0804"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5d604364-50c6-42c2-bc4e-ffa3e6a338cd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2347ee23-241f-474e-bb5e-164440c6a5ea"/>
+  <w:style w:type="table" w:styleId="TableGrid_d8bf0fb9-e39a-43e2-bc97-5120fcbd5dbe" w:customStyle="1">
+    <w:name w:val="Table Grid_d8bf0fb9-e39a-43e2-bc97-5120fcbd5dbe"/>
+    <w:basedOn w:val="NormalTable_a188ae7e-30c4-446b-9f26-4177e37f0804"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_44c7d027-be57-41d3-8042-c4be3efdd8f0" w:customStyle="1">
-    <w:name w:val="Normal Table_44c7d027-be57-41d3-8042-c4be3efdd8f0"/>
+  <w:style w:type="table" w:styleId="NormalTable_91761cab-d7b1-4acd-a901-2cd999bc6831" w:customStyle="1">
+    <w:name w:val="Normal Table_91761cab-d7b1-4acd-a901-2cd999bc6831"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f86a0b5f-954f-44a7-bf44-d77767164501" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_44c7d027-be57-41d3-8042-c4be3efdd8f0"/>
+  <w:style w:type="table" w:styleId="TableGrid_e1145dd9-6883-4eb2-b114-fd9959b5be51" w:customStyle="1">
+    <w:name w:val="Table Grid_e1145dd9-6883-4eb2-b114-fd9959b5be51"/>
+    <w:basedOn w:val="NormalTable_91761cab-d7b1-4acd-a901-2cd999bc6831"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fe7ae927-c8f3-4c26-a7da-fb55ace1b46c" w:customStyle="1">
-    <w:name w:val="Normal Table_fe7ae927-c8f3-4c26-a7da-fb55ace1b46c"/>
+  <w:style w:type="table" w:styleId="NormalTable_0a07fb87-7c3a-41ed-9212-278efcce3e4c" w:customStyle="1">
+    <w:name w:val="Normal Table_0a07fb87-7c3a-41ed-9212-278efcce3e4c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b96a4527-0ac0-46d8-8ec5-d419364610f5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fe7ae927-c8f3-4c26-a7da-fb55ace1b46c"/>
+  <w:style w:type="table" w:styleId="TableGrid_a3e8f119-a6a1-46fc-94d7-daf6d3e1d67a" w:customStyle="1">
+    <w:name w:val="Table Grid_a3e8f119-a6a1-46fc-94d7-daf6d3e1d67a"/>
+    <w:basedOn w:val="NormalTable_0a07fb87-7c3a-41ed-9212-278efcce3e4c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_19019161-0d2e-4fd6-8b91-cdea3265f699" w:customStyle="1">
-    <w:name w:val="Normal Table_19019161-0d2e-4fd6-8b91-cdea3265f699"/>
+  <w:style w:type="table" w:styleId="NormalTable_b1e50dfa-d8a8-4677-a172-d6c9de82dcbf" w:customStyle="1">
+    <w:name w:val="Normal Table_b1e50dfa-d8a8-4677-a172-d6c9de82dcbf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b274344d-24a4-4cef-b0d0-4058b36aef56" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_19019161-0d2e-4fd6-8b91-cdea3265f699"/>
+  <w:style w:type="table" w:styleId="TableGrid_43685dc2-23e8-46c8-a76a-8f4e16bbf984" w:customStyle="1">
+    <w:name w:val="Table Grid_43685dc2-23e8-46c8-a76a-8f4e16bbf984"/>
+    <w:basedOn w:val="NormalTable_b1e50dfa-d8a8-4677-a172-d6c9de82dcbf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7c7a4fc6-155a-4c9e-8b04-161a9ed8d3e4" w:customStyle="1">
-    <w:name w:val="Normal Table_7c7a4fc6-155a-4c9e-8b04-161a9ed8d3e4"/>
+  <w:style w:type="table" w:styleId="NormalTable_2181cfdc-616b-4443-8dff-14ae21ea6345" w:customStyle="1">
+    <w:name w:val="Normal Table_2181cfdc-616b-4443-8dff-14ae21ea6345"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5119f7c0-8304-4dac-a1aa-c4b2256992ed" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7c7a4fc6-155a-4c9e-8b04-161a9ed8d3e4"/>
+  <w:style w:type="table" w:styleId="TableGrid_6fc4d4c0-a526-47b5-8acb-81540f45ce7e" w:customStyle="1">
+    <w:name w:val="Table Grid_6fc4d4c0-a526-47b5-8acb-81540f45ce7e"/>
+    <w:basedOn w:val="NormalTable_2181cfdc-616b-4443-8dff-14ae21ea6345"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d3d5e41f-64b6-49b5-a331-ea94def7db48" w:customStyle="1">
-    <w:name w:val="Normal Table_d3d5e41f-64b6-49b5-a331-ea94def7db48"/>
+  <w:style w:type="table" w:styleId="NormalTable_70d8499c-dbe6-4262-8619-631f2bd8909a" w:customStyle="1">
+    <w:name w:val="Normal Table_70d8499c-dbe6-4262-8619-631f2bd8909a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_62b3d98b-6d12-4c23-925e-a4402408e7bb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d3d5e41f-64b6-49b5-a331-ea94def7db48"/>
+  <w:style w:type="table" w:styleId="TableGrid_6f08d8f5-388f-46ca-b514-c3b721fa67a1" w:customStyle="1">
+    <w:name w:val="Table Grid_6f08d8f5-388f-46ca-b514-c3b721fa67a1"/>
+    <w:basedOn w:val="NormalTable_70d8499c-dbe6-4262-8619-631f2bd8909a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>