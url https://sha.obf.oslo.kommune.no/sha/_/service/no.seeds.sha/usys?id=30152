--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -6650,51 +6650,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e1145dd9-6883-4eb2-b114-fd9959b5be51"/>
+      <w:tblStyle w:val="TableGrid_5a4e034e-ab16-4a76-b21a-f7f6ef3c8503"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5031"/>
       <w:gridCol w:w="5032"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6705,51 +6705,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5031"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:27 </w:t>
+            <w:t xml:space="preserve">17.07.2026 21:35:09 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5031"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -6777,51 +6777,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a3e8f119-a6a1-46fc-94d7-daf6d3e1d67a"/>
+      <w:tblStyle w:val="TableGrid_70bbf1a3-ed2a-4cf7-91c8-2417444df8c5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6752"/>
       <w:gridCol w:w="2422"/>
       <w:gridCol w:w="889"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -6879,51 +6879,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="889"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
+            <w:pStyle w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6936,59 +6936,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
+      <w:pStyle w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6f08d8f5-388f-46ca-b514-c3b721fa67a1"/>
+      <w:tblStyle w:val="TableGrid_96137952-dd08-4236-afae-b772f9295eba"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6541"/>
       <w:gridCol w:w="3522"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6999,51 +6999,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6541"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_43685dc2-23e8-46c8-a76a-8f4e16bbf984"/>
+            <w:tblStyle w:val="TableGrid_005c5ba7-592e-443d-b691-d9c2010aa98f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7144,72 +7144,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.03.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
+            <w:pStyle w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3522"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6fc4d4c0-a526-47b5-8acb-81540f45ce7e"/>
+            <w:tblStyle w:val="TableGrid_dc8cc858-aa8c-4e0c-937f-874ed283f028"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7310,62 +7310,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
+            <w:pStyle w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
+      <w:pStyle w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12544DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -9651,629 +9651,629 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544" w:customStyle="1">
-    <w:name w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8" w:customStyle="1">
+    <w:name w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
+    <w:basedOn w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bd1cd1df-1a59-4ffe-a22e-c0f64d01a79c" w:customStyle="1">
-    <w:name w:val="Normal Table_bd1cd1df-1a59-4ffe-a22e-c0f64d01a79c"/>
+  <w:style w:type="table" w:styleId="NormalTable_a4ff168a-6643-402a-b5b2-baa39c967a30" w:customStyle="1">
+    <w:name w:val="Normal Table_a4ff168a-6643-402a-b5b2-baa39c967a30"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6dce6fa5-5137-4e9b-ac60-11c13a238653" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bd1cd1df-1a59-4ffe-a22e-c0f64d01a79c"/>
+  <w:style w:type="table" w:styleId="TableGrid_1a31c9be-5a6f-4c98-b6fa-b1d8be2b7200" w:customStyle="1">
+    <w:name w:val="Table Grid_1a31c9be-5a6f-4c98-b6fa-b1d8be2b7200"/>
+    <w:basedOn w:val="NormalTable_a4ff168a-6643-402a-b5b2-baa39c967a30"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
+    <w:basedOn w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_f79d3e38-bb39-4102-8529-92d7a42dd544"/>
+    <w:basedOn w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dcdf97db-4348-4ad3-b2be-fb9ba2fb6e45" w:customStyle="1">
-    <w:name w:val="Normal Table_dcdf97db-4348-4ad3-b2be-fb9ba2fb6e45"/>
+  <w:style w:type="table" w:styleId="NormalTable_4539deda-5181-4245-9993-1b54eb1308a6" w:customStyle="1">
+    <w:name w:val="Normal Table_4539deda-5181-4245-9993-1b54eb1308a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c850aae5-8b16-4e0d-90f3-46de80d5a8a0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dcdf97db-4348-4ad3-b2be-fb9ba2fb6e45"/>
+  <w:style w:type="table" w:styleId="TableGrid_6a5963db-1793-4049-a356-3fb4a982dec9" w:customStyle="1">
+    <w:name w:val="Table Grid_6a5963db-1793-4049-a356-3fb4a982dec9"/>
+    <w:basedOn w:val="NormalTable_4539deda-5181-4245-9993-1b54eb1308a6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_66a2ea0c-1569-41c4-a060-c4a2b08b1df4" w:customStyle="1">
-    <w:name w:val="Normal Table_66a2ea0c-1569-41c4-a060-c4a2b08b1df4"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd04459c-de2b-4e9c-be81-2ea2fc43ef84" w:customStyle="1">
+    <w:name w:val="Normal Table_cd04459c-de2b-4e9c-be81-2ea2fc43ef84"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_628b7d37-adca-48a7-b624-2c0bf6c303ae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_66a2ea0c-1569-41c4-a060-c4a2b08b1df4"/>
+  <w:style w:type="table" w:styleId="TableGrid_e5742900-2d0c-4881-b85e-22b8235dfd18" w:customStyle="1">
+    <w:name w:val="Table Grid_e5742900-2d0c-4881-b85e-22b8235dfd18"/>
+    <w:basedOn w:val="NormalTable_cd04459c-de2b-4e9c-be81-2ea2fc43ef84"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_117930db-1de9-4a55-9c3e-572ece59f728" w:customStyle="1">
-    <w:name w:val="Normal Table_117930db-1de9-4a55-9c3e-572ece59f728"/>
+  <w:style w:type="table" w:styleId="NormalTable_15aacf85-f281-4f2d-821c-1fba6422b006" w:customStyle="1">
+    <w:name w:val="Normal Table_15aacf85-f281-4f2d-821c-1fba6422b006"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e8d6cceb-9da6-4303-9a4e-e2f06225ff23" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_117930db-1de9-4a55-9c3e-572ece59f728"/>
+  <w:style w:type="table" w:styleId="TableGrid_1425d118-dd26-40b3-bb43-9a4972180c15" w:customStyle="1">
+    <w:name w:val="Table Grid_1425d118-dd26-40b3-bb43-9a4972180c15"/>
+    <w:basedOn w:val="NormalTable_15aacf85-f281-4f2d-821c-1fba6422b006"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a188ae7e-30c4-446b-9f26-4177e37f0804" w:customStyle="1">
-    <w:name w:val="Normal Table_a188ae7e-30c4-446b-9f26-4177e37f0804"/>
+  <w:style w:type="table" w:styleId="NormalTable_442f8ccc-4876-46a2-89b5-34d7538c3c51" w:customStyle="1">
+    <w:name w:val="Normal Table_442f8ccc-4876-46a2-89b5-34d7538c3c51"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d8bf0fb9-e39a-43e2-bc97-5120fcbd5dbe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a188ae7e-30c4-446b-9f26-4177e37f0804"/>
+  <w:style w:type="table" w:styleId="TableGrid_6eeea0b1-dec1-48d2-afa0-5a7020f3911c" w:customStyle="1">
+    <w:name w:val="Table Grid_6eeea0b1-dec1-48d2-afa0-5a7020f3911c"/>
+    <w:basedOn w:val="NormalTable_442f8ccc-4876-46a2-89b5-34d7538c3c51"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_91761cab-d7b1-4acd-a901-2cd999bc6831" w:customStyle="1">
-    <w:name w:val="Normal Table_91761cab-d7b1-4acd-a901-2cd999bc6831"/>
+  <w:style w:type="table" w:styleId="NormalTable_69b152a9-aee5-4072-a6fc-83815faffa28" w:customStyle="1">
+    <w:name w:val="Normal Table_69b152a9-aee5-4072-a6fc-83815faffa28"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e1145dd9-6883-4eb2-b114-fd9959b5be51" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_91761cab-d7b1-4acd-a901-2cd999bc6831"/>
+  <w:style w:type="table" w:styleId="TableGrid_5a4e034e-ab16-4a76-b21a-f7f6ef3c8503" w:customStyle="1">
+    <w:name w:val="Table Grid_5a4e034e-ab16-4a76-b21a-f7f6ef3c8503"/>
+    <w:basedOn w:val="NormalTable_69b152a9-aee5-4072-a6fc-83815faffa28"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0a07fb87-7c3a-41ed-9212-278efcce3e4c" w:customStyle="1">
-    <w:name w:val="Normal Table_0a07fb87-7c3a-41ed-9212-278efcce3e4c"/>
+  <w:style w:type="table" w:styleId="NormalTable_06701920-964b-44cd-9821-d5edd621b6fd" w:customStyle="1">
+    <w:name w:val="Normal Table_06701920-964b-44cd-9821-d5edd621b6fd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a3e8f119-a6a1-46fc-94d7-daf6d3e1d67a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0a07fb87-7c3a-41ed-9212-278efcce3e4c"/>
+  <w:style w:type="table" w:styleId="TableGrid_70bbf1a3-ed2a-4cf7-91c8-2417444df8c5" w:customStyle="1">
+    <w:name w:val="Table Grid_70bbf1a3-ed2a-4cf7-91c8-2417444df8c5"/>
+    <w:basedOn w:val="NormalTable_06701920-964b-44cd-9821-d5edd621b6fd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b1e50dfa-d8a8-4677-a172-d6c9de82dcbf" w:customStyle="1">
-    <w:name w:val="Normal Table_b1e50dfa-d8a8-4677-a172-d6c9de82dcbf"/>
+  <w:style w:type="table" w:styleId="NormalTable_989c19ef-e921-417f-a1e2-79b573577c8a" w:customStyle="1">
+    <w:name w:val="Normal Table_989c19ef-e921-417f-a1e2-79b573577c8a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_43685dc2-23e8-46c8-a76a-8f4e16bbf984" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b1e50dfa-d8a8-4677-a172-d6c9de82dcbf"/>
+  <w:style w:type="table" w:styleId="TableGrid_005c5ba7-592e-443d-b691-d9c2010aa98f" w:customStyle="1">
+    <w:name w:val="Table Grid_005c5ba7-592e-443d-b691-d9c2010aa98f"/>
+    <w:basedOn w:val="NormalTable_989c19ef-e921-417f-a1e2-79b573577c8a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2181cfdc-616b-4443-8dff-14ae21ea6345" w:customStyle="1">
-    <w:name w:val="Normal Table_2181cfdc-616b-4443-8dff-14ae21ea6345"/>
+  <w:style w:type="table" w:styleId="NormalTable_dca97ae9-a427-4bd0-bd4e-a0b036702ee3" w:customStyle="1">
+    <w:name w:val="Normal Table_dca97ae9-a427-4bd0-bd4e-a0b036702ee3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6fc4d4c0-a526-47b5-8acb-81540f45ce7e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2181cfdc-616b-4443-8dff-14ae21ea6345"/>
+  <w:style w:type="table" w:styleId="TableGrid_dc8cc858-aa8c-4e0c-937f-874ed283f028" w:customStyle="1">
+    <w:name w:val="Table Grid_dc8cc858-aa8c-4e0c-937f-874ed283f028"/>
+    <w:basedOn w:val="NormalTable_dca97ae9-a427-4bd0-bd4e-a0b036702ee3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_70d8499c-dbe6-4262-8619-631f2bd8909a" w:customStyle="1">
-    <w:name w:val="Normal Table_70d8499c-dbe6-4262-8619-631f2bd8909a"/>
+  <w:style w:type="table" w:styleId="NormalTable_c587a2f1-1e2b-4074-855d-10efc5149af1" w:customStyle="1">
+    <w:name w:val="Normal Table_c587a2f1-1e2b-4074-855d-10efc5149af1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6f08d8f5-388f-46ca-b514-c3b721fa67a1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_70d8499c-dbe6-4262-8619-631f2bd8909a"/>
+  <w:style w:type="table" w:styleId="TableGrid_96137952-dd08-4236-afae-b772f9295eba" w:customStyle="1">
+    <w:name w:val="Table Grid_96137952-dd08-4236-afae-b772f9295eba"/>
+    <w:basedOn w:val="NormalTable_c587a2f1-1e2b-4074-855d-10efc5149af1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>