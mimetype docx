--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10560" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -6572,129 +6573,130 @@
             <w:pPr>
               <w:pStyle w:val="Brdtekst"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8931"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="262D3AE8">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2126" w:right="1134" w:bottom="1134" w:left="709" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5a4e034e-ab16-4a76-b21a-f7f6ef3c8503"/>
+      <w:tblStyle w:val="TableGrid_550a819c-a98f-4e9d-a9e7-4b79dea8c27a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5031"/>
       <w:gridCol w:w="5032"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6705,290 +6707,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5031"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">17.07.2026 21:35:09 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:19 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5031"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_70bbf1a3-ed2a-4cf7-91c8-2417444df8c5"/>
+      <w:tblStyle w:val="TableGrid_1d7bdc75-c3e3-472c-8f50-a95703188928"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6752"/>
-      <w:gridCol w:w="2422"/>
+      <w:gridCol w:w="6276"/>
+      <w:gridCol w:w="2898"/>
       <w:gridCol w:w="889"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6752"/>
+          <w:tcW w:type="dxa" w:w="6276"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 103. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">2.0 Overleveringsmøte 1 SHA</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2422"/>
+          <w:tcW w:type="dxa" w:w="2898"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="889"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
+            <w:pStyle w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
+      <w:pStyle w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_96137952-dd08-4236-afae-b772f9295eba"/>
+      <w:tblStyle w:val="TableGrid_19d79efd-efdb-495b-a27d-dc553604788f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6541"/>
       <w:gridCol w:w="3522"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6999,51 +7010,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6541"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_005c5ba7-592e-443d-b691-d9c2010aa98f"/>
+            <w:tblStyle w:val="TableGrid_822c8d47-3a71-4f87-be76-10cfa6351429"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7144,136 +7155,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">13.03.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
+            <w:pStyle w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3522"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_dc8cc858-aa8c-4e0c-937f-874ed283f028"/>
+            <w:tblStyle w:val="TableGrid_e33e7798-cc8b-4dcf-b753-10592628c07f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -7289,95 +7300,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
+            <w:pStyle w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
+      <w:pStyle w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_c092e84c-a61c-4205-a1d8-99de3d2c9aea"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6276"/>
+      <w:gridCol w:w="2898"/>
+      <w:gridCol w:w="889"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6276"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 103. Versjonsnummer: 6</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">2.0 Overleveringsmøte 1 SHA</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2898"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="889"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_29cdd24a-7d60-4da0-80f9-c8914c21e624"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6541"/>
+      <w:gridCol w:w="3522"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6541"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_ef6d3671-8d1b-4fb0-8b03-cf94b82b220b"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">13.03.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3522"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_08bd79bb-25ca-45d2-8a9f-67ee98e1f57d"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12544DA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7454,50 +8023,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="26D453F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1653" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7574,50 +8144,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5973" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6693" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="2BD70DF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7694,50 +8265,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="37F6047E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="573" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1293" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7814,50 +8386,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5613" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6333" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="3BBF3D5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -7961,50 +8534,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="42E875FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -8243,50 +8817,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="4A502E5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="765"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1485"/>
         </w:tabs>
@@ -8390,50 +8965,51 @@
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6525"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="4E6F3748"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -8497,50 +9073,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="5BAF01EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8617,50 +9194,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="61C03D3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8737,50 +9315,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="6249655D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1653" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8857,50 +9436,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5973" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6693" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="74B93FEE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8977,50 +9557,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="74BB700F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9651,660 +10232,883 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8" w:customStyle="1">
-    <w:name w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
+  <w:style w:type="paragraph" w:styleId="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe" w:customStyle="1">
+    <w:name w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
+    <w:basedOn w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a4ff168a-6643-402a-b5b2-baa39c967a30" w:customStyle="1">
-    <w:name w:val="Normal Table_a4ff168a-6643-402a-b5b2-baa39c967a30"/>
+  <w:style w:type="table" w:styleId="NormalTable_c2fb7ec8-bf1c-43c6-98dd-6314f8a1c877" w:customStyle="1">
+    <w:name w:val="Normal Table_c2fb7ec8-bf1c-43c6-98dd-6314f8a1c877"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1a31c9be-5a6f-4c98-b6fa-b1d8be2b7200" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a4ff168a-6643-402a-b5b2-baa39c967a30"/>
+  <w:style w:type="table" w:styleId="TableGrid_0152cbea-56f4-4e0e-b88e-e58a11d71c77" w:customStyle="1">
+    <w:name w:val="Table Grid_0152cbea-56f4-4e0e-b88e-e58a11d71c77"/>
+    <w:basedOn w:val="NormalTable_c2fb7ec8-bf1c-43c6-98dd-6314f8a1c877"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_ea1ca04a-1357-4fd1-8c03-b9eb7d117fd8"/>
+    <w:basedOn w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_e8680819-ab0d-47b3-a540-92c2a48e62fe"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4539deda-5181-4245-9993-1b54eb1308a6" w:customStyle="1">
-    <w:name w:val="Normal Table_4539deda-5181-4245-9993-1b54eb1308a6"/>
+  <w:style w:type="table" w:styleId="NormalTable_64d81a69-0bf7-42bc-abcb-06f422ff9564" w:customStyle="1">
+    <w:name w:val="Normal Table_64d81a69-0bf7-42bc-abcb-06f422ff9564"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6a5963db-1793-4049-a356-3fb4a982dec9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4539deda-5181-4245-9993-1b54eb1308a6"/>
+  <w:style w:type="table" w:styleId="TableGrid_9a0d9bf9-61ca-471a-bede-b8dbd13e56ed" w:customStyle="1">
+    <w:name w:val="Table Grid_9a0d9bf9-61ca-471a-bede-b8dbd13e56ed"/>
+    <w:basedOn w:val="NormalTable_64d81a69-0bf7-42bc-abcb-06f422ff9564"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cd04459c-de2b-4e9c-be81-2ea2fc43ef84" w:customStyle="1">
-    <w:name w:val="Normal Table_cd04459c-de2b-4e9c-be81-2ea2fc43ef84"/>
+  <w:style w:type="table" w:styleId="NormalTable_36ca5604-eec7-464e-b539-b6ea186c5c77" w:customStyle="1">
+    <w:name w:val="Normal Table_36ca5604-eec7-464e-b539-b6ea186c5c77"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e5742900-2d0c-4881-b85e-22b8235dfd18" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cd04459c-de2b-4e9c-be81-2ea2fc43ef84"/>
+  <w:style w:type="table" w:styleId="TableGrid_a5cfc6f3-cc99-45cb-8a50-5d2af6a9ad0d" w:customStyle="1">
+    <w:name w:val="Table Grid_a5cfc6f3-cc99-45cb-8a50-5d2af6a9ad0d"/>
+    <w:basedOn w:val="NormalTable_36ca5604-eec7-464e-b539-b6ea186c5c77"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_15aacf85-f281-4f2d-821c-1fba6422b006" w:customStyle="1">
-    <w:name w:val="Normal Table_15aacf85-f281-4f2d-821c-1fba6422b006"/>
+  <w:style w:type="table" w:styleId="NormalTable_6e5c2f69-9432-4c87-8337-bce1d7b204e0" w:customStyle="1">
+    <w:name w:val="Normal Table_6e5c2f69-9432-4c87-8337-bce1d7b204e0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1425d118-dd26-40b3-bb43-9a4972180c15" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_15aacf85-f281-4f2d-821c-1fba6422b006"/>
+  <w:style w:type="table" w:styleId="TableGrid_0da91c38-d3c6-4ee6-9b2b-1bf988942fbc" w:customStyle="1">
+    <w:name w:val="Table Grid_0da91c38-d3c6-4ee6-9b2b-1bf988942fbc"/>
+    <w:basedOn w:val="NormalTable_6e5c2f69-9432-4c87-8337-bce1d7b204e0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_442f8ccc-4876-46a2-89b5-34d7538c3c51" w:customStyle="1">
-    <w:name w:val="Normal Table_442f8ccc-4876-46a2-89b5-34d7538c3c51"/>
+  <w:style w:type="table" w:styleId="NormalTable_14643de1-5a4e-42ca-bb81-39d9558ed36a" w:customStyle="1">
+    <w:name w:val="Normal Table_14643de1-5a4e-42ca-bb81-39d9558ed36a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6eeea0b1-dec1-48d2-afa0-5a7020f3911c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_442f8ccc-4876-46a2-89b5-34d7538c3c51"/>
+  <w:style w:type="table" w:styleId="TableGrid_65bd52b2-775c-4d33-85d1-9f03e86169d5" w:customStyle="1">
+    <w:name w:val="Table Grid_65bd52b2-775c-4d33-85d1-9f03e86169d5"/>
+    <w:basedOn w:val="NormalTable_14643de1-5a4e-42ca-bb81-39d9558ed36a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_69b152a9-aee5-4072-a6fc-83815faffa28" w:customStyle="1">
-    <w:name w:val="Normal Table_69b152a9-aee5-4072-a6fc-83815faffa28"/>
+  <w:style w:type="table" w:styleId="NormalTable_50426346-f599-4a78-bbe1-5f974d808b69" w:customStyle="1">
+    <w:name w:val="Normal Table_50426346-f599-4a78-bbe1-5f974d808b69"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5a4e034e-ab16-4a76-b21a-f7f6ef3c8503" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_69b152a9-aee5-4072-a6fc-83815faffa28"/>
+  <w:style w:type="table" w:styleId="TableGrid_550a819c-a98f-4e9d-a9e7-4b79dea8c27a" w:customStyle="1">
+    <w:name w:val="Table Grid_550a819c-a98f-4e9d-a9e7-4b79dea8c27a"/>
+    <w:basedOn w:val="NormalTable_50426346-f599-4a78-bbe1-5f974d808b69"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_06701920-964b-44cd-9821-d5edd621b6fd" w:customStyle="1">
-    <w:name w:val="Normal Table_06701920-964b-44cd-9821-d5edd621b6fd"/>
+  <w:style w:type="table" w:styleId="NormalTable_0f73d4b7-d44a-4505-99a2-07b9b427d4a4" w:customStyle="1">
+    <w:name w:val="Normal Table_0f73d4b7-d44a-4505-99a2-07b9b427d4a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_70bbf1a3-ed2a-4cf7-91c8-2417444df8c5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_06701920-964b-44cd-9821-d5edd621b6fd"/>
+  <w:style w:type="table" w:styleId="TableGrid_c092e84c-a61c-4205-a1d8-99de3d2c9aea" w:customStyle="1">
+    <w:name w:val="Table Grid_c092e84c-a61c-4205-a1d8-99de3d2c9aea"/>
+    <w:basedOn w:val="NormalTable_0f73d4b7-d44a-4505-99a2-07b9b427d4a4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_989c19ef-e921-417f-a1e2-79b573577c8a" w:customStyle="1">
-    <w:name w:val="Normal Table_989c19ef-e921-417f-a1e2-79b573577c8a"/>
+  <w:style w:type="table" w:styleId="NormalTable_7f4a93ba-6529-4124-8dac-19c73cd978d5" w:customStyle="1">
+    <w:name w:val="Normal Table_7f4a93ba-6529-4124-8dac-19c73cd978d5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_005c5ba7-592e-443d-b691-d9c2010aa98f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_989c19ef-e921-417f-a1e2-79b573577c8a"/>
+  <w:style w:type="table" w:styleId="TableGrid_ef6d3671-8d1b-4fb0-8b03-cf94b82b220b" w:customStyle="1">
+    <w:name w:val="Table Grid_ef6d3671-8d1b-4fb0-8b03-cf94b82b220b"/>
+    <w:basedOn w:val="NormalTable_7f4a93ba-6529-4124-8dac-19c73cd978d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dca97ae9-a427-4bd0-bd4e-a0b036702ee3" w:customStyle="1">
-    <w:name w:val="Normal Table_dca97ae9-a427-4bd0-bd4e-a0b036702ee3"/>
+  <w:style w:type="table" w:styleId="NormalTable_a396bb32-1c3c-43e8-a089-159587919cb6" w:customStyle="1">
+    <w:name w:val="Normal Table_a396bb32-1c3c-43e8-a089-159587919cb6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dc8cc858-aa8c-4e0c-937f-874ed283f028" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dca97ae9-a427-4bd0-bd4e-a0b036702ee3"/>
+  <w:style w:type="table" w:styleId="TableGrid_08bd79bb-25ca-45d2-8a9f-67ee98e1f57d" w:customStyle="1">
+    <w:name w:val="Table Grid_08bd79bb-25ca-45d2-8a9f-67ee98e1f57d"/>
+    <w:basedOn w:val="NormalTable_a396bb32-1c3c-43e8-a089-159587919cb6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c587a2f1-1e2b-4074-855d-10efc5149af1" w:customStyle="1">
-    <w:name w:val="Normal Table_c587a2f1-1e2b-4074-855d-10efc5149af1"/>
+  <w:style w:type="table" w:styleId="NormalTable_45eeb731-2a21-4554-bf27-904a9e3d0186" w:customStyle="1">
+    <w:name w:val="Normal Table_45eeb731-2a21-4554-bf27-904a9e3d0186"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_96137952-dd08-4236-afae-b772f9295eba" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c587a2f1-1e2b-4074-855d-10efc5149af1"/>
+  <w:style w:type="table" w:styleId="TableGrid_29cdd24a-7d60-4da0-80f9-c8914c21e624" w:customStyle="1">
+    <w:name w:val="Table Grid_29cdd24a-7d60-4da0-80f9-c8914c21e624"/>
+    <w:basedOn w:val="NormalTable_45eeb731-2a21-4554-bf27-904a9e3d0186"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_8a18d621-527c-44d6-80df-0ef693b5e936" w:customStyle="1">
+    <w:name w:val="Normal Table_8a18d621-527c-44d6-80df-0ef693b5e936"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_1d7bdc75-c3e3-472c-8f50-a95703188928" w:customStyle="1">
+    <w:name w:val="Table Grid_1d7bdc75-c3e3-472c-8f50-a95703188928"/>
+    <w:basedOn w:val="NormalTable_8a18d621-527c-44d6-80df-0ef693b5e936"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4e9200a4-a0b0-4ccf-a837-b91fad4d19aa" w:customStyle="1">
+    <w:name w:val="Normal Table_4e9200a4-a0b0-4ccf-a837-b91fad4d19aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_822c8d47-3a71-4f87-be76-10cfa6351429" w:customStyle="1">
+    <w:name w:val="Table Grid_822c8d47-3a71-4f87-be76-10cfa6351429"/>
+    <w:basedOn w:val="NormalTable_4e9200a4-a0b0-4ccf-a837-b91fad4d19aa"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_050bf57c-6dba-4a5b-91fb-84be900b475a" w:customStyle="1">
+    <w:name w:val="Normal Table_050bf57c-6dba-4a5b-91fb-84be900b475a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_e33e7798-cc8b-4dcf-b753-10592628c07f" w:customStyle="1">
+    <w:name w:val="Table Grid_e33e7798-cc8b-4dcf-b753-10592628c07f"/>
+    <w:basedOn w:val="NormalTable_050bf57c-6dba-4a5b-91fb-84be900b475a"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_142ba552-c60b-45b3-97b7-0df6f5938e4e" w:customStyle="1">
+    <w:name w:val="Normal Table_142ba552-c60b-45b3-97b7-0df6f5938e4e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_19d79efd-efdb-495b-a27d-dc553604788f" w:customStyle="1">
+    <w:name w:val="Table Grid_19d79efd-efdb-495b-a27d-dc553604788f"/>
+    <w:basedOn w:val="NormalTable_142ba552-c60b-45b3-97b7-0df6f5938e4e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/652-2-2.0%20Overleveringsm&#248;te%201%20SHA.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>