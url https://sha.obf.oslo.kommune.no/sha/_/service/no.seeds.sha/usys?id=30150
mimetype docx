--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -1,56 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="22919" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
@@ -15725,54 +15728,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5DA36C15">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61765025">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="rId1"/>
-          <w:footerReference w:type="default" r:id="rId2"/>
+          <w:headerReference w:type="first" r:id="rId1"/>
+          <w:headerReference w:type="default" r:id="rId2"/>
+          <w:footerReference w:type="default" r:id="rId3"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="23814" w:h="16839"/>
+          <w:pgSz w:w="23814" w:h="16839" w:orient="landscape"/>
           <w:pgMar w:top="2126" w:right="720" w:bottom="1134" w:left="720" w:header="454" w:footer="454" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12ED9893">
       <w:pPr>
         <w:spacing/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -15824,59 +15828,59 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3: Vurdert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> risiko (risikobilde)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E209CE8">
       <w:pPr>
         <w:spacing/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr>
-          <w:headerReference w:type="default" r:id="rId3"/>
-          <w:footerReference w:type="default" r:id="rId4"/>
+          <w:headerReference w:type="first" r:id="rId4"/>
+          <w:headerReference w:type="default" r:id="rId5"/>
+          <w:footerReference w:type="default" r:id="rId6"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="23814" w:h="16839"/>
+          <w:pgSz w:w="23814" w:h="16839" w:orient="landscape"/>
           <w:pgMar w:top="1092" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="404" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="2" w:equalWidth="1" w:space="708"/>
-          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5070"/>
         <w:gridCol w:w="5070"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -18066,130 +18070,130 @@
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Uakseptabel risiko - avbøtende tiltak er nødvendig (høy risiko)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B48BFA5">
       <w:pPr>
         <w:spacing/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId5"/>
-      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="23814" w:h="16839"/>
+      <w:pgSz w:w="23814" w:h="16839" w:orient="landscape"/>
       <w:pgMar w:top="1092" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="404" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="2" w:equalWidth="1" w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f4932418-c054-49e0-9dfe-d3575f43d733"/>
+      <w:tblStyle w:val="TableGrid_1a64d45e-49df-4fb7-a63d-8b1ce60bd6dd"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18200,123 +18204,132 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:41 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f428c2fb-a140-4a97-9b06-035163acc7ac"/>
+      <w:tblStyle w:val="TableGrid_942d7f8d-bad5-4189-96f7-117577354b26"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18327,123 +18340,132 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:41 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d7306ad9-d61a-4d9e-887c-a65477127685"/>
+      <w:tblStyle w:val="TableGrid_9ffa3356-1332-4b67-87e8-121493b5063e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18454,290 +18476,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:41 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ff9a96b7-4a28-4dbf-9df1-fd02ee25e0b4"/>
+      <w:tblStyle w:val="TableGrid_25089dc9-f50f-407b-9b15-301bb7989e2b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="15012"/>
-      <w:gridCol w:w="5386"/>
+      <w:gridCol w:w="13954"/>
+      <w:gridCol w:w="6444"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="15012"/>
+          <w:tcW w:type="dxa" w:w="13954"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 101. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.6 Risikomatrise utførelsessfasen</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="5386"/>
+          <w:tcW w:type="dxa" w:w="6443"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId7"/>
+                        <a:blip r:embed="rId10"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_890c39a2-82c7-4379-b8c6-4cc724f725b7"/>
+      <w:tblStyle w:val="TableGrid_d9ca13f7-5f81-4060-b83c-007d79426f8d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18748,51 +18779,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_14bfb0b5-e10f-4a21-bd43-bcf292dbf975"/>
+            <w:tblStyle w:val="TableGrid_95c4f643-b386-4080-8a6e-c526af2fd756"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18893,136 +18924,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ce9d19ab-f834-4aac-a0e1-8aec6dc94f49"/>
+            <w:tblStyle w:val="TableGrid_32898123-19a9-481e-b264-8673eb127453"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19038,263 +19069,263 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a7f5ede2-13e2-46fb-bb6c-14849f4752ff"/>
+      <w:tblStyle w:val="TableGrid_83995012-7035-41ea-9506-e141fa5673b1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="15012"/>
-      <w:gridCol w:w="5386"/>
+      <w:gridCol w:w="13954"/>
+      <w:gridCol w:w="6444"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="15012"/>
+          <w:tcW w:type="dxa" w:w="13954"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 101. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.6 Risikomatrise utførelsessfasen</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="5386"/>
+          <w:tcW w:type="dxa" w:w="6443"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Picture 1"/>
+                <wp:docPr id="4" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId8"/>
+                        <a:blip r:embed="rId13"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a992a146-2ee4-4c57-b8a6-e324a59aebab"/>
+      <w:tblStyle w:val="TableGrid_b308eeee-5d3a-4c87-a677-a7fd23fdf6b4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19305,51 +19336,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_90c94c06-8647-4cdd-ab4c-238290be24ad"/>
+            <w:tblStyle w:val="TableGrid_e9378d4b-33dc-4117-8ea0-abab6b219225"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19450,136 +19481,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6acbbeaf-bcfa-4c2f-a8ef-72bc690289c1"/>
+            <w:tblStyle w:val="TableGrid_66305834-df48-43fe-ba70-829b639cfb66"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19595,263 +19626,263 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d0562706-624a-4f26-9a0d-3db49414fb02"/>
+      <w:tblStyle w:val="TableGrid_cf933571-15a6-43f8-88d7-2b5bb1505acb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="15012"/>
-      <w:gridCol w:w="5386"/>
+      <w:gridCol w:w="13954"/>
+      <w:gridCol w:w="6444"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="15012"/>
+          <w:tcW w:type="dxa" w:w="13954"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 101. Versjonsnummer: 2</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.6 Risikomatrise utførelsessfasen</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="5386"/>
+          <w:tcW w:type="dxa" w:w="6443"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="10240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Picture 1"/>
+                <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId9"/>
+                        <a:blip r:embed="rId11"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3d6bd168-8616-495c-aa00-f9944d6fe8a0"/>
+      <w:tblStyle w:val="TableGrid_7c024855-06e5-44ed-bed4-a0505cbf50b1"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19862,51 +19893,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4f99a858-6b85-4a2d-8431-bcdda38605dc"/>
+            <w:tblStyle w:val="TableGrid_85635a3e-70ec-49c9-bd78-67019a1909c8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20007,136 +20038,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_db3184a1-85d5-4a35-9c44-07ddae329c2b"/>
+            <w:tblStyle w:val="TableGrid_8abc9616-5804-4ce2-852f-f1e65f0b2da9"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20152,95 +20183,1767 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_86d62704-57b4-48ea-940b-eeb485e9250b"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="13954"/>
+      <w:gridCol w:w="6444"/>
+      <w:gridCol w:w="1976"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="13954"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 101. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.6 Risikomatrise utførelsessfasen</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6443"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1976"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="8192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId14"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_fd385e65-1023-400c-8a55-89d081333a86"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="14543"/>
+      <w:gridCol w:w="7831"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="14543"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_16b8c040-c2a1-46de-8bf0-89572fcab405"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="7831"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_6e14eea6-8f82-431b-af40-7530bcb26918"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_61d2719f-35f0-4633-aa52-f15ff4d5614f"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="13954"/>
+      <w:gridCol w:w="6444"/>
+      <w:gridCol w:w="1976"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="13954"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 101. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.6 Risikomatrise utførelsessfasen</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6443"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1976"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId12"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_9751fd92-92f3-42ae-9003-0bcc56d8a162"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="14543"/>
+      <w:gridCol w:w="7831"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="14543"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_42104be4-1f5f-4314-b810-df76afed763d"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="7831"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_ea4a2577-d5ad-4653-b1a8-25cdf1e0044b"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_6cea31d1-2f09-49a8-b0ab-af8cb62f3f3e"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="13954"/>
+      <w:gridCol w:w="6444"/>
+      <w:gridCol w:w="1976"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="13954"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 101. Versjonsnummer: 2</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.6 Risikomatrise utførelsessfasen</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6443"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1976"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="13312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId15"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_5c663437-93f2-4a96-9581-2a0e0b43ce61"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="14543"/>
+      <w:gridCol w:w="7831"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="14543"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_1a9717ad-094b-4d62-a4b4-e082f22177a4"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="7831"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_423046f5-0708-4e73-bc06-868e003ce6bc"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01E31E63"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -20302,50 +22005,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="023900C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="*"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20422,50 +22126,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="024C5F7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -20527,50 +22232,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="45F751DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="394" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1114" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20647,50 +22353,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5434" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6154" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="4CEF40DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
@@ -20755,50 +22462,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="5DEF597C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20876,50 +22584,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="5EEB26BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20997,50 +22706,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="65E97A98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -21102,50 +22812,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="72FF7270"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -21207,50 +22918,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="767A02C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21327,50 +23039,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="770D004D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22137,1766 +23850,2435 @@
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_7f502118-0a80-442d-806d-04d268ac75db" w:customStyle="1">
-    <w:name w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+  <w:style w:type="paragraph" w:styleId="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822" w:customStyle="1">
+    <w:name w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+    <w:basedOn w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_687addaf-015f-47ea-a7ec-b846e88ddd46" w:customStyle="1">
-    <w:name w:val="Normal Table_687addaf-015f-47ea-a7ec-b846e88ddd46"/>
+  <w:style w:type="table" w:styleId="NormalTable_7a7324f5-74e1-48e0-ab46-58250002421a" w:customStyle="1">
+    <w:name w:val="Normal Table_7a7324f5-74e1-48e0-ab46-58250002421a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c1c9a6ca-98ef-42b6-85b1-6b4fc3a4c2a9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_687addaf-015f-47ea-a7ec-b846e88ddd46"/>
+  <w:style w:type="table" w:styleId="TableGrid_13b74372-d998-4308-baaa-7c79e887c7d1" w:customStyle="1">
+    <w:name w:val="Table Grid_13b74372-d998-4308-baaa-7c79e887c7d1"/>
+    <w:basedOn w:val="NormalTable_7a7324f5-74e1-48e0-ab46-58250002421a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
+    <w:basedOn w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_fc80d676-7596-41fe-bc83-d62b0ef56822"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d3b97af8-9773-4ddb-bd1f-87510cee5683" w:customStyle="1">
-    <w:name w:val="Normal Table_d3b97af8-9773-4ddb-bd1f-87510cee5683"/>
+  <w:style w:type="table" w:styleId="NormalTable_92b4426d-5688-4889-9e43-17b948951731" w:customStyle="1">
+    <w:name w:val="Normal Table_92b4426d-5688-4889-9e43-17b948951731"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_95aa54a8-e0c5-4f66-a332-cf048f7148e3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d3b97af8-9773-4ddb-bd1f-87510cee5683"/>
+  <w:style w:type="table" w:styleId="TableGrid_0e52464e-b258-4f17-afc6-5701ee6be0c7" w:customStyle="1">
+    <w:name w:val="Table Grid_0e52464e-b258-4f17-afc6-5701ee6be0c7"/>
+    <w:basedOn w:val="NormalTable_92b4426d-5688-4889-9e43-17b948951731"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d5581c96-83be-4617-81db-8e93f3d567a5" w:customStyle="1">
-    <w:name w:val="Normal Table_d5581c96-83be-4617-81db-8e93f3d567a5"/>
+  <w:style w:type="table" w:styleId="NormalTable_52891c64-0491-49d2-93dd-8f548c442fe7" w:customStyle="1">
+    <w:name w:val="Normal Table_52891c64-0491-49d2-93dd-8f548c442fe7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ded034a7-8107-4369-a16a-63c6f687780d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d5581c96-83be-4617-81db-8e93f3d567a5"/>
+  <w:style w:type="table" w:styleId="TableGrid_1cfcc1a5-6e0d-4474-8a30-d73b13c2ec38" w:customStyle="1">
+    <w:name w:val="Table Grid_1cfcc1a5-6e0d-4474-8a30-d73b13c2ec38"/>
+    <w:basedOn w:val="NormalTable_52891c64-0491-49d2-93dd-8f548c442fe7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f105b083-dd2f-41ce-8185-9b1da2ff7dfb" w:customStyle="1">
-    <w:name w:val="Normal Table_f105b083-dd2f-41ce-8185-9b1da2ff7dfb"/>
+  <w:style w:type="table" w:styleId="NormalTable_328a439b-5c81-4cfc-be94-11426daed272" w:customStyle="1">
+    <w:name w:val="Normal Table_328a439b-5c81-4cfc-be94-11426daed272"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5b7d580e-a104-4535-bcc1-2fbbbea586b6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f105b083-dd2f-41ce-8185-9b1da2ff7dfb"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee28513e-90bb-466c-afc9-fe5a554610f4" w:customStyle="1">
+    <w:name w:val="Table Grid_ee28513e-90bb-466c-afc9-fe5a554610f4"/>
+    <w:basedOn w:val="NormalTable_328a439b-5c81-4cfc-be94-11426daed272"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ba95ec94-218a-4bf5-aad3-2f89ee0dcc95" w:customStyle="1">
-    <w:name w:val="Normal Table_ba95ec94-218a-4bf5-aad3-2f89ee0dcc95"/>
+  <w:style w:type="table" w:styleId="NormalTable_a668e75a-5586-4b76-98a3-1ffb7e507755" w:customStyle="1">
+    <w:name w:val="Normal Table_a668e75a-5586-4b76-98a3-1ffb7e507755"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ce46db4c-4182-443c-bf9b-d2cdb2ed83c9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ba95ec94-218a-4bf5-aad3-2f89ee0dcc95"/>
+  <w:style w:type="table" w:styleId="TableGrid_951dcc12-4ea3-451b-9e84-944ec33ae723" w:customStyle="1">
+    <w:name w:val="Table Grid_951dcc12-4ea3-451b-9e84-944ec33ae723"/>
+    <w:basedOn w:val="NormalTable_a668e75a-5586-4b76-98a3-1ffb7e507755"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_095990c5-c420-443c-b225-f31de5c6cbf7" w:customStyle="1">
-    <w:name w:val="Normal Table_095990c5-c420-443c-b225-f31de5c6cbf7"/>
+  <w:style w:type="table" w:styleId="NormalTable_9787b36d-771b-40fe-83fc-b648a6d190c4" w:customStyle="1">
+    <w:name w:val="Normal Table_9787b36d-771b-40fe-83fc-b648a6d190c4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f4932418-c054-49e0-9dfe-d3575f43d733" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_095990c5-c420-443c-b225-f31de5c6cbf7"/>
+  <w:style w:type="table" w:styleId="TableGrid_1a64d45e-49df-4fb7-a63d-8b1ce60bd6dd" w:customStyle="1">
+    <w:name w:val="Table Grid_1a64d45e-49df-4fb7-a63d-8b1ce60bd6dd"/>
+    <w:basedOn w:val="NormalTable_9787b36d-771b-40fe-83fc-b648a6d190c4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2832661-7cfd-4194-b063-cc0a0eb26d4c" w:customStyle="1">
-    <w:name w:val="Normal Table_f2832661-7cfd-4194-b063-cc0a0eb26d4c"/>
+  <w:style w:type="table" w:styleId="NormalTable_8ec512d2-859d-4ae1-adf8-ac4eef37c933" w:customStyle="1">
+    <w:name w:val="Normal Table_8ec512d2-859d-4ae1-adf8-ac4eef37c933"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ff9a96b7-4a28-4dbf-9df1-fd02ee25e0b4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2832661-7cfd-4194-b063-cc0a0eb26d4c"/>
+  <w:style w:type="table" w:styleId="TableGrid_83995012-7035-41ea-9506-e141fa5673b1" w:customStyle="1">
+    <w:name w:val="Table Grid_83995012-7035-41ea-9506-e141fa5673b1"/>
+    <w:basedOn w:val="NormalTable_8ec512d2-859d-4ae1-adf8-ac4eef37c933"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_112e0440-b7b4-4fb5-88e6-1380fa40b645" w:customStyle="1">
-    <w:name w:val="Normal Table_112e0440-b7b4-4fb5-88e6-1380fa40b645"/>
+  <w:style w:type="table" w:styleId="NormalTable_c723f88e-9dae-4ea8-b899-c50997688180" w:customStyle="1">
+    <w:name w:val="Normal Table_c723f88e-9dae-4ea8-b899-c50997688180"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_14bfb0b5-e10f-4a21-bd43-bcf292dbf975" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_112e0440-b7b4-4fb5-88e6-1380fa40b645"/>
+  <w:style w:type="table" w:styleId="TableGrid_e9378d4b-33dc-4117-8ea0-abab6b219225" w:customStyle="1">
+    <w:name w:val="Table Grid_e9378d4b-33dc-4117-8ea0-abab6b219225"/>
+    <w:basedOn w:val="NormalTable_c723f88e-9dae-4ea8-b899-c50997688180"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_30824b9e-066b-4ff4-9708-f935ff91a936" w:customStyle="1">
-    <w:name w:val="Normal Table_30824b9e-066b-4ff4-9708-f935ff91a936"/>
+  <w:style w:type="table" w:styleId="NormalTable_dd80f565-4b37-4cbd-888f-4d66eb482065" w:customStyle="1">
+    <w:name w:val="Normal Table_dd80f565-4b37-4cbd-888f-4d66eb482065"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ce9d19ab-f834-4aac-a0e1-8aec6dc94f49" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_30824b9e-066b-4ff4-9708-f935ff91a936"/>
+  <w:style w:type="table" w:styleId="TableGrid_66305834-df48-43fe-ba70-829b639cfb66" w:customStyle="1">
+    <w:name w:val="Table Grid_66305834-df48-43fe-ba70-829b639cfb66"/>
+    <w:basedOn w:val="NormalTable_dd80f565-4b37-4cbd-888f-4d66eb482065"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3f2f964d-0c1f-499f-adfd-415806e7462f" w:customStyle="1">
-    <w:name w:val="Normal Table_3f2f964d-0c1f-499f-adfd-415806e7462f"/>
+  <w:style w:type="table" w:styleId="NormalTable_60718cf4-5392-438e-aca0-f8263378ff74" w:customStyle="1">
+    <w:name w:val="Normal Table_60718cf4-5392-438e-aca0-f8263378ff74"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_890c39a2-82c7-4379-b8c6-4cc724f725b7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3f2f964d-0c1f-499f-adfd-415806e7462f"/>
+  <w:style w:type="table" w:styleId="TableGrid_b308eeee-5d3a-4c87-a677-a7fd23fdf6b4" w:customStyle="1">
+    <w:name w:val="Table Grid_b308eeee-5d3a-4c87-a677-a7fd23fdf6b4"/>
+    <w:basedOn w:val="NormalTable_60718cf4-5392-438e-aca0-f8263378ff74"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_acbe9a85-b8ed-4db6-9f3c-42848925a280" w:customStyle="1">
-    <w:name w:val="Normal Table_acbe9a85-b8ed-4db6-9f3c-42848925a280"/>
+  <w:style w:type="table" w:styleId="NormalTable_f77ba700-2632-4c31-b96f-9348e2bf2c02" w:customStyle="1">
+    <w:name w:val="Normal Table_f77ba700-2632-4c31-b96f-9348e2bf2c02"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_719a9566-3fa4-43a6-b03e-eb51b3eb8fbf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_acbe9a85-b8ed-4db6-9f3c-42848925a280"/>
+  <w:style w:type="table" w:styleId="TableGrid_25089dc9-f50f-407b-9b15-301bb7989e2b" w:customStyle="1">
+    <w:name w:val="Table Grid_25089dc9-f50f-407b-9b15-301bb7989e2b"/>
+    <w:basedOn w:val="NormalTable_f77ba700-2632-4c31-b96f-9348e2bf2c02"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8f0711ad-d669-4425-b801-ea372f3478cd" w:customStyle="1">
-    <w:name w:val="Normal Table_8f0711ad-d669-4425-b801-ea372f3478cd"/>
+  <w:style w:type="table" w:styleId="NormalTable_8ccd1a84-1f06-4fc1-926a-d15fe6da4703" w:customStyle="1">
+    <w:name w:val="Normal Table_8ccd1a84-1f06-4fc1-926a-d15fe6da4703"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0d2ec69a-49c3-4bb9-b2f8-3c1ca234f691" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8f0711ad-d669-4425-b801-ea372f3478cd"/>
+  <w:style w:type="table" w:styleId="TableGrid_95c4f643-b386-4080-8a6e-c526af2fd756" w:customStyle="1">
+    <w:name w:val="Table Grid_95c4f643-b386-4080-8a6e-c526af2fd756"/>
+    <w:basedOn w:val="NormalTable_8ccd1a84-1f06-4fc1-926a-d15fe6da4703"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1c3fdf29-e8fc-41d3-9c47-d39885fdbfc9" w:customStyle="1">
-    <w:name w:val="Normal Table_1c3fdf29-e8fc-41d3-9c47-d39885fdbfc9"/>
+  <w:style w:type="table" w:styleId="NormalTable_9f22d804-4166-4909-b5b3-2fc9d11566d5" w:customStyle="1">
+    <w:name w:val="Normal Table_9f22d804-4166-4909-b5b3-2fc9d11566d5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2cc114a8-e5b9-4ebe-b381-990bfd4ef78c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1c3fdf29-e8fc-41d3-9c47-d39885fdbfc9"/>
+  <w:style w:type="table" w:styleId="TableGrid_32898123-19a9-481e-b264-8673eb127453" w:customStyle="1">
+    <w:name w:val="Table Grid_32898123-19a9-481e-b264-8673eb127453"/>
+    <w:basedOn w:val="NormalTable_9f22d804-4166-4909-b5b3-2fc9d11566d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2cca069-5b09-43e0-8553-0d3cd7e5e6b4" w:customStyle="1">
-    <w:name w:val="Normal Table_f2cca069-5b09-43e0-8553-0d3cd7e5e6b4"/>
+  <w:style w:type="table" w:styleId="NormalTable_61e90ed1-4e81-46fd-a9d0-dab57391cfe4" w:customStyle="1">
+    <w:name w:val="Normal Table_61e90ed1-4e81-46fd-a9d0-dab57391cfe4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f472af73-d287-4663-94a5-f3246dc75197" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2cca069-5b09-43e0-8553-0d3cd7e5e6b4"/>
+  <w:style w:type="table" w:styleId="TableGrid_d9ca13f7-5f81-4060-b83c-007d79426f8d" w:customStyle="1">
+    <w:name w:val="Table Grid_d9ca13f7-5f81-4060-b83c-007d79426f8d"/>
+    <w:basedOn w:val="NormalTable_61e90ed1-4e81-46fd-a9d0-dab57391cfe4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5f9c59f8-b61b-4277-bea5-33218f9cb264" w:customStyle="1">
-    <w:name w:val="Normal Table_5f9c59f8-b61b-4277-bea5-33218f9cb264"/>
+  <w:style w:type="table" w:styleId="NormalTable_dfbf7d67-575c-4e42-9f66-790f64c44c23" w:customStyle="1">
+    <w:name w:val="Normal Table_dfbf7d67-575c-4e42-9f66-790f64c44c23"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ab09eb48-691f-471f-b292-b992649de08b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5f9c59f8-b61b-4277-bea5-33218f9cb264"/>
+  <w:style w:type="table" w:styleId="TableGrid_a26f0b44-fbbb-4338-84fd-73d62e716954" w:customStyle="1">
+    <w:name w:val="Table Grid_a26f0b44-fbbb-4338-84fd-73d62e716954"/>
+    <w:basedOn w:val="NormalTable_dfbf7d67-575c-4e42-9f66-790f64c44c23"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ebc05e58-fd82-4d9f-b442-0978b9f9858c" w:customStyle="1">
-    <w:name w:val="Normal Table_ebc05e58-fd82-4d9f-b442-0978b9f9858c"/>
+  <w:style w:type="table" w:styleId="NormalTable_73f657ed-28fe-4bfc-809b-41c11cc05b24" w:customStyle="1">
+    <w:name w:val="Normal Table_73f657ed-28fe-4bfc-809b-41c11cc05b24"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f428c2fb-a140-4a97-9b06-035163acc7ac" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ebc05e58-fd82-4d9f-b442-0978b9f9858c"/>
+  <w:style w:type="table" w:styleId="TableGrid_e19038dc-8bb5-4b90-ab64-00e5ed10c94e" w:customStyle="1">
+    <w:name w:val="Table Grid_e19038dc-8bb5-4b90-ab64-00e5ed10c94e"/>
+    <w:basedOn w:val="NormalTable_73f657ed-28fe-4bfc-809b-41c11cc05b24"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8141631f-2847-406d-8784-2ab69a731759" w:customStyle="1">
-    <w:name w:val="Normal Table_8141631f-2847-406d-8784-2ab69a731759"/>
+  <w:style w:type="table" w:styleId="NormalTable_1b129c96-9d45-49ef-bbcd-33d81ff9426a" w:customStyle="1">
+    <w:name w:val="Normal Table_1b129c96-9d45-49ef-bbcd-33d81ff9426a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a7f5ede2-13e2-46fb-bb6c-14849f4752ff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8141631f-2847-406d-8784-2ab69a731759"/>
+  <w:style w:type="table" w:styleId="TableGrid_04a7e0dc-4b32-4d34-99ef-241e8ce35ced" w:customStyle="1">
+    <w:name w:val="Table Grid_04a7e0dc-4b32-4d34-99ef-241e8ce35ced"/>
+    <w:basedOn w:val="NormalTable_1b129c96-9d45-49ef-bbcd-33d81ff9426a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b5d4de27-cf14-40f7-8b61-2c6402cfffb3" w:customStyle="1">
-    <w:name w:val="Normal Table_b5d4de27-cf14-40f7-8b61-2c6402cfffb3"/>
+  <w:style w:type="table" w:styleId="NormalTable_086779f3-ef73-4e14-9777-5ad37fc0a5cf" w:customStyle="1">
+    <w:name w:val="Normal Table_086779f3-ef73-4e14-9777-5ad37fc0a5cf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_90c94c06-8647-4cdd-ab4c-238290be24ad" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b5d4de27-cf14-40f7-8b61-2c6402cfffb3"/>
+  <w:style w:type="table" w:styleId="TableGrid_359fc964-f65b-418e-bb88-cefd28e9c457" w:customStyle="1">
+    <w:name w:val="Table Grid_359fc964-f65b-418e-bb88-cefd28e9c457"/>
+    <w:basedOn w:val="NormalTable_086779f3-ef73-4e14-9777-5ad37fc0a5cf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_abc36d47-d10e-4b5d-9380-a729cadbedd7" w:customStyle="1">
-    <w:name w:val="Normal Table_abc36d47-d10e-4b5d-9380-a729cadbedd7"/>
+  <w:style w:type="table" w:styleId="NormalTable_71a7c3db-de63-4056-9ac8-ee0d49258537" w:customStyle="1">
+    <w:name w:val="Normal Table_71a7c3db-de63-4056-9ac8-ee0d49258537"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6acbbeaf-bcfa-4c2f-a8ef-72bc690289c1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_abc36d47-d10e-4b5d-9380-a729cadbedd7"/>
+  <w:style w:type="table" w:styleId="TableGrid_b4eb0fa6-8e23-4214-a318-18e5c64f5af4" w:customStyle="1">
+    <w:name w:val="Table Grid_b4eb0fa6-8e23-4214-a318-18e5c64f5af4"/>
+    <w:basedOn w:val="NormalTable_71a7c3db-de63-4056-9ac8-ee0d49258537"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_99ca1ec9-bf88-4d07-a710-a1aaadee386c" w:customStyle="1">
-    <w:name w:val="Normal Table_99ca1ec9-bf88-4d07-a710-a1aaadee386c"/>
+  <w:style w:type="table" w:styleId="NormalTable_b1230301-6a58-4e9a-b223-c0ee61e58549" w:customStyle="1">
+    <w:name w:val="Normal Table_b1230301-6a58-4e9a-b223-c0ee61e58549"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a992a146-2ee4-4c57-b8a6-e324a59aebab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_99ca1ec9-bf88-4d07-a710-a1aaadee386c"/>
+  <w:style w:type="table" w:styleId="TableGrid_942d7f8d-bad5-4189-96f7-117577354b26" w:customStyle="1">
+    <w:name w:val="Table Grid_942d7f8d-bad5-4189-96f7-117577354b26"/>
+    <w:basedOn w:val="NormalTable_b1230301-6a58-4e9a-b223-c0ee61e58549"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ba67df7b-0f3a-44dc-856c-e373bdd0d027" w:customStyle="1">
-    <w:name w:val="Normal Table_ba67df7b-0f3a-44dc-856c-e373bdd0d027"/>
+  <w:style w:type="table" w:styleId="NormalTable_a5ab8839-bfaa-4e41-b027-af9c37de0e98" w:customStyle="1">
+    <w:name w:val="Normal Table_a5ab8839-bfaa-4e41-b027-af9c37de0e98"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_131b7372-10bc-431c-9504-3613d9339e96" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ba67df7b-0f3a-44dc-856c-e373bdd0d027"/>
+  <w:style w:type="table" w:styleId="TableGrid_86d62704-57b4-48ea-940b-eeb485e9250b" w:customStyle="1">
+    <w:name w:val="Table Grid_86d62704-57b4-48ea-940b-eeb485e9250b"/>
+    <w:basedOn w:val="NormalTable_a5ab8839-bfaa-4e41-b027-af9c37de0e98"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3d0c7701-96b3-4ad3-92af-42c9d744fac3" w:customStyle="1">
-    <w:name w:val="Normal Table_3d0c7701-96b3-4ad3-92af-42c9d744fac3"/>
+  <w:style w:type="table" w:styleId="NormalTable_c47c5d95-4f25-4126-bfa3-770f11bc4cca" w:customStyle="1">
+    <w:name w:val="Normal Table_c47c5d95-4f25-4126-bfa3-770f11bc4cca"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_361333bc-8233-4492-ae41-49e2065348b2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3d0c7701-96b3-4ad3-92af-42c9d744fac3"/>
+  <w:style w:type="table" w:styleId="TableGrid_16b8c040-c2a1-46de-8bf0-89572fcab405" w:customStyle="1">
+    <w:name w:val="Table Grid_16b8c040-c2a1-46de-8bf0-89572fcab405"/>
+    <w:basedOn w:val="NormalTable_c47c5d95-4f25-4126-bfa3-770f11bc4cca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_dc1b8eba-e741-4ecf-aa13-4b78b816c294" w:customStyle="1">
-    <w:name w:val="Normal Table_dc1b8eba-e741-4ecf-aa13-4b78b816c294"/>
+  <w:style w:type="table" w:styleId="NormalTable_dc69c8b5-0b5f-4e2d-825e-5fec929d71c5" w:customStyle="1">
+    <w:name w:val="Normal Table_dc69c8b5-0b5f-4e2d-825e-5fec929d71c5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_35aa743f-59de-4c08-b421-73a39c6f3e26" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_dc1b8eba-e741-4ecf-aa13-4b78b816c294"/>
+  <w:style w:type="table" w:styleId="TableGrid_6e14eea6-8f82-431b-af40-7530bcb26918" w:customStyle="1">
+    <w:name w:val="Table Grid_6e14eea6-8f82-431b-af40-7530bcb26918"/>
+    <w:basedOn w:val="NormalTable_dc69c8b5-0b5f-4e2d-825e-5fec929d71c5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8dda5c6a-4ec9-4e22-9908-39944036375c" w:customStyle="1">
-    <w:name w:val="Normal Table_8dda5c6a-4ec9-4e22-9908-39944036375c"/>
+  <w:style w:type="table" w:styleId="NormalTable_c40e15b7-884f-424e-b0f4-aafda8937f76" w:customStyle="1">
+    <w:name w:val="Normal Table_c40e15b7-884f-424e-b0f4-aafda8937f76"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac37d2f3-9720-408c-93b8-bcebc38eecef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8dda5c6a-4ec9-4e22-9908-39944036375c"/>
+  <w:style w:type="table" w:styleId="TableGrid_fd385e65-1023-400c-8a55-89d081333a86" w:customStyle="1">
+    <w:name w:val="Table Grid_fd385e65-1023-400c-8a55-89d081333a86"/>
+    <w:basedOn w:val="NormalTable_c40e15b7-884f-424e-b0f4-aafda8937f76"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_61041afb-9117-439c-9e3d-c20713b53f7c" w:customStyle="1">
-    <w:name w:val="Normal Table_61041afb-9117-439c-9e3d-c20713b53f7c"/>
+  <w:style w:type="table" w:styleId="NormalTable_43c45890-f454-409e-a63e-665af5334208" w:customStyle="1">
+    <w:name w:val="Normal Table_43c45890-f454-409e-a63e-665af5334208"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_475cc609-a708-4a5c-9c80-2b99d6ad2c40" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_61041afb-9117-439c-9e3d-c20713b53f7c"/>
+  <w:style w:type="table" w:styleId="TableGrid_cf933571-15a6-43f8-88d7-2b5bb1505acb" w:customStyle="1">
+    <w:name w:val="Table Grid_cf933571-15a6-43f8-88d7-2b5bb1505acb"/>
+    <w:basedOn w:val="NormalTable_43c45890-f454-409e-a63e-665af5334208"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_34aad359-3afd-4904-bef5-b801729c19d1" w:customStyle="1">
-    <w:name w:val="Normal Table_34aad359-3afd-4904-bef5-b801729c19d1"/>
+  <w:style w:type="table" w:styleId="NormalTable_942bf0cd-b949-4332-be63-368b223b2ae7" w:customStyle="1">
+    <w:name w:val="Normal Table_942bf0cd-b949-4332-be63-368b223b2ae7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d7306ad9-d61a-4d9e-887c-a65477127685" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_34aad359-3afd-4904-bef5-b801729c19d1"/>
+  <w:style w:type="table" w:styleId="TableGrid_85635a3e-70ec-49c9-bd78-67019a1909c8" w:customStyle="1">
+    <w:name w:val="Table Grid_85635a3e-70ec-49c9-bd78-67019a1909c8"/>
+    <w:basedOn w:val="NormalTable_942bf0cd-b949-4332-be63-368b223b2ae7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_19dca86b-4929-4989-9fbc-9cc3791c8d15" w:customStyle="1">
-    <w:name w:val="Normal Table_19dca86b-4929-4989-9fbc-9cc3791c8d15"/>
+  <w:style w:type="table" w:styleId="NormalTable_83520d36-aad0-4507-9381-4676e0ee6d91" w:customStyle="1">
+    <w:name w:val="Normal Table_83520d36-aad0-4507-9381-4676e0ee6d91"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d0562706-624a-4f26-9a0d-3db49414fb02" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_19dca86b-4929-4989-9fbc-9cc3791c8d15"/>
+  <w:style w:type="table" w:styleId="TableGrid_8abc9616-5804-4ce2-852f-f1e65f0b2da9" w:customStyle="1">
+    <w:name w:val="Table Grid_8abc9616-5804-4ce2-852f-f1e65f0b2da9"/>
+    <w:basedOn w:val="NormalTable_83520d36-aad0-4507-9381-4676e0ee6d91"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_10e91bef-3c03-4964-b212-50d175a82f1d" w:customStyle="1">
-    <w:name w:val="Normal Table_10e91bef-3c03-4964-b212-50d175a82f1d"/>
+  <w:style w:type="table" w:styleId="NormalTable_a04224ec-2d86-42fa-a781-7030395c1891" w:customStyle="1">
+    <w:name w:val="Normal Table_a04224ec-2d86-42fa-a781-7030395c1891"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4f99a858-6b85-4a2d-8431-bcdda38605dc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_10e91bef-3c03-4964-b212-50d175a82f1d"/>
+  <w:style w:type="table" w:styleId="TableGrid_7c024855-06e5-44ed-bed4-a0505cbf50b1" w:customStyle="1">
+    <w:name w:val="Table Grid_7c024855-06e5-44ed-bed4-a0505cbf50b1"/>
+    <w:basedOn w:val="NormalTable_a04224ec-2d86-42fa-a781-7030395c1891"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d65d839-a610-4ad9-a85e-b1553d3410a9" w:customStyle="1">
-    <w:name w:val="Normal Table_5d65d839-a610-4ad9-a85e-b1553d3410a9"/>
+  <w:style w:type="table" w:styleId="NormalTable_a0a769ba-c22f-430f-84eb-562da3212843" w:customStyle="1">
+    <w:name w:val="Normal Table_a0a769ba-c22f-430f-84eb-562da3212843"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_db3184a1-85d5-4a35-9c44-07ddae329c2b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5d65d839-a610-4ad9-a85e-b1553d3410a9"/>
+  <w:style w:type="table" w:styleId="TableGrid_f169a945-d603-4bf6-813e-75e59c09a4cf" w:customStyle="1">
+    <w:name w:val="Table Grid_f169a945-d603-4bf6-813e-75e59c09a4cf"/>
+    <w:basedOn w:val="NormalTable_a0a769ba-c22f-430f-84eb-562da3212843"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8a6a9d58-4828-44d3-bbc8-456c3c78538a" w:customStyle="1">
-    <w:name w:val="Normal Table_8a6a9d58-4828-44d3-bbc8-456c3c78538a"/>
+  <w:style w:type="table" w:styleId="NormalTable_784dbf89-2dd6-4359-a0b2-71aaaa4f9f7d" w:customStyle="1">
+    <w:name w:val="Normal Table_784dbf89-2dd6-4359-a0b2-71aaaa4f9f7d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3d6bd168-8616-495c-aa00-f9944d6fe8a0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8a6a9d58-4828-44d3-bbc8-456c3c78538a"/>
+  <w:style w:type="table" w:styleId="TableGrid_26eadd2a-0127-42b8-8aa0-aa00cd6fdaa6" w:customStyle="1">
+    <w:name w:val="Table Grid_26eadd2a-0127-42b8-8aa0-aa00cd6fdaa6"/>
+    <w:basedOn w:val="NormalTable_784dbf89-2dd6-4359-a0b2-71aaaa4f9f7d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_a2f352ae-3219-4176-b5b6-5813fbc13ad2" w:customStyle="1">
+    <w:name w:val="Normal Table_a2f352ae-3219-4176-b5b6-5813fbc13ad2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_2f69eba6-83df-4c0d-82bf-9a21a5c65f02" w:customStyle="1">
+    <w:name w:val="Table Grid_2f69eba6-83df-4c0d-82bf-9a21a5c65f02"/>
+    <w:basedOn w:val="NormalTable_a2f352ae-3219-4176-b5b6-5813fbc13ad2"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_ea7eaaa0-e853-43b5-9e1f-3e8bac4c8641" w:customStyle="1">
+    <w:name w:val="Normal Table_ea7eaaa0-e853-43b5-9e1f-3e8bac4c8641"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_3f7810a6-db44-46d3-883f-e50d0cb249d5" w:customStyle="1">
+    <w:name w:val="Table Grid_3f7810a6-db44-46d3-883f-e50d0cb249d5"/>
+    <w:basedOn w:val="NormalTable_ea7eaaa0-e853-43b5-9e1f-3e8bac4c8641"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_cff87420-1df8-4096-a3e8-f5cefe25ac58" w:customStyle="1">
+    <w:name w:val="Normal Table_cff87420-1df8-4096-a3e8-f5cefe25ac58"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_0784de9b-5296-47d4-8074-6f3f52cd2e09" w:customStyle="1">
+    <w:name w:val="Table Grid_0784de9b-5296-47d4-8074-6f3f52cd2e09"/>
+    <w:basedOn w:val="NormalTable_cff87420-1df8-4096-a3e8-f5cefe25ac58"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_6ee75b71-38b5-45ff-8a8e-15eacbcd47b0" w:customStyle="1">
+    <w:name w:val="Normal Table_6ee75b71-38b5-45ff-8a8e-15eacbcd47b0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_9ffa3356-1332-4b67-87e8-121493b5063e" w:customStyle="1">
+    <w:name w:val="Table Grid_9ffa3356-1332-4b67-87e8-121493b5063e"/>
+    <w:basedOn w:val="NormalTable_6ee75b71-38b5-45ff-8a8e-15eacbcd47b0"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_37696897-126e-4f7e-a9d5-82b987eea327" w:customStyle="1">
+    <w:name w:val="Normal Table_37696897-126e-4f7e-a9d5-82b987eea327"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_6cea31d1-2f09-49a8-b0ab-af8cb62f3f3e" w:customStyle="1">
+    <w:name w:val="Table Grid_6cea31d1-2f09-49a8-b0ab-af8cb62f3f3e"/>
+    <w:basedOn w:val="NormalTable_37696897-126e-4f7e-a9d5-82b987eea327"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_0a69534f-18be-4c09-95e3-8520cc0e5d6f" w:customStyle="1">
+    <w:name w:val="Normal Table_0a69534f-18be-4c09-95e3-8520cc0e5d6f"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_1a9717ad-094b-4d62-a4b4-e082f22177a4" w:customStyle="1">
+    <w:name w:val="Table Grid_1a9717ad-094b-4d62-a4b4-e082f22177a4"/>
+    <w:basedOn w:val="NormalTable_0a69534f-18be-4c09-95e3-8520cc0e5d6f"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_628b6601-ba2b-4605-8544-c8b5b5888849" w:customStyle="1">
+    <w:name w:val="Normal Table_628b6601-ba2b-4605-8544-c8b5b5888849"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_423046f5-0708-4e73-bc06-868e003ce6bc" w:customStyle="1">
+    <w:name w:val="Table Grid_423046f5-0708-4e73-bc06-868e003ce6bc"/>
+    <w:basedOn w:val="NormalTable_628b6601-ba2b-4605-8544-c8b5b5888849"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_1577c0f1-9135-4d4c-adfd-58e4bb68297d" w:customStyle="1">
+    <w:name w:val="Normal Table_1577c0f1-9135-4d4c-adfd-58e4bb68297d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_5c663437-93f2-4a96-9581-2a0e0b43ce61" w:customStyle="1">
+    <w:name w:val="Table Grid_5c663437-93f2-4a96-9581-2a0e0b43ce61"/>
+    <w:basedOn w:val="NormalTable_1577c0f1-9135-4d4c-adfd-58e4bb68297d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_4fcb868b-c4ab-4936-89dd-58cc2b349825" w:customStyle="1">
+    <w:name w:val="Normal Table_4fcb868b-c4ab-4936-89dd-58cc2b349825"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_61d2719f-35f0-4633-aa52-f15ff4d5614f" w:customStyle="1">
+    <w:name w:val="Table Grid_61d2719f-35f0-4633-aa52-f15ff4d5614f"/>
+    <w:basedOn w:val="NormalTable_4fcb868b-c4ab-4936-89dd-58cc2b349825"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_deb3e7dd-a456-48ce-a21e-90c89868411a" w:customStyle="1">
+    <w:name w:val="Normal Table_deb3e7dd-a456-48ce-a21e-90c89868411a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_42104be4-1f5f-4314-b810-df76afed763d" w:customStyle="1">
+    <w:name w:val="Table Grid_42104be4-1f5f-4314-b810-df76afed763d"/>
+    <w:basedOn w:val="NormalTable_deb3e7dd-a456-48ce-a21e-90c89868411a"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_6c532769-98a6-4823-a7be-ca8fae961785" w:customStyle="1">
+    <w:name w:val="Normal Table_6c532769-98a6-4823-a7be-ca8fae961785"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_ea4a2577-d5ad-4653-b1a8-25cdf1e0044b" w:customStyle="1">
+    <w:name w:val="Table Grid_ea4a2577-d5ad-4653-b1a8-25cdf1e0044b"/>
+    <w:basedOn w:val="NormalTable_6c532769-98a6-4823-a7be-ca8fae961785"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_0caebe70-99ec-495a-ae1f-1f12f23e70b4" w:customStyle="1">
+    <w:name w:val="Normal Table_0caebe70-99ec-495a-ae1f-1f12f23e70b4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_9751fd92-92f3-42ae-9003-0bcc56d8a162" w:customStyle="1">
+    <w:name w:val="Table Grid_9751fd92-92f3-42ae-9003-0bcc56d8a162"/>
+    <w:basedOn w:val="NormalTable_0caebe70-99ec-495a-ae1f-1f12f23e70b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/657-1-1.6%20Risikomatrise%20utf&#248;relsessfasen.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>