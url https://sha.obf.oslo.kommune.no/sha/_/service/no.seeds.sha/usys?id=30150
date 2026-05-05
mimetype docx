--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -18145,51 +18145,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_28e51a26-6828-4e2c-9526-9dd0b217744a"/>
+      <w:tblStyle w:val="TableGrid_a6d4d087-48a7-4de7-b0fd-1d020c1c830e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18200,51 +18200,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:49:43 </w:t>
+            <w:t xml:space="preserve">05.05.2026 18:22:50 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18272,51 +18272,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_acf5022b-ca8f-4876-a38a-f9f90fe47285"/>
+      <w:tblStyle w:val="TableGrid_3e2f8311-a98a-40e2-9582-9929c7d8c800"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18327,51 +18327,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:49:43 </w:t>
+            <w:t xml:space="preserve">05.05.2026 18:22:50 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18399,51 +18399,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ebf666a1-72f7-400d-8177-a8f802550ef6"/>
+      <w:tblStyle w:val="TableGrid_814f10c3-49cf-408d-8230-a22993e52579"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18454,51 +18454,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:49:43 </w:t>
+            <w:t xml:space="preserve">05.05.2026 18:22:50 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18526,51 +18526,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ee5a0217-30bb-42d8-8318-2523a8dcb133"/>
+      <w:tblStyle w:val="TableGrid_ac7783f9-f2a9-409e-a03e-6b349517951a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -18628,51 +18628,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -18685,59 +18685,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_73b7016b-4f61-49a3-b5df-723f8a81c12d"/>
+      <w:tblStyle w:val="TableGrid_7607433c-aafb-4e2e-bbba-eed4986cff64"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18748,51 +18748,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_f3ff4e4a-7c95-415b-8f3d-5d0cc79a2a58"/>
+            <w:tblStyle w:val="TableGrid_3902c2bc-08d7-48e1-afa7-98dbd1674213"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18893,72 +18893,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a114ea17-fa6b-435b-92ea-cd24ba64684b"/>
+            <w:tblStyle w:val="TableGrid_80825d1a-c9ab-4451-b682-2a1d6f868a24"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19059,75 +19059,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_688366b2-5615-46fc-8a67-d168929982ff"/>
+      <w:tblStyle w:val="TableGrid_ebbe5118-a921-4664-8ee9-f5e30bb83f84"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -19185,51 +19185,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -19242,59 +19242,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4b72503a-f6d6-4a11-8ae6-a0205dded69a"/>
+      <w:tblStyle w:val="TableGrid_43cd72e0-ee68-4d28-8a86-4a66c7b091b3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19305,51 +19305,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_42ab7237-6fac-475f-9373-2b43bcde5b99"/>
+            <w:tblStyle w:val="TableGrid_0b8802e6-4f8b-4769-b886-4aaa8172b3b0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19450,72 +19450,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2be3986f-73cc-4656-8253-b8900701ed97"/>
+            <w:tblStyle w:val="TableGrid_a9c99a38-4c74-418a-9c5d-2312b3cd2aec"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19616,75 +19616,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_64287ff9-3b09-4ec8-9cb5-712a1121fa73"/>
+      <w:tblStyle w:val="TableGrid_e39f8f8f-034d-453d-b3bd-8785a430b84d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -19742,51 +19742,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -19799,59 +19799,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c126e670-f97c-4117-bcc8-d5a3a49f64c8"/>
+      <w:tblStyle w:val="TableGrid_e4797a8f-fdc8-4915-99d6-8d2b93a76e6e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19862,51 +19862,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4b27d073-022e-4edf-9d4d-3e5b2cbf9d44"/>
+            <w:tblStyle w:val="TableGrid_c6dabc1f-1aa5-4acb-ac76-06c66cde0c8b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20007,72 +20007,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_de99d5f6-eaf1-452f-b4c3-76d37490959c"/>
+            <w:tblStyle w:val="TableGrid_1c5171ae-1e02-4b1e-9a1c-13ca697c9483"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20173,62 +20173,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01E31E63"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -22137,1729 +22137,1729 @@
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_78e90286-4f7e-414a-829b-e81d493b2560" w:customStyle="1">
-    <w:name w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ff193285-d903-45c4-bbb0-54875416b6b4" w:customStyle="1">
+    <w:name w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+    <w:basedOn w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4f361cba-5eda-4527-9995-cada42d425e4" w:customStyle="1">
-    <w:name w:val="Normal Table_4f361cba-5eda-4527-9995-cada42d425e4"/>
+  <w:style w:type="table" w:styleId="NormalTable_4bc7beea-54a5-45d1-ae56-04c2c8d7e621" w:customStyle="1">
+    <w:name w:val="Normal Table_4bc7beea-54a5-45d1-ae56-04c2c8d7e621"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dce3cc02-890e-4e18-abf5-d9393599fc00" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4f361cba-5eda-4527-9995-cada42d425e4"/>
+  <w:style w:type="table" w:styleId="TableGrid_0f4f5e94-5b94-470f-8a3b-2e07de2c71f5" w:customStyle="1">
+    <w:name w:val="Table Grid_0f4f5e94-5b94-470f-8a3b-2e07de2c71f5"/>
+    <w:basedOn w:val="NormalTable_4bc7beea-54a5-45d1-ae56-04c2c8d7e621"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+    <w:basedOn w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_78e90286-4f7e-414a-829b-e81d493b2560"/>
+    <w:basedOn w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ca9c2c1d-ae77-4e5c-876f-3e068ec51ffc" w:customStyle="1">
-    <w:name w:val="Normal Table_ca9c2c1d-ae77-4e5c-876f-3e068ec51ffc"/>
+  <w:style w:type="table" w:styleId="NormalTable_fcf7b117-cfca-4821-b793-7b06c15d8476" w:customStyle="1">
+    <w:name w:val="Normal Table_fcf7b117-cfca-4821-b793-7b06c15d8476"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aa902d25-29cb-4a2e-9dd2-20b89d7504b1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ca9c2c1d-ae77-4e5c-876f-3e068ec51ffc"/>
+  <w:style w:type="table" w:styleId="TableGrid_67e069a9-c803-4a33-9d14-7fb6a389dd42" w:customStyle="1">
+    <w:name w:val="Table Grid_67e069a9-c803-4a33-9d14-7fb6a389dd42"/>
+    <w:basedOn w:val="NormalTable_fcf7b117-cfca-4821-b793-7b06c15d8476"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a1b646f6-6e00-4b7b-b58e-0d7c3e35ed67" w:customStyle="1">
-    <w:name w:val="Normal Table_a1b646f6-6e00-4b7b-b58e-0d7c3e35ed67"/>
+  <w:style w:type="table" w:styleId="NormalTable_df27c2e1-d53c-4c25-aafe-de7500c8d254" w:customStyle="1">
+    <w:name w:val="Normal Table_df27c2e1-d53c-4c25-aafe-de7500c8d254"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e585e5e4-8733-4e73-802e-b885412d5458" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a1b646f6-6e00-4b7b-b58e-0d7c3e35ed67"/>
+  <w:style w:type="table" w:styleId="TableGrid_d8032dfb-6511-4432-9c85-b2274279b94e" w:customStyle="1">
+    <w:name w:val="Table Grid_d8032dfb-6511-4432-9c85-b2274279b94e"/>
+    <w:basedOn w:val="NormalTable_df27c2e1-d53c-4c25-aafe-de7500c8d254"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_713873a4-a792-40ef-aca3-abce1a75c017" w:customStyle="1">
-    <w:name w:val="Normal Table_713873a4-a792-40ef-aca3-abce1a75c017"/>
+  <w:style w:type="table" w:styleId="NormalTable_1f54d329-e091-4ef1-bfc8-bb151bf3ad10" w:customStyle="1">
+    <w:name w:val="Normal Table_1f54d329-e091-4ef1-bfc8-bb151bf3ad10"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6a8fb197-0a69-4d7d-8fb3-0c07fcf0b3f7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_713873a4-a792-40ef-aca3-abce1a75c017"/>
+  <w:style w:type="table" w:styleId="TableGrid_063ae64f-a5aa-4f72-a613-a7a6ba83e839" w:customStyle="1">
+    <w:name w:val="Table Grid_063ae64f-a5aa-4f72-a613-a7a6ba83e839"/>
+    <w:basedOn w:val="NormalTable_1f54d329-e091-4ef1-bfc8-bb151bf3ad10"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f9d590b8-ac81-4a61-baee-c6c9342276d6" w:customStyle="1">
-    <w:name w:val="Normal Table_f9d590b8-ac81-4a61-baee-c6c9342276d6"/>
+  <w:style w:type="table" w:styleId="NormalTable_6e142050-f15d-492e-becd-935730139bd4" w:customStyle="1">
+    <w:name w:val="Normal Table_6e142050-f15d-492e-becd-935730139bd4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c8d5815c-80d2-46df-81c7-f73a90fea503" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f9d590b8-ac81-4a61-baee-c6c9342276d6"/>
+  <w:style w:type="table" w:styleId="TableGrid_a0662ff1-f38f-49e6-b15f-994db0e7a5be" w:customStyle="1">
+    <w:name w:val="Table Grid_a0662ff1-f38f-49e6-b15f-994db0e7a5be"/>
+    <w:basedOn w:val="NormalTable_6e142050-f15d-492e-becd-935730139bd4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9de2e9ee-25c0-4be6-91cb-7bc7e86fc4c3" w:customStyle="1">
-    <w:name w:val="Normal Table_9de2e9ee-25c0-4be6-91cb-7bc7e86fc4c3"/>
+  <w:style w:type="table" w:styleId="NormalTable_3791a2a1-ffe0-470c-9921-550c8db1951e" w:customStyle="1">
+    <w:name w:val="Normal Table_3791a2a1-ffe0-470c-9921-550c8db1951e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_28e51a26-6828-4e2c-9526-9dd0b217744a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9de2e9ee-25c0-4be6-91cb-7bc7e86fc4c3"/>
+  <w:style w:type="table" w:styleId="TableGrid_a6d4d087-48a7-4de7-b0fd-1d020c1c830e" w:customStyle="1">
+    <w:name w:val="Table Grid_a6d4d087-48a7-4de7-b0fd-1d020c1c830e"/>
+    <w:basedOn w:val="NormalTable_3791a2a1-ffe0-470c-9921-550c8db1951e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f1b680c3-310c-46fd-b3bc-ce1a9cdd847c" w:customStyle="1">
-    <w:name w:val="Normal Table_f1b680c3-310c-46fd-b3bc-ce1a9cdd847c"/>
+  <w:style w:type="table" w:styleId="NormalTable_7b5e54be-43eb-4e31-b495-bb37e324481f" w:customStyle="1">
+    <w:name w:val="Normal Table_7b5e54be-43eb-4e31-b495-bb37e324481f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee5a0217-30bb-42d8-8318-2523a8dcb133" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f1b680c3-310c-46fd-b3bc-ce1a9cdd847c"/>
+  <w:style w:type="table" w:styleId="TableGrid_ac7783f9-f2a9-409e-a03e-6b349517951a" w:customStyle="1">
+    <w:name w:val="Table Grid_ac7783f9-f2a9-409e-a03e-6b349517951a"/>
+    <w:basedOn w:val="NormalTable_7b5e54be-43eb-4e31-b495-bb37e324481f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d3303a08-c14e-4acb-a06e-5213d747cf49" w:customStyle="1">
-    <w:name w:val="Normal Table_d3303a08-c14e-4acb-a06e-5213d747cf49"/>
+  <w:style w:type="table" w:styleId="NormalTable_e0b5aa18-91dc-4059-9645-e7f4487007d2" w:customStyle="1">
+    <w:name w:val="Normal Table_e0b5aa18-91dc-4059-9645-e7f4487007d2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f3ff4e4a-7c95-415b-8f3d-5d0cc79a2a58" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d3303a08-c14e-4acb-a06e-5213d747cf49"/>
+  <w:style w:type="table" w:styleId="TableGrid_3902c2bc-08d7-48e1-afa7-98dbd1674213" w:customStyle="1">
+    <w:name w:val="Table Grid_3902c2bc-08d7-48e1-afa7-98dbd1674213"/>
+    <w:basedOn w:val="NormalTable_e0b5aa18-91dc-4059-9645-e7f4487007d2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_928c8e29-45a0-4c72-ab30-1d7bddb1b9f5" w:customStyle="1">
-    <w:name w:val="Normal Table_928c8e29-45a0-4c72-ab30-1d7bddb1b9f5"/>
+  <w:style w:type="table" w:styleId="NormalTable_03fa5db4-6f9f-4da1-b63b-2c176a5d17aa" w:customStyle="1">
+    <w:name w:val="Normal Table_03fa5db4-6f9f-4da1-b63b-2c176a5d17aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a114ea17-fa6b-435b-92ea-cd24ba64684b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_928c8e29-45a0-4c72-ab30-1d7bddb1b9f5"/>
+  <w:style w:type="table" w:styleId="TableGrid_80825d1a-c9ab-4451-b682-2a1d6f868a24" w:customStyle="1">
+    <w:name w:val="Table Grid_80825d1a-c9ab-4451-b682-2a1d6f868a24"/>
+    <w:basedOn w:val="NormalTable_03fa5db4-6f9f-4da1-b63b-2c176a5d17aa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_18e86a85-c7d6-43f9-8adc-57a085b58042" w:customStyle="1">
-    <w:name w:val="Normal Table_18e86a85-c7d6-43f9-8adc-57a085b58042"/>
+  <w:style w:type="table" w:styleId="NormalTable_bf61e38a-712f-4732-9481-861dc9c534a1" w:customStyle="1">
+    <w:name w:val="Normal Table_bf61e38a-712f-4732-9481-861dc9c534a1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_73b7016b-4f61-49a3-b5df-723f8a81c12d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_18e86a85-c7d6-43f9-8adc-57a085b58042"/>
+  <w:style w:type="table" w:styleId="TableGrid_7607433c-aafb-4e2e-bbba-eed4986cff64" w:customStyle="1">
+    <w:name w:val="Table Grid_7607433c-aafb-4e2e-bbba-eed4986cff64"/>
+    <w:basedOn w:val="NormalTable_bf61e38a-712f-4732-9481-861dc9c534a1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8c6ff780-ba30-46df-b5ac-1697f99bb9d4" w:customStyle="1">
-    <w:name w:val="Normal Table_8c6ff780-ba30-46df-b5ac-1697f99bb9d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_ad18e0a3-5701-457f-9e0d-bf4785c58618" w:customStyle="1">
+    <w:name w:val="Normal Table_ad18e0a3-5701-457f-9e0d-bf4785c58618"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b9f475a5-eb83-4e65-bbc8-3bcee31a0431" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8c6ff780-ba30-46df-b5ac-1697f99bb9d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_9c579aa2-88b5-4a79-937a-2dded18f75ab" w:customStyle="1">
+    <w:name w:val="Table Grid_9c579aa2-88b5-4a79-937a-2dded18f75ab"/>
+    <w:basedOn w:val="NormalTable_ad18e0a3-5701-457f-9e0d-bf4785c58618"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2e16ee99-420e-482b-987f-f2f8454ed686" w:customStyle="1">
-    <w:name w:val="Normal Table_2e16ee99-420e-482b-987f-f2f8454ed686"/>
+  <w:style w:type="table" w:styleId="NormalTable_532e4c41-21f4-4965-8d09-6109769aef99" w:customStyle="1">
+    <w:name w:val="Normal Table_532e4c41-21f4-4965-8d09-6109769aef99"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f9b0fef3-ed8a-421c-b14e-4a56f0b08ad8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2e16ee99-420e-482b-987f-f2f8454ed686"/>
+  <w:style w:type="table" w:styleId="TableGrid_92200c64-5d8f-4dce-aa84-96fa38b50b56" w:customStyle="1">
+    <w:name w:val="Table Grid_92200c64-5d8f-4dce-aa84-96fa38b50b56"/>
+    <w:basedOn w:val="NormalTable_532e4c41-21f4-4965-8d09-6109769aef99"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8f2f6e14-d2ab-495d-910a-344de909fd53" w:customStyle="1">
-    <w:name w:val="Normal Table_8f2f6e14-d2ab-495d-910a-344de909fd53"/>
+  <w:style w:type="table" w:styleId="NormalTable_4a733369-a51f-4801-9e2e-539fb2b0aee0" w:customStyle="1">
+    <w:name w:val="Normal Table_4a733369-a51f-4801-9e2e-539fb2b0aee0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2b16097d-ad0c-413f-aa1f-73cc7b100995" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8f2f6e14-d2ab-495d-910a-344de909fd53"/>
+  <w:style w:type="table" w:styleId="TableGrid_2c3a3c4a-dcdf-47ca-a626-8ec68dc3347c" w:customStyle="1">
+    <w:name w:val="Table Grid_2c3a3c4a-dcdf-47ca-a626-8ec68dc3347c"/>
+    <w:basedOn w:val="NormalTable_4a733369-a51f-4801-9e2e-539fb2b0aee0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_43594521-0311-4685-9b05-2baa84c77ea3" w:customStyle="1">
-    <w:name w:val="Normal Table_43594521-0311-4685-9b05-2baa84c77ea3"/>
+  <w:style w:type="table" w:styleId="NormalTable_52c8780f-c74d-4aef-94cf-57ccf3c1c74f" w:customStyle="1">
+    <w:name w:val="Normal Table_52c8780f-c74d-4aef-94cf-57ccf3c1c74f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_136ee1c7-0dd3-4e00-aa0a-eceec5929a98" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_43594521-0311-4685-9b05-2baa84c77ea3"/>
+  <w:style w:type="table" w:styleId="TableGrid_011d8d73-a1a7-4286-a788-0ba357d7b255" w:customStyle="1">
+    <w:name w:val="Table Grid_011d8d73-a1a7-4286-a788-0ba357d7b255"/>
+    <w:basedOn w:val="NormalTable_52c8780f-c74d-4aef-94cf-57ccf3c1c74f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_63ae0890-b97e-4e62-873c-774bbbb46b52" w:customStyle="1">
-    <w:name w:val="Normal Table_63ae0890-b97e-4e62-873c-774bbbb46b52"/>
+  <w:style w:type="table" w:styleId="NormalTable_60ea26f0-83d3-4d46-bd8c-f38664253e89" w:customStyle="1">
+    <w:name w:val="Normal Table_60ea26f0-83d3-4d46-bd8c-f38664253e89"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e4d7e22d-3a95-4109-bc67-dc63ea95c817" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_63ae0890-b97e-4e62-873c-774bbbb46b52"/>
+  <w:style w:type="table" w:styleId="TableGrid_73d03a25-77ee-4892-b284-cde382d5c490" w:customStyle="1">
+    <w:name w:val="Table Grid_73d03a25-77ee-4892-b284-cde382d5c490"/>
+    <w:basedOn w:val="NormalTable_60ea26f0-83d3-4d46-bd8c-f38664253e89"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2f6c96e9-0a15-4591-99a6-f895012c8e78" w:customStyle="1">
-    <w:name w:val="Normal Table_2f6c96e9-0a15-4591-99a6-f895012c8e78"/>
+  <w:style w:type="table" w:styleId="NormalTable_a2d8721b-b453-4103-8737-f2cda21ac2be" w:customStyle="1">
+    <w:name w:val="Normal Table_a2d8721b-b453-4103-8737-f2cda21ac2be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_acf5022b-ca8f-4876-a38a-f9f90fe47285" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2f6c96e9-0a15-4591-99a6-f895012c8e78"/>
+  <w:style w:type="table" w:styleId="TableGrid_3e2f8311-a98a-40e2-9582-9929c7d8c800" w:customStyle="1">
+    <w:name w:val="Table Grid_3e2f8311-a98a-40e2-9582-9929c7d8c800"/>
+    <w:basedOn w:val="NormalTable_a2d8721b-b453-4103-8737-f2cda21ac2be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c08c0098-5055-4d5d-afac-b8b2f558f2f3" w:customStyle="1">
-    <w:name w:val="Normal Table_c08c0098-5055-4d5d-afac-b8b2f558f2f3"/>
+  <w:style w:type="table" w:styleId="NormalTable_e9a277b7-9aad-4af3-b8de-62f90aeb8fa0" w:customStyle="1">
+    <w:name w:val="Normal Table_e9a277b7-9aad-4af3-b8de-62f90aeb8fa0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_688366b2-5615-46fc-8a67-d168929982ff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c08c0098-5055-4d5d-afac-b8b2f558f2f3"/>
+  <w:style w:type="table" w:styleId="TableGrid_ebbe5118-a921-4664-8ee9-f5e30bb83f84" w:customStyle="1">
+    <w:name w:val="Table Grid_ebbe5118-a921-4664-8ee9-f5e30bb83f84"/>
+    <w:basedOn w:val="NormalTable_e9a277b7-9aad-4af3-b8de-62f90aeb8fa0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f54b8c8f-1e40-4ab9-88df-35aef00b9e59" w:customStyle="1">
-    <w:name w:val="Normal Table_f54b8c8f-1e40-4ab9-88df-35aef00b9e59"/>
+  <w:style w:type="table" w:styleId="NormalTable_06ad1550-b0b7-4ea8-8208-0e6db4519a38" w:customStyle="1">
+    <w:name w:val="Normal Table_06ad1550-b0b7-4ea8-8208-0e6db4519a38"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_42ab7237-6fac-475f-9373-2b43bcde5b99" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f54b8c8f-1e40-4ab9-88df-35aef00b9e59"/>
+  <w:style w:type="table" w:styleId="TableGrid_0b8802e6-4f8b-4769-b886-4aaa8172b3b0" w:customStyle="1">
+    <w:name w:val="Table Grid_0b8802e6-4f8b-4769-b886-4aaa8172b3b0"/>
+    <w:basedOn w:val="NormalTable_06ad1550-b0b7-4ea8-8208-0e6db4519a38"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ee270261-da4b-4cc5-a4f5-069122852cd8" w:customStyle="1">
-    <w:name w:val="Normal Table_ee270261-da4b-4cc5-a4f5-069122852cd8"/>
+  <w:style w:type="table" w:styleId="NormalTable_be2217a2-6096-4603-81a6-30aae298376d" w:customStyle="1">
+    <w:name w:val="Normal Table_be2217a2-6096-4603-81a6-30aae298376d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2be3986f-73cc-4656-8253-b8900701ed97" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ee270261-da4b-4cc5-a4f5-069122852cd8"/>
+  <w:style w:type="table" w:styleId="TableGrid_a9c99a38-4c74-418a-9c5d-2312b3cd2aec" w:customStyle="1">
+    <w:name w:val="Table Grid_a9c99a38-4c74-418a-9c5d-2312b3cd2aec"/>
+    <w:basedOn w:val="NormalTable_be2217a2-6096-4603-81a6-30aae298376d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_02107fb0-ccca-4bb4-8817-1722a9bed51c" w:customStyle="1">
-    <w:name w:val="Normal Table_02107fb0-ccca-4bb4-8817-1722a9bed51c"/>
+  <w:style w:type="table" w:styleId="NormalTable_81fca4bd-4b0b-4843-b6cb-273f76aa1d13" w:customStyle="1">
+    <w:name w:val="Normal Table_81fca4bd-4b0b-4843-b6cb-273f76aa1d13"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4b72503a-f6d6-4a11-8ae6-a0205dded69a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_02107fb0-ccca-4bb4-8817-1722a9bed51c"/>
+  <w:style w:type="table" w:styleId="TableGrid_43cd72e0-ee68-4d28-8a86-4a66c7b091b3" w:customStyle="1">
+    <w:name w:val="Table Grid_43cd72e0-ee68-4d28-8a86-4a66c7b091b3"/>
+    <w:basedOn w:val="NormalTable_81fca4bd-4b0b-4843-b6cb-273f76aa1d13"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0a7dc6da-84b2-43e8-af02-481901a53b65" w:customStyle="1">
-    <w:name w:val="Normal Table_0a7dc6da-84b2-43e8-af02-481901a53b65"/>
+  <w:style w:type="table" w:styleId="NormalTable_a0a32c4e-7a03-4c58-a5f1-8d415316b5ac" w:customStyle="1">
+    <w:name w:val="Normal Table_a0a32c4e-7a03-4c58-a5f1-8d415316b5ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_de63ba4f-0cc4-40c4-b586-b81dd9f1879c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0a7dc6da-84b2-43e8-af02-481901a53b65"/>
+  <w:style w:type="table" w:styleId="TableGrid_e0322fba-04cc-48f3-b57a-3dbfa7097bd3" w:customStyle="1">
+    <w:name w:val="Table Grid_e0322fba-04cc-48f3-b57a-3dbfa7097bd3"/>
+    <w:basedOn w:val="NormalTable_a0a32c4e-7a03-4c58-a5f1-8d415316b5ac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6803b26b-75e2-4c92-bacb-0eb5d962954d" w:customStyle="1">
-    <w:name w:val="Normal Table_6803b26b-75e2-4c92-bacb-0eb5d962954d"/>
+  <w:style w:type="table" w:styleId="NormalTable_d9c882b6-c208-4926-abc4-30df4209502d" w:customStyle="1">
+    <w:name w:val="Normal Table_d9c882b6-c208-4926-abc4-30df4209502d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fe48b123-f591-4106-a907-acd74528917b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6803b26b-75e2-4c92-bacb-0eb5d962954d"/>
+  <w:style w:type="table" w:styleId="TableGrid_0125d9a7-824a-401e-8b3a-0cd199375228" w:customStyle="1">
+    <w:name w:val="Table Grid_0125d9a7-824a-401e-8b3a-0cd199375228"/>
+    <w:basedOn w:val="NormalTable_d9c882b6-c208-4926-abc4-30df4209502d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4def4e6f-d4b9-43a3-bef0-42c16b04e89d" w:customStyle="1">
-    <w:name w:val="Normal Table_4def4e6f-d4b9-43a3-bef0-42c16b04e89d"/>
+  <w:style w:type="table" w:styleId="NormalTable_ba9ddc1c-3194-4cd4-852f-18b3cfcda083" w:customStyle="1">
+    <w:name w:val="Normal Table_ba9ddc1c-3194-4cd4-852f-18b3cfcda083"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0fba1ada-27f2-42df-b5e3-717313da2c8e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4def4e6f-d4b9-43a3-bef0-42c16b04e89d"/>
+  <w:style w:type="table" w:styleId="TableGrid_619aa5d3-d3db-4fa9-9f9d-a60bececed12" w:customStyle="1">
+    <w:name w:val="Table Grid_619aa5d3-d3db-4fa9-9f9d-a60bececed12"/>
+    <w:basedOn w:val="NormalTable_ba9ddc1c-3194-4cd4-852f-18b3cfcda083"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d67cb936-19df-4008-b59f-a2334ff44d44" w:customStyle="1">
-    <w:name w:val="Normal Table_d67cb936-19df-4008-b59f-a2334ff44d44"/>
+  <w:style w:type="table" w:styleId="NormalTable_c2b76688-722e-4a5a-be3a-72338cba7d16" w:customStyle="1">
+    <w:name w:val="Normal Table_c2b76688-722e-4a5a-be3a-72338cba7d16"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6975c98a-b274-4466-a006-b7fdb6752a65" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d67cb936-19df-4008-b59f-a2334ff44d44"/>
+  <w:style w:type="table" w:styleId="TableGrid_2473c608-b801-4cc0-b3af-c085b9920959" w:customStyle="1">
+    <w:name w:val="Table Grid_2473c608-b801-4cc0-b3af-c085b9920959"/>
+    <w:basedOn w:val="NormalTable_c2b76688-722e-4a5a-be3a-72338cba7d16"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_55cce3e0-5679-4f7f-9c2e-0f687801ea6f" w:customStyle="1">
-    <w:name w:val="Normal Table_55cce3e0-5679-4f7f-9c2e-0f687801ea6f"/>
+  <w:style w:type="table" w:styleId="NormalTable_d74aade4-ca8b-4512-b4ee-976474710483" w:customStyle="1">
+    <w:name w:val="Normal Table_d74aade4-ca8b-4512-b4ee-976474710483"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e5c0e0cc-a42c-4b0d-962b-e9774527dd63" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_55cce3e0-5679-4f7f-9c2e-0f687801ea6f"/>
+  <w:style w:type="table" w:styleId="TableGrid_67aac500-00b6-4b75-8073-6190a6a2f442" w:customStyle="1">
+    <w:name w:val="Table Grid_67aac500-00b6-4b75-8073-6190a6a2f442"/>
+    <w:basedOn w:val="NormalTable_d74aade4-ca8b-4512-b4ee-976474710483"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5db2ca88-2cd6-4325-8ff6-4719729d42fc" w:customStyle="1">
-    <w:name w:val="Normal Table_5db2ca88-2cd6-4325-8ff6-4719729d42fc"/>
+  <w:style w:type="table" w:styleId="NormalTable_d52217e7-8efa-4feb-a2ba-5d096bc3e344" w:customStyle="1">
+    <w:name w:val="Normal Table_d52217e7-8efa-4feb-a2ba-5d096bc3e344"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ebf666a1-72f7-400d-8177-a8f802550ef6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5db2ca88-2cd6-4325-8ff6-4719729d42fc"/>
+  <w:style w:type="table" w:styleId="TableGrid_814f10c3-49cf-408d-8230-a22993e52579" w:customStyle="1">
+    <w:name w:val="Table Grid_814f10c3-49cf-408d-8230-a22993e52579"/>
+    <w:basedOn w:val="NormalTable_d52217e7-8efa-4feb-a2ba-5d096bc3e344"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_423201f1-6961-4665-b23b-05e8cf0ef3d0" w:customStyle="1">
-    <w:name w:val="Normal Table_423201f1-6961-4665-b23b-05e8cf0ef3d0"/>
+  <w:style w:type="table" w:styleId="NormalTable_5602f146-3e17-46ef-9384-c81bd3562f64" w:customStyle="1">
+    <w:name w:val="Normal Table_5602f146-3e17-46ef-9384-c81bd3562f64"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_64287ff9-3b09-4ec8-9cb5-712a1121fa73" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_423201f1-6961-4665-b23b-05e8cf0ef3d0"/>
+  <w:style w:type="table" w:styleId="TableGrid_e39f8f8f-034d-453d-b3bd-8785a430b84d" w:customStyle="1">
+    <w:name w:val="Table Grid_e39f8f8f-034d-453d-b3bd-8785a430b84d"/>
+    <w:basedOn w:val="NormalTable_5602f146-3e17-46ef-9384-c81bd3562f64"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7d1765a2-ca81-4e0e-ab32-76d8a1caec14" w:customStyle="1">
-    <w:name w:val="Normal Table_7d1765a2-ca81-4e0e-ab32-76d8a1caec14"/>
+  <w:style w:type="table" w:styleId="NormalTable_9de916b0-b589-48cc-b5db-79347139e0b7" w:customStyle="1">
+    <w:name w:val="Normal Table_9de916b0-b589-48cc-b5db-79347139e0b7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4b27d073-022e-4edf-9d4d-3e5b2cbf9d44" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7d1765a2-ca81-4e0e-ab32-76d8a1caec14"/>
+  <w:style w:type="table" w:styleId="TableGrid_c6dabc1f-1aa5-4acb-ac76-06c66cde0c8b" w:customStyle="1">
+    <w:name w:val="Table Grid_c6dabc1f-1aa5-4acb-ac76-06c66cde0c8b"/>
+    <w:basedOn w:val="NormalTable_9de916b0-b589-48cc-b5db-79347139e0b7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d7667b4-b66f-4e1f-b589-60d0c0c933ae" w:customStyle="1">
-    <w:name w:val="Normal Table_5d7667b4-b66f-4e1f-b589-60d0c0c933ae"/>
+  <w:style w:type="table" w:styleId="NormalTable_94128e6f-bdae-4897-819a-353005ac1219" w:customStyle="1">
+    <w:name w:val="Normal Table_94128e6f-bdae-4897-819a-353005ac1219"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_de99d5f6-eaf1-452f-b4c3-76d37490959c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5d7667b4-b66f-4e1f-b589-60d0c0c933ae"/>
+  <w:style w:type="table" w:styleId="TableGrid_1c5171ae-1e02-4b1e-9a1c-13ca697c9483" w:customStyle="1">
+    <w:name w:val="Table Grid_1c5171ae-1e02-4b1e-9a1c-13ca697c9483"/>
+    <w:basedOn w:val="NormalTable_94128e6f-bdae-4897-819a-353005ac1219"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_55400255-baac-4f1b-b47c-306af9b92412" w:customStyle="1">
-    <w:name w:val="Normal Table_55400255-baac-4f1b-b47c-306af9b92412"/>
+  <w:style w:type="table" w:styleId="NormalTable_172b4892-80eb-4405-be2a-04d7354583fe" w:customStyle="1">
+    <w:name w:val="Normal Table_172b4892-80eb-4405-be2a-04d7354583fe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c126e670-f97c-4117-bcc8-d5a3a49f64c8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_55400255-baac-4f1b-b47c-306af9b92412"/>
+  <w:style w:type="table" w:styleId="TableGrid_e4797a8f-fdc8-4915-99d6-8d2b93a76e6e" w:customStyle="1">
+    <w:name w:val="Table Grid_e4797a8f-fdc8-4915-99d6-8d2b93a76e6e"/>
+    <w:basedOn w:val="NormalTable_172b4892-80eb-4405-be2a-04d7354583fe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>