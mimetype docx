--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -18145,51 +18145,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a6d4d087-48a7-4de7-b0fd-1d020c1c830e"/>
+      <w:tblStyle w:val="TableGrid_f4932418-c054-49e0-9dfe-d3575f43d733"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18200,51 +18200,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 18:22:50 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18272,51 +18272,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3e2f8311-a98a-40e2-9582-9929c7d8c800"/>
+      <w:tblStyle w:val="TableGrid_f428c2fb-a140-4a97-9b06-035163acc7ac"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18327,51 +18327,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 18:22:50 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18399,51 +18399,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_814f10c3-49cf-408d-8230-a22993e52579"/>
+      <w:tblStyle w:val="TableGrid_d7306ad9-d61a-4d9e-887c-a65477127685"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18454,51 +18454,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 18:22:50 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -18526,51 +18526,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ac7783f9-f2a9-409e-a03e-6b349517951a"/>
+      <w:tblStyle w:val="TableGrid_ff9a96b7-4a28-4dbf-9df1-fd02ee25e0b4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -18628,51 +18628,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -18685,59 +18685,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7607433c-aafb-4e2e-bbba-eed4986cff64"/>
+      <w:tblStyle w:val="TableGrid_890c39a2-82c7-4379-b8c6-4cc724f725b7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18748,51 +18748,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3902c2bc-08d7-48e1-afa7-98dbd1674213"/>
+            <w:tblStyle w:val="TableGrid_14bfb0b5-e10f-4a21-bd43-bcf292dbf975"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -18893,72 +18893,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_80825d1a-c9ab-4451-b682-2a1d6f868a24"/>
+            <w:tblStyle w:val="TableGrid_ce9d19ab-f834-4aac-a0e1-8aec6dc94f49"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19059,75 +19059,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ebbe5118-a921-4664-8ee9-f5e30bb83f84"/>
+      <w:tblStyle w:val="TableGrid_a7f5ede2-13e2-46fb-bb6c-14849f4752ff"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -19185,51 +19185,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -19242,59 +19242,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_43cd72e0-ee68-4d28-8a86-4a66c7b091b3"/>
+      <w:tblStyle w:val="TableGrid_a992a146-2ee4-4c57-b8a6-e324a59aebab"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19305,51 +19305,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0b8802e6-4f8b-4769-b886-4aaa8172b3b0"/>
+            <w:tblStyle w:val="TableGrid_90c94c06-8647-4cdd-ab4c-238290be24ad"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19450,72 +19450,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a9c99a38-4c74-418a-9c5d-2312b3cd2aec"/>
+            <w:tblStyle w:val="TableGrid_6acbbeaf-bcfa-4c2f-a8ef-72bc690289c1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19616,75 +19616,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e39f8f8f-034d-453d-b3bd-8785a430b84d"/>
+      <w:tblStyle w:val="TableGrid_d0562706-624a-4f26-9a0d-3db49414fb02"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -19742,51 +19742,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -19799,59 +19799,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e4797a8f-fdc8-4915-99d6-8d2b93a76e6e"/>
+      <w:tblStyle w:val="TableGrid_3d6bd168-8616-495c-aa00-f9944d6fe8a0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -19862,51 +19862,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c6dabc1f-1aa5-4acb-ac76-06c66cde0c8b"/>
+            <w:tblStyle w:val="TableGrid_4f99a858-6b85-4a2d-8431-bcdda38605dc"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20007,72 +20007,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1c5171ae-1e02-4b1e-9a1c-13ca697c9483"/>
+            <w:tblStyle w:val="TableGrid_db3184a1-85d5-4a35-9c44-07ddae329c2b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -20173,62 +20173,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+            <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+      <w:pStyle w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01E31E63"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -22137,1729 +22137,1729 @@
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ff193285-d903-45c4-bbb0-54875416b6b4" w:customStyle="1">
-    <w:name w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+  <w:style w:type="paragraph" w:styleId="Normal_7f502118-0a80-442d-806d-04d268ac75db" w:customStyle="1">
+    <w:name w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+    <w:basedOn w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4bc7beea-54a5-45d1-ae56-04c2c8d7e621" w:customStyle="1">
-    <w:name w:val="Normal Table_4bc7beea-54a5-45d1-ae56-04c2c8d7e621"/>
+  <w:style w:type="table" w:styleId="NormalTable_687addaf-015f-47ea-a7ec-b846e88ddd46" w:customStyle="1">
+    <w:name w:val="Normal Table_687addaf-015f-47ea-a7ec-b846e88ddd46"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0f4f5e94-5b94-470f-8a3b-2e07de2c71f5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4bc7beea-54a5-45d1-ae56-04c2c8d7e621"/>
+  <w:style w:type="table" w:styleId="TableGrid_c1c9a6ca-98ef-42b6-85b1-6b4fc3a4c2a9" w:customStyle="1">
+    <w:name w:val="Table Grid_c1c9a6ca-98ef-42b6-85b1-6b4fc3a4c2a9"/>
+    <w:basedOn w:val="NormalTable_687addaf-015f-47ea-a7ec-b846e88ddd46"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+    <w:basedOn w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_ff193285-d903-45c4-bbb0-54875416b6b4"/>
+    <w:basedOn w:val="Normal_7f502118-0a80-442d-806d-04d268ac75db"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fcf7b117-cfca-4821-b793-7b06c15d8476" w:customStyle="1">
-    <w:name w:val="Normal Table_fcf7b117-cfca-4821-b793-7b06c15d8476"/>
+  <w:style w:type="table" w:styleId="NormalTable_d3b97af8-9773-4ddb-bd1f-87510cee5683" w:customStyle="1">
+    <w:name w:val="Normal Table_d3b97af8-9773-4ddb-bd1f-87510cee5683"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_67e069a9-c803-4a33-9d14-7fb6a389dd42" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fcf7b117-cfca-4821-b793-7b06c15d8476"/>
+  <w:style w:type="table" w:styleId="TableGrid_95aa54a8-e0c5-4f66-a332-cf048f7148e3" w:customStyle="1">
+    <w:name w:val="Table Grid_95aa54a8-e0c5-4f66-a332-cf048f7148e3"/>
+    <w:basedOn w:val="NormalTable_d3b97af8-9773-4ddb-bd1f-87510cee5683"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_df27c2e1-d53c-4c25-aafe-de7500c8d254" w:customStyle="1">
-    <w:name w:val="Normal Table_df27c2e1-d53c-4c25-aafe-de7500c8d254"/>
+  <w:style w:type="table" w:styleId="NormalTable_d5581c96-83be-4617-81db-8e93f3d567a5" w:customStyle="1">
+    <w:name w:val="Normal Table_d5581c96-83be-4617-81db-8e93f3d567a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d8032dfb-6511-4432-9c85-b2274279b94e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_df27c2e1-d53c-4c25-aafe-de7500c8d254"/>
+  <w:style w:type="table" w:styleId="TableGrid_ded034a7-8107-4369-a16a-63c6f687780d" w:customStyle="1">
+    <w:name w:val="Table Grid_ded034a7-8107-4369-a16a-63c6f687780d"/>
+    <w:basedOn w:val="NormalTable_d5581c96-83be-4617-81db-8e93f3d567a5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1f54d329-e091-4ef1-bfc8-bb151bf3ad10" w:customStyle="1">
-    <w:name w:val="Normal Table_1f54d329-e091-4ef1-bfc8-bb151bf3ad10"/>
+  <w:style w:type="table" w:styleId="NormalTable_f105b083-dd2f-41ce-8185-9b1da2ff7dfb" w:customStyle="1">
+    <w:name w:val="Normal Table_f105b083-dd2f-41ce-8185-9b1da2ff7dfb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_063ae64f-a5aa-4f72-a613-a7a6ba83e839" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1f54d329-e091-4ef1-bfc8-bb151bf3ad10"/>
+  <w:style w:type="table" w:styleId="TableGrid_5b7d580e-a104-4535-bcc1-2fbbbea586b6" w:customStyle="1">
+    <w:name w:val="Table Grid_5b7d580e-a104-4535-bcc1-2fbbbea586b6"/>
+    <w:basedOn w:val="NormalTable_f105b083-dd2f-41ce-8185-9b1da2ff7dfb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6e142050-f15d-492e-becd-935730139bd4" w:customStyle="1">
-    <w:name w:val="Normal Table_6e142050-f15d-492e-becd-935730139bd4"/>
+  <w:style w:type="table" w:styleId="NormalTable_ba95ec94-218a-4bf5-aad3-2f89ee0dcc95" w:customStyle="1">
+    <w:name w:val="Normal Table_ba95ec94-218a-4bf5-aad3-2f89ee0dcc95"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a0662ff1-f38f-49e6-b15f-994db0e7a5be" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6e142050-f15d-492e-becd-935730139bd4"/>
+  <w:style w:type="table" w:styleId="TableGrid_ce46db4c-4182-443c-bf9b-d2cdb2ed83c9" w:customStyle="1">
+    <w:name w:val="Table Grid_ce46db4c-4182-443c-bf9b-d2cdb2ed83c9"/>
+    <w:basedOn w:val="NormalTable_ba95ec94-218a-4bf5-aad3-2f89ee0dcc95"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3791a2a1-ffe0-470c-9921-550c8db1951e" w:customStyle="1">
-    <w:name w:val="Normal Table_3791a2a1-ffe0-470c-9921-550c8db1951e"/>
+  <w:style w:type="table" w:styleId="NormalTable_095990c5-c420-443c-b225-f31de5c6cbf7" w:customStyle="1">
+    <w:name w:val="Normal Table_095990c5-c420-443c-b225-f31de5c6cbf7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a6d4d087-48a7-4de7-b0fd-1d020c1c830e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3791a2a1-ffe0-470c-9921-550c8db1951e"/>
+  <w:style w:type="table" w:styleId="TableGrid_f4932418-c054-49e0-9dfe-d3575f43d733" w:customStyle="1">
+    <w:name w:val="Table Grid_f4932418-c054-49e0-9dfe-d3575f43d733"/>
+    <w:basedOn w:val="NormalTable_095990c5-c420-443c-b225-f31de5c6cbf7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7b5e54be-43eb-4e31-b495-bb37e324481f" w:customStyle="1">
-    <w:name w:val="Normal Table_7b5e54be-43eb-4e31-b495-bb37e324481f"/>
+  <w:style w:type="table" w:styleId="NormalTable_f2832661-7cfd-4194-b063-cc0a0eb26d4c" w:customStyle="1">
+    <w:name w:val="Normal Table_f2832661-7cfd-4194-b063-cc0a0eb26d4c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ac7783f9-f2a9-409e-a03e-6b349517951a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7b5e54be-43eb-4e31-b495-bb37e324481f"/>
+  <w:style w:type="table" w:styleId="TableGrid_ff9a96b7-4a28-4dbf-9df1-fd02ee25e0b4" w:customStyle="1">
+    <w:name w:val="Table Grid_ff9a96b7-4a28-4dbf-9df1-fd02ee25e0b4"/>
+    <w:basedOn w:val="NormalTable_f2832661-7cfd-4194-b063-cc0a0eb26d4c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0b5aa18-91dc-4059-9645-e7f4487007d2" w:customStyle="1">
-    <w:name w:val="Normal Table_e0b5aa18-91dc-4059-9645-e7f4487007d2"/>
+  <w:style w:type="table" w:styleId="NormalTable_112e0440-b7b4-4fb5-88e6-1380fa40b645" w:customStyle="1">
+    <w:name w:val="Normal Table_112e0440-b7b4-4fb5-88e6-1380fa40b645"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3902c2bc-08d7-48e1-afa7-98dbd1674213" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0b5aa18-91dc-4059-9645-e7f4487007d2"/>
+  <w:style w:type="table" w:styleId="TableGrid_14bfb0b5-e10f-4a21-bd43-bcf292dbf975" w:customStyle="1">
+    <w:name w:val="Table Grid_14bfb0b5-e10f-4a21-bd43-bcf292dbf975"/>
+    <w:basedOn w:val="NormalTable_112e0440-b7b4-4fb5-88e6-1380fa40b645"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_03fa5db4-6f9f-4da1-b63b-2c176a5d17aa" w:customStyle="1">
-    <w:name w:val="Normal Table_03fa5db4-6f9f-4da1-b63b-2c176a5d17aa"/>
+  <w:style w:type="table" w:styleId="NormalTable_30824b9e-066b-4ff4-9708-f935ff91a936" w:customStyle="1">
+    <w:name w:val="Normal Table_30824b9e-066b-4ff4-9708-f935ff91a936"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_80825d1a-c9ab-4451-b682-2a1d6f868a24" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_03fa5db4-6f9f-4da1-b63b-2c176a5d17aa"/>
+  <w:style w:type="table" w:styleId="TableGrid_ce9d19ab-f834-4aac-a0e1-8aec6dc94f49" w:customStyle="1">
+    <w:name w:val="Table Grid_ce9d19ab-f834-4aac-a0e1-8aec6dc94f49"/>
+    <w:basedOn w:val="NormalTable_30824b9e-066b-4ff4-9708-f935ff91a936"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bf61e38a-712f-4732-9481-861dc9c534a1" w:customStyle="1">
-    <w:name w:val="Normal Table_bf61e38a-712f-4732-9481-861dc9c534a1"/>
+  <w:style w:type="table" w:styleId="NormalTable_3f2f964d-0c1f-499f-adfd-415806e7462f" w:customStyle="1">
+    <w:name w:val="Normal Table_3f2f964d-0c1f-499f-adfd-415806e7462f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7607433c-aafb-4e2e-bbba-eed4986cff64" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bf61e38a-712f-4732-9481-861dc9c534a1"/>
+  <w:style w:type="table" w:styleId="TableGrid_890c39a2-82c7-4379-b8c6-4cc724f725b7" w:customStyle="1">
+    <w:name w:val="Table Grid_890c39a2-82c7-4379-b8c6-4cc724f725b7"/>
+    <w:basedOn w:val="NormalTable_3f2f964d-0c1f-499f-adfd-415806e7462f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ad18e0a3-5701-457f-9e0d-bf4785c58618" w:customStyle="1">
-    <w:name w:val="Normal Table_ad18e0a3-5701-457f-9e0d-bf4785c58618"/>
+  <w:style w:type="table" w:styleId="NormalTable_acbe9a85-b8ed-4db6-9f3c-42848925a280" w:customStyle="1">
+    <w:name w:val="Normal Table_acbe9a85-b8ed-4db6-9f3c-42848925a280"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9c579aa2-88b5-4a79-937a-2dded18f75ab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ad18e0a3-5701-457f-9e0d-bf4785c58618"/>
+  <w:style w:type="table" w:styleId="TableGrid_719a9566-3fa4-43a6-b03e-eb51b3eb8fbf" w:customStyle="1">
+    <w:name w:val="Table Grid_719a9566-3fa4-43a6-b03e-eb51b3eb8fbf"/>
+    <w:basedOn w:val="NormalTable_acbe9a85-b8ed-4db6-9f3c-42848925a280"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_532e4c41-21f4-4965-8d09-6109769aef99" w:customStyle="1">
-    <w:name w:val="Normal Table_532e4c41-21f4-4965-8d09-6109769aef99"/>
+  <w:style w:type="table" w:styleId="NormalTable_8f0711ad-d669-4425-b801-ea372f3478cd" w:customStyle="1">
+    <w:name w:val="Normal Table_8f0711ad-d669-4425-b801-ea372f3478cd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_92200c64-5d8f-4dce-aa84-96fa38b50b56" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_532e4c41-21f4-4965-8d09-6109769aef99"/>
+  <w:style w:type="table" w:styleId="TableGrid_0d2ec69a-49c3-4bb9-b2f8-3c1ca234f691" w:customStyle="1">
+    <w:name w:val="Table Grid_0d2ec69a-49c3-4bb9-b2f8-3c1ca234f691"/>
+    <w:basedOn w:val="NormalTable_8f0711ad-d669-4425-b801-ea372f3478cd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4a733369-a51f-4801-9e2e-539fb2b0aee0" w:customStyle="1">
-    <w:name w:val="Normal Table_4a733369-a51f-4801-9e2e-539fb2b0aee0"/>
+  <w:style w:type="table" w:styleId="NormalTable_1c3fdf29-e8fc-41d3-9c47-d39885fdbfc9" w:customStyle="1">
+    <w:name w:val="Normal Table_1c3fdf29-e8fc-41d3-9c47-d39885fdbfc9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2c3a3c4a-dcdf-47ca-a626-8ec68dc3347c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4a733369-a51f-4801-9e2e-539fb2b0aee0"/>
+  <w:style w:type="table" w:styleId="TableGrid_2cc114a8-e5b9-4ebe-b381-990bfd4ef78c" w:customStyle="1">
+    <w:name w:val="Table Grid_2cc114a8-e5b9-4ebe-b381-990bfd4ef78c"/>
+    <w:basedOn w:val="NormalTable_1c3fdf29-e8fc-41d3-9c47-d39885fdbfc9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_52c8780f-c74d-4aef-94cf-57ccf3c1c74f" w:customStyle="1">
-    <w:name w:val="Normal Table_52c8780f-c74d-4aef-94cf-57ccf3c1c74f"/>
+  <w:style w:type="table" w:styleId="NormalTable_f2cca069-5b09-43e0-8553-0d3cd7e5e6b4" w:customStyle="1">
+    <w:name w:val="Normal Table_f2cca069-5b09-43e0-8553-0d3cd7e5e6b4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_011d8d73-a1a7-4286-a788-0ba357d7b255" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_52c8780f-c74d-4aef-94cf-57ccf3c1c74f"/>
+  <w:style w:type="table" w:styleId="TableGrid_f472af73-d287-4663-94a5-f3246dc75197" w:customStyle="1">
+    <w:name w:val="Table Grid_f472af73-d287-4663-94a5-f3246dc75197"/>
+    <w:basedOn w:val="NormalTable_f2cca069-5b09-43e0-8553-0d3cd7e5e6b4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_60ea26f0-83d3-4d46-bd8c-f38664253e89" w:customStyle="1">
-    <w:name w:val="Normal Table_60ea26f0-83d3-4d46-bd8c-f38664253e89"/>
+  <w:style w:type="table" w:styleId="NormalTable_5f9c59f8-b61b-4277-bea5-33218f9cb264" w:customStyle="1">
+    <w:name w:val="Normal Table_5f9c59f8-b61b-4277-bea5-33218f9cb264"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_73d03a25-77ee-4892-b284-cde382d5c490" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_60ea26f0-83d3-4d46-bd8c-f38664253e89"/>
+  <w:style w:type="table" w:styleId="TableGrid_ab09eb48-691f-471f-b292-b992649de08b" w:customStyle="1">
+    <w:name w:val="Table Grid_ab09eb48-691f-471f-b292-b992649de08b"/>
+    <w:basedOn w:val="NormalTable_5f9c59f8-b61b-4277-bea5-33218f9cb264"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a2d8721b-b453-4103-8737-f2cda21ac2be" w:customStyle="1">
-    <w:name w:val="Normal Table_a2d8721b-b453-4103-8737-f2cda21ac2be"/>
+  <w:style w:type="table" w:styleId="NormalTable_ebc05e58-fd82-4d9f-b442-0978b9f9858c" w:customStyle="1">
+    <w:name w:val="Normal Table_ebc05e58-fd82-4d9f-b442-0978b9f9858c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3e2f8311-a98a-40e2-9582-9929c7d8c800" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a2d8721b-b453-4103-8737-f2cda21ac2be"/>
+  <w:style w:type="table" w:styleId="TableGrid_f428c2fb-a140-4a97-9b06-035163acc7ac" w:customStyle="1">
+    <w:name w:val="Table Grid_f428c2fb-a140-4a97-9b06-035163acc7ac"/>
+    <w:basedOn w:val="NormalTable_ebc05e58-fd82-4d9f-b442-0978b9f9858c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e9a277b7-9aad-4af3-b8de-62f90aeb8fa0" w:customStyle="1">
-    <w:name w:val="Normal Table_e9a277b7-9aad-4af3-b8de-62f90aeb8fa0"/>
+  <w:style w:type="table" w:styleId="NormalTable_8141631f-2847-406d-8784-2ab69a731759" w:customStyle="1">
+    <w:name w:val="Normal Table_8141631f-2847-406d-8784-2ab69a731759"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ebbe5118-a921-4664-8ee9-f5e30bb83f84" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e9a277b7-9aad-4af3-b8de-62f90aeb8fa0"/>
+  <w:style w:type="table" w:styleId="TableGrid_a7f5ede2-13e2-46fb-bb6c-14849f4752ff" w:customStyle="1">
+    <w:name w:val="Table Grid_a7f5ede2-13e2-46fb-bb6c-14849f4752ff"/>
+    <w:basedOn w:val="NormalTable_8141631f-2847-406d-8784-2ab69a731759"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_06ad1550-b0b7-4ea8-8208-0e6db4519a38" w:customStyle="1">
-    <w:name w:val="Normal Table_06ad1550-b0b7-4ea8-8208-0e6db4519a38"/>
+  <w:style w:type="table" w:styleId="NormalTable_b5d4de27-cf14-40f7-8b61-2c6402cfffb3" w:customStyle="1">
+    <w:name w:val="Normal Table_b5d4de27-cf14-40f7-8b61-2c6402cfffb3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0b8802e6-4f8b-4769-b886-4aaa8172b3b0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_06ad1550-b0b7-4ea8-8208-0e6db4519a38"/>
+  <w:style w:type="table" w:styleId="TableGrid_90c94c06-8647-4cdd-ab4c-238290be24ad" w:customStyle="1">
+    <w:name w:val="Table Grid_90c94c06-8647-4cdd-ab4c-238290be24ad"/>
+    <w:basedOn w:val="NormalTable_b5d4de27-cf14-40f7-8b61-2c6402cfffb3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_be2217a2-6096-4603-81a6-30aae298376d" w:customStyle="1">
-    <w:name w:val="Normal Table_be2217a2-6096-4603-81a6-30aae298376d"/>
+  <w:style w:type="table" w:styleId="NormalTable_abc36d47-d10e-4b5d-9380-a729cadbedd7" w:customStyle="1">
+    <w:name w:val="Normal Table_abc36d47-d10e-4b5d-9380-a729cadbedd7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a9c99a38-4c74-418a-9c5d-2312b3cd2aec" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_be2217a2-6096-4603-81a6-30aae298376d"/>
+  <w:style w:type="table" w:styleId="TableGrid_6acbbeaf-bcfa-4c2f-a8ef-72bc690289c1" w:customStyle="1">
+    <w:name w:val="Table Grid_6acbbeaf-bcfa-4c2f-a8ef-72bc690289c1"/>
+    <w:basedOn w:val="NormalTable_abc36d47-d10e-4b5d-9380-a729cadbedd7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_81fca4bd-4b0b-4843-b6cb-273f76aa1d13" w:customStyle="1">
-    <w:name w:val="Normal Table_81fca4bd-4b0b-4843-b6cb-273f76aa1d13"/>
+  <w:style w:type="table" w:styleId="NormalTable_99ca1ec9-bf88-4d07-a710-a1aaadee386c" w:customStyle="1">
+    <w:name w:val="Normal Table_99ca1ec9-bf88-4d07-a710-a1aaadee386c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_43cd72e0-ee68-4d28-8a86-4a66c7b091b3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_81fca4bd-4b0b-4843-b6cb-273f76aa1d13"/>
+  <w:style w:type="table" w:styleId="TableGrid_a992a146-2ee4-4c57-b8a6-e324a59aebab" w:customStyle="1">
+    <w:name w:val="Table Grid_a992a146-2ee4-4c57-b8a6-e324a59aebab"/>
+    <w:basedOn w:val="NormalTable_99ca1ec9-bf88-4d07-a710-a1aaadee386c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a0a32c4e-7a03-4c58-a5f1-8d415316b5ac" w:customStyle="1">
-    <w:name w:val="Normal Table_a0a32c4e-7a03-4c58-a5f1-8d415316b5ac"/>
+  <w:style w:type="table" w:styleId="NormalTable_ba67df7b-0f3a-44dc-856c-e373bdd0d027" w:customStyle="1">
+    <w:name w:val="Normal Table_ba67df7b-0f3a-44dc-856c-e373bdd0d027"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e0322fba-04cc-48f3-b57a-3dbfa7097bd3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a0a32c4e-7a03-4c58-a5f1-8d415316b5ac"/>
+  <w:style w:type="table" w:styleId="TableGrid_131b7372-10bc-431c-9504-3613d9339e96" w:customStyle="1">
+    <w:name w:val="Table Grid_131b7372-10bc-431c-9504-3613d9339e96"/>
+    <w:basedOn w:val="NormalTable_ba67df7b-0f3a-44dc-856c-e373bdd0d027"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d9c882b6-c208-4926-abc4-30df4209502d" w:customStyle="1">
-    <w:name w:val="Normal Table_d9c882b6-c208-4926-abc4-30df4209502d"/>
+  <w:style w:type="table" w:styleId="NormalTable_3d0c7701-96b3-4ad3-92af-42c9d744fac3" w:customStyle="1">
+    <w:name w:val="Normal Table_3d0c7701-96b3-4ad3-92af-42c9d744fac3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0125d9a7-824a-401e-8b3a-0cd199375228" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d9c882b6-c208-4926-abc4-30df4209502d"/>
+  <w:style w:type="table" w:styleId="TableGrid_361333bc-8233-4492-ae41-49e2065348b2" w:customStyle="1">
+    <w:name w:val="Table Grid_361333bc-8233-4492-ae41-49e2065348b2"/>
+    <w:basedOn w:val="NormalTable_3d0c7701-96b3-4ad3-92af-42c9d744fac3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ba9ddc1c-3194-4cd4-852f-18b3cfcda083" w:customStyle="1">
-    <w:name w:val="Normal Table_ba9ddc1c-3194-4cd4-852f-18b3cfcda083"/>
+  <w:style w:type="table" w:styleId="NormalTable_dc1b8eba-e741-4ecf-aa13-4b78b816c294" w:customStyle="1">
+    <w:name w:val="Normal Table_dc1b8eba-e741-4ecf-aa13-4b78b816c294"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_619aa5d3-d3db-4fa9-9f9d-a60bececed12" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ba9ddc1c-3194-4cd4-852f-18b3cfcda083"/>
+  <w:style w:type="table" w:styleId="TableGrid_35aa743f-59de-4c08-b421-73a39c6f3e26" w:customStyle="1">
+    <w:name w:val="Table Grid_35aa743f-59de-4c08-b421-73a39c6f3e26"/>
+    <w:basedOn w:val="NormalTable_dc1b8eba-e741-4ecf-aa13-4b78b816c294"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c2b76688-722e-4a5a-be3a-72338cba7d16" w:customStyle="1">
-    <w:name w:val="Normal Table_c2b76688-722e-4a5a-be3a-72338cba7d16"/>
+  <w:style w:type="table" w:styleId="NormalTable_8dda5c6a-4ec9-4e22-9908-39944036375c" w:customStyle="1">
+    <w:name w:val="Normal Table_8dda5c6a-4ec9-4e22-9908-39944036375c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2473c608-b801-4cc0-b3af-c085b9920959" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c2b76688-722e-4a5a-be3a-72338cba7d16"/>
+  <w:style w:type="table" w:styleId="TableGrid_ac37d2f3-9720-408c-93b8-bcebc38eecef" w:customStyle="1">
+    <w:name w:val="Table Grid_ac37d2f3-9720-408c-93b8-bcebc38eecef"/>
+    <w:basedOn w:val="NormalTable_8dda5c6a-4ec9-4e22-9908-39944036375c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d74aade4-ca8b-4512-b4ee-976474710483" w:customStyle="1">
-    <w:name w:val="Normal Table_d74aade4-ca8b-4512-b4ee-976474710483"/>
+  <w:style w:type="table" w:styleId="NormalTable_61041afb-9117-439c-9e3d-c20713b53f7c" w:customStyle="1">
+    <w:name w:val="Normal Table_61041afb-9117-439c-9e3d-c20713b53f7c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_67aac500-00b6-4b75-8073-6190a6a2f442" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d74aade4-ca8b-4512-b4ee-976474710483"/>
+  <w:style w:type="table" w:styleId="TableGrid_475cc609-a708-4a5c-9c80-2b99d6ad2c40" w:customStyle="1">
+    <w:name w:val="Table Grid_475cc609-a708-4a5c-9c80-2b99d6ad2c40"/>
+    <w:basedOn w:val="NormalTable_61041afb-9117-439c-9e3d-c20713b53f7c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d52217e7-8efa-4feb-a2ba-5d096bc3e344" w:customStyle="1">
-    <w:name w:val="Normal Table_d52217e7-8efa-4feb-a2ba-5d096bc3e344"/>
+  <w:style w:type="table" w:styleId="NormalTable_34aad359-3afd-4904-bef5-b801729c19d1" w:customStyle="1">
+    <w:name w:val="Normal Table_34aad359-3afd-4904-bef5-b801729c19d1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_814f10c3-49cf-408d-8230-a22993e52579" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d52217e7-8efa-4feb-a2ba-5d096bc3e344"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7306ad9-d61a-4d9e-887c-a65477127685" w:customStyle="1">
+    <w:name w:val="Table Grid_d7306ad9-d61a-4d9e-887c-a65477127685"/>
+    <w:basedOn w:val="NormalTable_34aad359-3afd-4904-bef5-b801729c19d1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5602f146-3e17-46ef-9384-c81bd3562f64" w:customStyle="1">
-    <w:name w:val="Normal Table_5602f146-3e17-46ef-9384-c81bd3562f64"/>
+  <w:style w:type="table" w:styleId="NormalTable_19dca86b-4929-4989-9fbc-9cc3791c8d15" w:customStyle="1">
+    <w:name w:val="Normal Table_19dca86b-4929-4989-9fbc-9cc3791c8d15"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e39f8f8f-034d-453d-b3bd-8785a430b84d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5602f146-3e17-46ef-9384-c81bd3562f64"/>
+  <w:style w:type="table" w:styleId="TableGrid_d0562706-624a-4f26-9a0d-3db49414fb02" w:customStyle="1">
+    <w:name w:val="Table Grid_d0562706-624a-4f26-9a0d-3db49414fb02"/>
+    <w:basedOn w:val="NormalTable_19dca86b-4929-4989-9fbc-9cc3791c8d15"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9de916b0-b589-48cc-b5db-79347139e0b7" w:customStyle="1">
-    <w:name w:val="Normal Table_9de916b0-b589-48cc-b5db-79347139e0b7"/>
+  <w:style w:type="table" w:styleId="NormalTable_10e91bef-3c03-4964-b212-50d175a82f1d" w:customStyle="1">
+    <w:name w:val="Normal Table_10e91bef-3c03-4964-b212-50d175a82f1d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c6dabc1f-1aa5-4acb-ac76-06c66cde0c8b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9de916b0-b589-48cc-b5db-79347139e0b7"/>
+  <w:style w:type="table" w:styleId="TableGrid_4f99a858-6b85-4a2d-8431-bcdda38605dc" w:customStyle="1">
+    <w:name w:val="Table Grid_4f99a858-6b85-4a2d-8431-bcdda38605dc"/>
+    <w:basedOn w:val="NormalTable_10e91bef-3c03-4964-b212-50d175a82f1d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_94128e6f-bdae-4897-819a-353005ac1219" w:customStyle="1">
-    <w:name w:val="Normal Table_94128e6f-bdae-4897-819a-353005ac1219"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d65d839-a610-4ad9-a85e-b1553d3410a9" w:customStyle="1">
+    <w:name w:val="Normal Table_5d65d839-a610-4ad9-a85e-b1553d3410a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1c5171ae-1e02-4b1e-9a1c-13ca697c9483" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_94128e6f-bdae-4897-819a-353005ac1219"/>
+  <w:style w:type="table" w:styleId="TableGrid_db3184a1-85d5-4a35-9c44-07ddae329c2b" w:customStyle="1">
+    <w:name w:val="Table Grid_db3184a1-85d5-4a35-9c44-07ddae329c2b"/>
+    <w:basedOn w:val="NormalTable_5d65d839-a610-4ad9-a85e-b1553d3410a9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_172b4892-80eb-4405-be2a-04d7354583fe" w:customStyle="1">
-    <w:name w:val="Normal Table_172b4892-80eb-4405-be2a-04d7354583fe"/>
+  <w:style w:type="table" w:styleId="NormalTable_8a6a9d58-4828-44d3-bbc8-456c3c78538a" w:customStyle="1">
+    <w:name w:val="Normal Table_8a6a9d58-4828-44d3-bbc8-456c3c78538a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e4797a8f-fdc8-4915-99d6-8d2b93a76e6e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_172b4892-80eb-4405-be2a-04d7354583fe"/>
+  <w:style w:type="table" w:styleId="TableGrid_3d6bd168-8616-495c-aa00-f9944d6fe8a0" w:customStyle="1">
+    <w:name w:val="Table Grid_3d6bd168-8616-495c-aa00-f9944d6fe8a0"/>
+    <w:basedOn w:val="NormalTable_8a6a9d58-4828-44d3-bbc8-456c3c78538a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>