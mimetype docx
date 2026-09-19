--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="360A4ED5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2003,122 +2004,123 @@
             <w:tcW w:type="dxa" w:w="3916"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DD3682F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="567" w:bottom="1021" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0fe0cb1a-426b-4047-a913-a928a754ee2c"/>
+      <w:tblStyle w:val="TableGrid_436a9e68-7943-4eb2-9646-288cc4ef914c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4960"/>
       <w:gridCol w:w="4961"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2129,290 +2131,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4960"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 02:28:01 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:39 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4960"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f5fbaf05-3489-45d5-8c93-798fcea6164f"/>
+      <w:tblStyle w:val="TableGrid_11561175-4af9-40fa-ade9-dc0548fe91ac"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6657"/>
-      <w:gridCol w:w="2388"/>
+      <w:gridCol w:w="6188"/>
+      <w:gridCol w:w="2857"/>
       <w:gridCol w:w="876"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6657"/>
+          <w:tcW w:type="dxa" w:w="6188"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 100. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.6 Konsekvenser ved valg av spesifikke risikoreduserende tiltak i prosjekteringsfasen</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2388"/>
+          <w:tcW w:type="dxa" w:w="2857"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="876"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
+            <w:pStyle w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
+      <w:pStyle w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_18d36bc8-651b-49b8-a11d-19c3cf6e1455"/>
+      <w:tblStyle w:val="TableGrid_648a6014-ec9f-42ce-9b2b-aecd67d4b615"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6449"/>
       <w:gridCol w:w="3472"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2423,51 +2434,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6449"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_68e709f8-ea89-407b-804f-0350ab9ee47b"/>
+            <w:tblStyle w:val="TableGrid_53a7cdaf-8c37-4478-a169-5594781160c8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2568,136 +2579,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
+            <w:pStyle w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3472"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_cd289609-dc9e-4bc2-919a-6e202dc3d350"/>
+            <w:tblStyle w:val="TableGrid_3c12643f-dbff-45a8-9a17-4d483bd18b93"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2713,95 +2724,653 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
+            <w:pStyle w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
+      <w:pStyle w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_e30a1938-3cc9-4f8b-9d95-e4349ee8e52a"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6188"/>
+      <w:gridCol w:w="2857"/>
+      <w:gridCol w:w="876"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6188"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 100. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.6 Konsekvenser ved valg av spesifikke risikoreduserende tiltak i prosjekteringsfasen</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2857"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="876"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_63757a27-704d-4e79-9101-b4972299fefc"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6449"/>
+      <w:gridCol w:w="3472"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6449"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_2ee2192b-dd21-4b95-b7bb-a8941d086bf1"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3472"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_92b6aa55-c536-4b45-a353-489cd2dd04bd"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="257650BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="*"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2878,50 +3447,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="4AE15B72"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2998,50 +3568,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="566657C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="*"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3118,50 +3689,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="63A2050F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3225,50 +3797,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="74BC334F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="*"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3920,660 +4493,883 @@
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3" w:customStyle="1">
-    <w:name w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
+  <w:style w:type="paragraph" w:styleId="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0" w:customStyle="1">
+    <w:name w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
+    <w:basedOn w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_444808ec-70bf-4339-abfd-d124121c7e03" w:customStyle="1">
-    <w:name w:val="Normal Table_444808ec-70bf-4339-abfd-d124121c7e03"/>
+  <w:style w:type="table" w:styleId="NormalTable_5ec6e915-e193-474c-b362-564acc884dfc" w:customStyle="1">
+    <w:name w:val="Normal Table_5ec6e915-e193-474c-b362-564acc884dfc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_444808ec-70bf-4339-abfd-d124121c7e03"/>
+    <w:basedOn w:val="NormalTable_5ec6e915-e193-474c-b362-564acc884dfc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
+    <w:basedOn w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_523a9ce4-fb23-41ee-8c05-02ca075e03c0"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_580d43f0-4d59-4859-a9fb-ff5a4ec1c673" w:customStyle="1">
-    <w:name w:val="Normal Table_580d43f0-4d59-4859-a9fb-ff5a4ec1c673"/>
+  <w:style w:type="table" w:styleId="NormalTable_1e658823-551a-4470-9b22-ed1fd1c720f4" w:customStyle="1">
+    <w:name w:val="Normal Table_1e658823-551a-4470-9b22-ed1fd1c720f4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_94f5c61a-416c-47ae-acde-0539f31adf5d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_580d43f0-4d59-4859-a9fb-ff5a4ec1c673"/>
+  <w:style w:type="table" w:styleId="TableGrid_bd635a74-934b-41a1-a26f-436530e1aa80" w:customStyle="1">
+    <w:name w:val="Table Grid_bd635a74-934b-41a1-a26f-436530e1aa80"/>
+    <w:basedOn w:val="NormalTable_1e658823-551a-4470-9b22-ed1fd1c720f4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4a6dde99-af64-46f6-bd63-d6ef4e09d9fc" w:customStyle="1">
-    <w:name w:val="Normal Table_4a6dde99-af64-46f6-bd63-d6ef4e09d9fc"/>
+  <w:style w:type="table" w:styleId="NormalTable_920fbfdb-bd21-46c3-8871-40f837ed00ac" w:customStyle="1">
+    <w:name w:val="Normal Table_920fbfdb-bd21-46c3-8871-40f837ed00ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_12100f1c-9219-4bdd-97e5-b4ec029b8aa3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4a6dde99-af64-46f6-bd63-d6ef4e09d9fc"/>
+  <w:style w:type="table" w:styleId="TableGrid_235b6056-d84c-41fd-a8d4-36455606d24d" w:customStyle="1">
+    <w:name w:val="Table Grid_235b6056-d84c-41fd-a8d4-36455606d24d"/>
+    <w:basedOn w:val="NormalTable_920fbfdb-bd21-46c3-8871-40f837ed00ac"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5a0662ab-54f5-4d2f-aea8-8693ce9962b1" w:customStyle="1">
-    <w:name w:val="Normal Table_5a0662ab-54f5-4d2f-aea8-8693ce9962b1"/>
+  <w:style w:type="table" w:styleId="NormalTable_b5b61fcc-104e-4a3d-b8f7-dd58e56462e2" w:customStyle="1">
+    <w:name w:val="Normal Table_b5b61fcc-104e-4a3d-b8f7-dd58e56462e2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3956db72-b9ba-42c1-9f02-8296a633bfc7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5a0662ab-54f5-4d2f-aea8-8693ce9962b1"/>
+  <w:style w:type="table" w:styleId="TableGrid_6285e816-7411-4e63-a590-f038ef72c45d" w:customStyle="1">
+    <w:name w:val="Table Grid_6285e816-7411-4e63-a590-f038ef72c45d"/>
+    <w:basedOn w:val="NormalTable_b5b61fcc-104e-4a3d-b8f7-dd58e56462e2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_165f3ac4-d61c-42fc-9f59-4bc7642d0a7c" w:customStyle="1">
-    <w:name w:val="Normal Table_165f3ac4-d61c-42fc-9f59-4bc7642d0a7c"/>
+  <w:style w:type="table" w:styleId="NormalTable_6b4518a0-9c05-4229-bda3-1d45b72df1d9" w:customStyle="1">
+    <w:name w:val="Normal Table_6b4518a0-9c05-4229-bda3-1d45b72df1d9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee15a8ac-3b84-4588-99fe-c731841ede39" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_165f3ac4-d61c-42fc-9f59-4bc7642d0a7c"/>
+  <w:style w:type="table" w:styleId="TableGrid_09ec6513-5be8-4ba3-bcd8-0c99cdb3fe2a" w:customStyle="1">
+    <w:name w:val="Table Grid_09ec6513-5be8-4ba3-bcd8-0c99cdb3fe2a"/>
+    <w:basedOn w:val="NormalTable_6b4518a0-9c05-4229-bda3-1d45b72df1d9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d6056595-8667-4eb8-9eaa-0afc261f2d17" w:customStyle="1">
-    <w:name w:val="Normal Table_d6056595-8667-4eb8-9eaa-0afc261f2d17"/>
+  <w:style w:type="table" w:styleId="NormalTable_f8f50342-f2eb-441e-8631-32bc992c54a4" w:customStyle="1">
+    <w:name w:val="Normal Table_f8f50342-f2eb-441e-8631-32bc992c54a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0fe0cb1a-426b-4047-a913-a928a754ee2c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d6056595-8667-4eb8-9eaa-0afc261f2d17"/>
+  <w:style w:type="table" w:styleId="TableGrid_436a9e68-7943-4eb2-9646-288cc4ef914c" w:customStyle="1">
+    <w:name w:val="Table Grid_436a9e68-7943-4eb2-9646-288cc4ef914c"/>
+    <w:basedOn w:val="NormalTable_f8f50342-f2eb-441e-8631-32bc992c54a4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4823ee01-8441-4bf7-aeba-7a61e385fc52" w:customStyle="1">
-    <w:name w:val="Normal Table_4823ee01-8441-4bf7-aeba-7a61e385fc52"/>
+  <w:style w:type="table" w:styleId="NormalTable_bcd1a4a2-aee2-47d0-9d51-79e36bd0c621" w:customStyle="1">
+    <w:name w:val="Normal Table_bcd1a4a2-aee2-47d0-9d51-79e36bd0c621"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f5fbaf05-3489-45d5-8c93-798fcea6164f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4823ee01-8441-4bf7-aeba-7a61e385fc52"/>
+  <w:style w:type="table" w:styleId="TableGrid_e30a1938-3cc9-4f8b-9d95-e4349ee8e52a" w:customStyle="1">
+    <w:name w:val="Table Grid_e30a1938-3cc9-4f8b-9d95-e4349ee8e52a"/>
+    <w:basedOn w:val="NormalTable_bcd1a4a2-aee2-47d0-9d51-79e36bd0c621"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4afac341-e3c9-46b3-9a51-e2421ef311c0" w:customStyle="1">
-    <w:name w:val="Normal Table_4afac341-e3c9-46b3-9a51-e2421ef311c0"/>
+  <w:style w:type="table" w:styleId="NormalTable_7222901c-d31c-4c87-a60e-0aad42a7657c" w:customStyle="1">
+    <w:name w:val="Normal Table_7222901c-d31c-4c87-a60e-0aad42a7657c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_68e709f8-ea89-407b-804f-0350ab9ee47b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4afac341-e3c9-46b3-9a51-e2421ef311c0"/>
+  <w:style w:type="table" w:styleId="TableGrid_2ee2192b-dd21-4b95-b7bb-a8941d086bf1" w:customStyle="1">
+    <w:name w:val="Table Grid_2ee2192b-dd21-4b95-b7bb-a8941d086bf1"/>
+    <w:basedOn w:val="NormalTable_7222901c-d31c-4c87-a60e-0aad42a7657c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e8ba1c8b-4488-456a-abb5-19983fb88012" w:customStyle="1">
-    <w:name w:val="Normal Table_e8ba1c8b-4488-456a-abb5-19983fb88012"/>
+  <w:style w:type="table" w:styleId="NormalTable_b7c2dcaa-c86b-4dbe-8ec7-b8abd6910d89" w:customStyle="1">
+    <w:name w:val="Normal Table_b7c2dcaa-c86b-4dbe-8ec7-b8abd6910d89"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cd289609-dc9e-4bc2-919a-6e202dc3d350" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e8ba1c8b-4488-456a-abb5-19983fb88012"/>
+  <w:style w:type="table" w:styleId="TableGrid_92b6aa55-c536-4b45-a353-489cd2dd04bd" w:customStyle="1">
+    <w:name w:val="Table Grid_92b6aa55-c536-4b45-a353-489cd2dd04bd"/>
+    <w:basedOn w:val="NormalTable_b7c2dcaa-c86b-4dbe-8ec7-b8abd6910d89"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3b416dcb-06b6-4e07-902e-5c3359cad8d5" w:customStyle="1">
-    <w:name w:val="Normal Table_3b416dcb-06b6-4e07-902e-5c3359cad8d5"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d9d83f8-0126-4f70-b687-516cd3ad7786" w:customStyle="1">
+    <w:name w:val="Normal Table_5d9d83f8-0126-4f70-b687-516cd3ad7786"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_18d36bc8-651b-49b8-a11d-19c3cf6e1455" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3b416dcb-06b6-4e07-902e-5c3359cad8d5"/>
+  <w:style w:type="table" w:styleId="TableGrid_63757a27-704d-4e79-9101-b4972299fefc" w:customStyle="1">
+    <w:name w:val="Table Grid_63757a27-704d-4e79-9101-b4972299fefc"/>
+    <w:basedOn w:val="NormalTable_5d9d83f8-0126-4f70-b687-516cd3ad7786"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_7e5bbaa9-647d-4951-a3f2-4c5d3aa70a2d" w:customStyle="1">
+    <w:name w:val="Normal Table_7e5bbaa9-647d-4951-a3f2-4c5d3aa70a2d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_11561175-4af9-40fa-ade9-dc0548fe91ac" w:customStyle="1">
+    <w:name w:val="Table Grid_11561175-4af9-40fa-ade9-dc0548fe91ac"/>
+    <w:basedOn w:val="NormalTable_7e5bbaa9-647d-4951-a3f2-4c5d3aa70a2d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_723cbe80-4fce-499d-af8c-c2af804562d9" w:customStyle="1">
+    <w:name w:val="Normal Table_723cbe80-4fce-499d-af8c-c2af804562d9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_53a7cdaf-8c37-4478-a169-5594781160c8" w:customStyle="1">
+    <w:name w:val="Table Grid_53a7cdaf-8c37-4478-a169-5594781160c8"/>
+    <w:basedOn w:val="NormalTable_723cbe80-4fce-499d-af8c-c2af804562d9"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_47d30981-fe04-4466-9634-99d65de76b30" w:customStyle="1">
+    <w:name w:val="Normal Table_47d30981-fe04-4466-9634-99d65de76b30"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_3c12643f-dbff-45a8-9a17-4d483bd18b93" w:customStyle="1">
+    <w:name w:val="Table Grid_3c12643f-dbff-45a8-9a17-4d483bd18b93"/>
+    <w:basedOn w:val="NormalTable_47d30981-fe04-4466-9634-99d65de76b30"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_2666e8da-f487-4c1c-8a27-6aa2fbe30174" w:customStyle="1">
+    <w:name w:val="Normal Table_2666e8da-f487-4c1c-8a27-6aa2fbe30174"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_648a6014-ec9f-42ce-9b2b-aecd67d4b615" w:customStyle="1">
+    <w:name w:val="Table Grid_648a6014-ec9f-42ce-9b2b-aecd67d4b615"/>
+    <w:basedOn w:val="NormalTable_2666e8da-f487-4c1c-8a27-6aa2fbe30174"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/672-2-1.6%20Konsekvenser%20ved%20valg%20av%20spesifikke%20risikoreduserende%20tiltak%20i%20prosjekteringsfasen.dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>