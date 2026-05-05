--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -2074,51 +2074,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3c771475-3ded-4eee-9bdb-5db0f1f9964f"/>
+      <w:tblStyle w:val="TableGrid_038c1ab9-58b8-4572-b418-126a29f8965e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4960"/>
       <w:gridCol w:w="4961"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2129,51 +2129,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4960"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:46:54 </w:t>
+            <w:t xml:space="preserve">05.05.2026 18:21:59 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4960"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2201,51 +2201,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e2a0a67a-cfb3-43a5-8aed-92e88aabd649"/>
+      <w:tblStyle w:val="TableGrid_f8c4385a-2522-4452-bdbb-e4ace2b69984"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6657"/>
       <w:gridCol w:w="2388"/>
       <w:gridCol w:w="876"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2303,51 +2303,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="876"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_afcbec7c-64e1-4d6b-814c-54922afbb420"/>
+            <w:pStyle w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2360,59 +2360,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_afcbec7c-64e1-4d6b-814c-54922afbb420"/>
+      <w:pStyle w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_33b36261-c642-4cea-8590-fbc793aecd00"/>
+      <w:tblStyle w:val="TableGrid_5f13bf2d-c57f-47ee-8487-4a56a65b4b17"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6449"/>
       <w:gridCol w:w="3472"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2423,51 +2423,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6449"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5877e373-c5d6-46b3-a994-c5aa20e06dbb"/>
+            <w:tblStyle w:val="TableGrid_b0eb99f7-ebbc-4117-9e68-49bbad509449"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2568,72 +2568,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_afcbec7c-64e1-4d6b-814c-54922afbb420"/>
+            <w:pStyle w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3472"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_7a6d594d-809e-4805-830b-263e4be43fb6"/>
+            <w:tblStyle w:val="TableGrid_ee0342f8-39ef-424c-a37c-b546a5b560dd"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2734,62 +2734,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_afcbec7c-64e1-4d6b-814c-54922afbb420"/>
+            <w:pStyle w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_afcbec7c-64e1-4d6b-814c-54922afbb420"/>
+      <w:pStyle w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="257650BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="*"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3920,629 +3920,629 @@
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_afcbec7c-64e1-4d6b-814c-54922afbb420" w:customStyle="1">
-    <w:name w:val="Normal_afcbec7c-64e1-4d6b-814c-54922afbb420"/>
+  <w:style w:type="paragraph" w:styleId="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45" w:customStyle="1">
+    <w:name w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_afcbec7c-64e1-4d6b-814c-54922afbb420"/>
+    <w:basedOn w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_35009241-86ae-4533-b036-bc334e1b58cc" w:customStyle="1">
-    <w:name w:val="Normal Table_35009241-86ae-4533-b036-bc334e1b58cc"/>
+  <w:style w:type="table" w:styleId="NormalTable_2db4c5e1-01ad-4843-a373-eb5ab5b47aa8" w:customStyle="1">
+    <w:name w:val="Normal Table_2db4c5e1-01ad-4843-a373-eb5ab5b47aa8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_35009241-86ae-4533-b036-bc334e1b58cc"/>
+    <w:basedOn w:val="NormalTable_2db4c5e1-01ad-4843-a373-eb5ab5b47aa8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_afcbec7c-64e1-4d6b-814c-54922afbb420"/>
+    <w:basedOn w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_afcbec7c-64e1-4d6b-814c-54922afbb420"/>
+    <w:basedOn w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d690a59-3dfb-44b7-9d1b-bcfb6f2b90a6" w:customStyle="1">
-    <w:name w:val="Normal Table_5d690a59-3dfb-44b7-9d1b-bcfb6f2b90a6"/>
+  <w:style w:type="table" w:styleId="NormalTable_929dab01-9332-44d7-8c34-f68e9a723af9" w:customStyle="1">
+    <w:name w:val="Normal Table_929dab01-9332-44d7-8c34-f68e9a723af9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b5be1d26-9f3d-4f00-8779-04ac789a7ca4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5d690a59-3dfb-44b7-9d1b-bcfb6f2b90a6"/>
+  <w:style w:type="table" w:styleId="TableGrid_f22e06fe-4bce-4b45-ba9f-468d23999dd3" w:customStyle="1">
+    <w:name w:val="Table Grid_f22e06fe-4bce-4b45-ba9f-468d23999dd3"/>
+    <w:basedOn w:val="NormalTable_929dab01-9332-44d7-8c34-f68e9a723af9"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6d9f2f31-f07a-4f61-af13-86cf136232d8" w:customStyle="1">
-    <w:name w:val="Normal Table_6d9f2f31-f07a-4f61-af13-86cf136232d8"/>
+  <w:style w:type="table" w:styleId="NormalTable_24dc581e-4696-4eac-9c45-4e19dba44b75" w:customStyle="1">
+    <w:name w:val="Normal Table_24dc581e-4696-4eac-9c45-4e19dba44b75"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_087688b0-b814-4b5a-a94d-2a767fbb1313" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6d9f2f31-f07a-4f61-af13-86cf136232d8"/>
+  <w:style w:type="table" w:styleId="TableGrid_00db0859-2ea8-4747-a2cc-f155c65c265e" w:customStyle="1">
+    <w:name w:val="Table Grid_00db0859-2ea8-4747-a2cc-f155c65c265e"/>
+    <w:basedOn w:val="NormalTable_24dc581e-4696-4eac-9c45-4e19dba44b75"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d97ddcc-f498-4e36-880c-31afffcde31f" w:customStyle="1">
-    <w:name w:val="Normal Table_4d97ddcc-f498-4e36-880c-31afffcde31f"/>
+  <w:style w:type="table" w:styleId="NormalTable_53b15ef0-89e0-4509-9230-94908a5f99a2" w:customStyle="1">
+    <w:name w:val="Normal Table_53b15ef0-89e0-4509-9230-94908a5f99a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b6f27036-da2d-4dd3-8edb-a92ce588bb19" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4d97ddcc-f498-4e36-880c-31afffcde31f"/>
+  <w:style w:type="table" w:styleId="TableGrid_4cffa0cf-a3f6-437a-8b04-d5fa7efff0c5" w:customStyle="1">
+    <w:name w:val="Table Grid_4cffa0cf-a3f6-437a-8b04-d5fa7efff0c5"/>
+    <w:basedOn w:val="NormalTable_53b15ef0-89e0-4509-9230-94908a5f99a2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0f9e49e6-aad3-48b6-9fbf-ca718ed02be0" w:customStyle="1">
-    <w:name w:val="Normal Table_0f9e49e6-aad3-48b6-9fbf-ca718ed02be0"/>
+  <w:style w:type="table" w:styleId="NormalTable_8d212727-7515-4515-944f-4422d9deadaa" w:customStyle="1">
+    <w:name w:val="Normal Table_8d212727-7515-4515-944f-4422d9deadaa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8b75db11-b216-4656-b792-b0d767fe9eab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0f9e49e6-aad3-48b6-9fbf-ca718ed02be0"/>
+  <w:style w:type="table" w:styleId="TableGrid_c09a39ba-2f3e-443d-8b0d-ba6890b6213d" w:customStyle="1">
+    <w:name w:val="Table Grid_c09a39ba-2f3e-443d-8b0d-ba6890b6213d"/>
+    <w:basedOn w:val="NormalTable_8d212727-7515-4515-944f-4422d9deadaa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7e4d512d-5787-441a-acc7-d2027869b96d" w:customStyle="1">
-    <w:name w:val="Normal Table_7e4d512d-5787-441a-acc7-d2027869b96d"/>
+  <w:style w:type="table" w:styleId="NormalTable_d22d75b8-4b19-4ba5-adac-0947c549e3ed" w:customStyle="1">
+    <w:name w:val="Normal Table_d22d75b8-4b19-4ba5-adac-0947c549e3ed"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3c771475-3ded-4eee-9bdb-5db0f1f9964f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7e4d512d-5787-441a-acc7-d2027869b96d"/>
+  <w:style w:type="table" w:styleId="TableGrid_038c1ab9-58b8-4572-b418-126a29f8965e" w:customStyle="1">
+    <w:name w:val="Table Grid_038c1ab9-58b8-4572-b418-126a29f8965e"/>
+    <w:basedOn w:val="NormalTable_d22d75b8-4b19-4ba5-adac-0947c549e3ed"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2618faed-007e-44eb-8636-9e2fc264fe54" w:customStyle="1">
-    <w:name w:val="Normal Table_2618faed-007e-44eb-8636-9e2fc264fe54"/>
+  <w:style w:type="table" w:styleId="NormalTable_82c39714-47ab-4a43-a8f6-3c09da41c154" w:customStyle="1">
+    <w:name w:val="Normal Table_82c39714-47ab-4a43-a8f6-3c09da41c154"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e2a0a67a-cfb3-43a5-8aed-92e88aabd649" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2618faed-007e-44eb-8636-9e2fc264fe54"/>
+  <w:style w:type="table" w:styleId="TableGrid_f8c4385a-2522-4452-bdbb-e4ace2b69984" w:customStyle="1">
+    <w:name w:val="Table Grid_f8c4385a-2522-4452-bdbb-e4ace2b69984"/>
+    <w:basedOn w:val="NormalTable_82c39714-47ab-4a43-a8f6-3c09da41c154"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5a97e3c2-94fd-4ae5-87c6-fec7e00e57e8" w:customStyle="1">
-    <w:name w:val="Normal Table_5a97e3c2-94fd-4ae5-87c6-fec7e00e57e8"/>
+  <w:style w:type="table" w:styleId="NormalTable_2685bdf6-67e7-4322-885b-81b7e9a079af" w:customStyle="1">
+    <w:name w:val="Normal Table_2685bdf6-67e7-4322-885b-81b7e9a079af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5877e373-c5d6-46b3-a994-c5aa20e06dbb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5a97e3c2-94fd-4ae5-87c6-fec7e00e57e8"/>
+  <w:style w:type="table" w:styleId="TableGrid_b0eb99f7-ebbc-4117-9e68-49bbad509449" w:customStyle="1">
+    <w:name w:val="Table Grid_b0eb99f7-ebbc-4117-9e68-49bbad509449"/>
+    <w:basedOn w:val="NormalTable_2685bdf6-67e7-4322-885b-81b7e9a079af"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_57b7099a-057f-4a4d-a1d3-d3b1afd1b5b2" w:customStyle="1">
-    <w:name w:val="Normal Table_57b7099a-057f-4a4d-a1d3-d3b1afd1b5b2"/>
+  <w:style w:type="table" w:styleId="NormalTable_c158e8f1-5063-4870-b1e6-259f24c185f8" w:customStyle="1">
+    <w:name w:val="Normal Table_c158e8f1-5063-4870-b1e6-259f24c185f8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7a6d594d-809e-4805-830b-263e4be43fb6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_57b7099a-057f-4a4d-a1d3-d3b1afd1b5b2"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee0342f8-39ef-424c-a37c-b546a5b560dd" w:customStyle="1">
+    <w:name w:val="Table Grid_ee0342f8-39ef-424c-a37c-b546a5b560dd"/>
+    <w:basedOn w:val="NormalTable_c158e8f1-5063-4870-b1e6-259f24c185f8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_610c5d82-e605-4876-ba3c-7dfe745db4d5" w:customStyle="1">
-    <w:name w:val="Normal Table_610c5d82-e605-4876-ba3c-7dfe745db4d5"/>
+  <w:style w:type="table" w:styleId="NormalTable_d85946fd-be4c-4e42-b368-1309a978a038" w:customStyle="1">
+    <w:name w:val="Normal Table_d85946fd-be4c-4e42-b368-1309a978a038"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_33b36261-c642-4cea-8590-fbc793aecd00" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_610c5d82-e605-4876-ba3c-7dfe745db4d5"/>
+  <w:style w:type="table" w:styleId="TableGrid_5f13bf2d-c57f-47ee-8487-4a56a65b4b17" w:customStyle="1">
+    <w:name w:val="Table Grid_5f13bf2d-c57f-47ee-8487-4a56a65b4b17"/>
+    <w:basedOn w:val="NormalTable_d85946fd-be4c-4e42-b368-1309a978a038"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>