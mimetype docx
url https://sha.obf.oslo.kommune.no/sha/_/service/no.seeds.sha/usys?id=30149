--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -2074,51 +2074,51 @@
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_038c1ab9-58b8-4572-b418-126a29f8965e"/>
+      <w:tblStyle w:val="TableGrid_0fe0cb1a-426b-4047-a913-a928a754ee2c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4960"/>
       <w:gridCol w:w="4961"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2129,51 +2129,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4960"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 18:21:59 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:28:01 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4960"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2201,51 +2201,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f8c4385a-2522-4452-bdbb-e4ace2b69984"/>
+      <w:tblStyle w:val="TableGrid_f5fbaf05-3489-45d5-8c93-798fcea6164f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6657"/>
       <w:gridCol w:w="2388"/>
       <w:gridCol w:w="876"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2303,51 +2303,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="876"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
+            <w:pStyle w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2360,59 +2360,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
+      <w:pStyle w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5f13bf2d-c57f-47ee-8487-4a56a65b4b17"/>
+      <w:tblStyle w:val="TableGrid_18d36bc8-651b-49b8-a11d-19c3cf6e1455"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6449"/>
       <w:gridCol w:w="3472"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2423,51 +2423,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6449"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b0eb99f7-ebbc-4117-9e68-49bbad509449"/>
+            <w:tblStyle w:val="TableGrid_68e709f8-ea89-407b-804f-0350ab9ee47b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2568,72 +2568,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
+            <w:pStyle w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3472"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ee0342f8-39ef-424c-a37c-b546a5b560dd"/>
+            <w:tblStyle w:val="TableGrid_cd289609-dc9e-4bc2-919a-6e202dc3d350"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2734,62 +2734,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
+            <w:pStyle w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
+      <w:pStyle w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="257650BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="*"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3920,629 +3920,629 @@
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45" w:customStyle="1">
-    <w:name w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3" w:customStyle="1">
+    <w:name w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
+    <w:basedOn w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2db4c5e1-01ad-4843-a373-eb5ab5b47aa8" w:customStyle="1">
-    <w:name w:val="Normal Table_2db4c5e1-01ad-4843-a373-eb5ab5b47aa8"/>
+  <w:style w:type="table" w:styleId="NormalTable_444808ec-70bf-4339-abfd-d124121c7e03" w:customStyle="1">
+    <w:name w:val="Normal Table_444808ec-70bf-4339-abfd-d124121c7e03"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_2db4c5e1-01ad-4843-a373-eb5ab5b47aa8"/>
+    <w:basedOn w:val="NormalTable_444808ec-70bf-4339-abfd-d124121c7e03"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
+    <w:basedOn w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_b5001ecc-ec8b-4447-ae61-9e3d89d02d45"/>
+    <w:basedOn w:val="Normal_ad8f523a-75fe-44c9-92d0-e92b6b6027e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_929dab01-9332-44d7-8c34-f68e9a723af9" w:customStyle="1">
-    <w:name w:val="Normal Table_929dab01-9332-44d7-8c34-f68e9a723af9"/>
+  <w:style w:type="table" w:styleId="NormalTable_580d43f0-4d59-4859-a9fb-ff5a4ec1c673" w:customStyle="1">
+    <w:name w:val="Normal Table_580d43f0-4d59-4859-a9fb-ff5a4ec1c673"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f22e06fe-4bce-4b45-ba9f-468d23999dd3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_929dab01-9332-44d7-8c34-f68e9a723af9"/>
+  <w:style w:type="table" w:styleId="TableGrid_94f5c61a-416c-47ae-acde-0539f31adf5d" w:customStyle="1">
+    <w:name w:val="Table Grid_94f5c61a-416c-47ae-acde-0539f31adf5d"/>
+    <w:basedOn w:val="NormalTable_580d43f0-4d59-4859-a9fb-ff5a4ec1c673"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_24dc581e-4696-4eac-9c45-4e19dba44b75" w:customStyle="1">
-    <w:name w:val="Normal Table_24dc581e-4696-4eac-9c45-4e19dba44b75"/>
+  <w:style w:type="table" w:styleId="NormalTable_4a6dde99-af64-46f6-bd63-d6ef4e09d9fc" w:customStyle="1">
+    <w:name w:val="Normal Table_4a6dde99-af64-46f6-bd63-d6ef4e09d9fc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_00db0859-2ea8-4747-a2cc-f155c65c265e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_24dc581e-4696-4eac-9c45-4e19dba44b75"/>
+  <w:style w:type="table" w:styleId="TableGrid_12100f1c-9219-4bdd-97e5-b4ec029b8aa3" w:customStyle="1">
+    <w:name w:val="Table Grid_12100f1c-9219-4bdd-97e5-b4ec029b8aa3"/>
+    <w:basedOn w:val="NormalTable_4a6dde99-af64-46f6-bd63-d6ef4e09d9fc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_53b15ef0-89e0-4509-9230-94908a5f99a2" w:customStyle="1">
-    <w:name w:val="Normal Table_53b15ef0-89e0-4509-9230-94908a5f99a2"/>
+  <w:style w:type="table" w:styleId="NormalTable_5a0662ab-54f5-4d2f-aea8-8693ce9962b1" w:customStyle="1">
+    <w:name w:val="Normal Table_5a0662ab-54f5-4d2f-aea8-8693ce9962b1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4cffa0cf-a3f6-437a-8b04-d5fa7efff0c5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_53b15ef0-89e0-4509-9230-94908a5f99a2"/>
+  <w:style w:type="table" w:styleId="TableGrid_3956db72-b9ba-42c1-9f02-8296a633bfc7" w:customStyle="1">
+    <w:name w:val="Table Grid_3956db72-b9ba-42c1-9f02-8296a633bfc7"/>
+    <w:basedOn w:val="NormalTable_5a0662ab-54f5-4d2f-aea8-8693ce9962b1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8d212727-7515-4515-944f-4422d9deadaa" w:customStyle="1">
-    <w:name w:val="Normal Table_8d212727-7515-4515-944f-4422d9deadaa"/>
+  <w:style w:type="table" w:styleId="NormalTable_165f3ac4-d61c-42fc-9f59-4bc7642d0a7c" w:customStyle="1">
+    <w:name w:val="Normal Table_165f3ac4-d61c-42fc-9f59-4bc7642d0a7c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c09a39ba-2f3e-443d-8b0d-ba6890b6213d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8d212727-7515-4515-944f-4422d9deadaa"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee15a8ac-3b84-4588-99fe-c731841ede39" w:customStyle="1">
+    <w:name w:val="Table Grid_ee15a8ac-3b84-4588-99fe-c731841ede39"/>
+    <w:basedOn w:val="NormalTable_165f3ac4-d61c-42fc-9f59-4bc7642d0a7c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d22d75b8-4b19-4ba5-adac-0947c549e3ed" w:customStyle="1">
-    <w:name w:val="Normal Table_d22d75b8-4b19-4ba5-adac-0947c549e3ed"/>
+  <w:style w:type="table" w:styleId="NormalTable_d6056595-8667-4eb8-9eaa-0afc261f2d17" w:customStyle="1">
+    <w:name w:val="Normal Table_d6056595-8667-4eb8-9eaa-0afc261f2d17"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_038c1ab9-58b8-4572-b418-126a29f8965e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d22d75b8-4b19-4ba5-adac-0947c549e3ed"/>
+  <w:style w:type="table" w:styleId="TableGrid_0fe0cb1a-426b-4047-a913-a928a754ee2c" w:customStyle="1">
+    <w:name w:val="Table Grid_0fe0cb1a-426b-4047-a913-a928a754ee2c"/>
+    <w:basedOn w:val="NormalTable_d6056595-8667-4eb8-9eaa-0afc261f2d17"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_82c39714-47ab-4a43-a8f6-3c09da41c154" w:customStyle="1">
-    <w:name w:val="Normal Table_82c39714-47ab-4a43-a8f6-3c09da41c154"/>
+  <w:style w:type="table" w:styleId="NormalTable_4823ee01-8441-4bf7-aeba-7a61e385fc52" w:customStyle="1">
+    <w:name w:val="Normal Table_4823ee01-8441-4bf7-aeba-7a61e385fc52"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f8c4385a-2522-4452-bdbb-e4ace2b69984" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_82c39714-47ab-4a43-a8f6-3c09da41c154"/>
+  <w:style w:type="table" w:styleId="TableGrid_f5fbaf05-3489-45d5-8c93-798fcea6164f" w:customStyle="1">
+    <w:name w:val="Table Grid_f5fbaf05-3489-45d5-8c93-798fcea6164f"/>
+    <w:basedOn w:val="NormalTable_4823ee01-8441-4bf7-aeba-7a61e385fc52"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2685bdf6-67e7-4322-885b-81b7e9a079af" w:customStyle="1">
-    <w:name w:val="Normal Table_2685bdf6-67e7-4322-885b-81b7e9a079af"/>
+  <w:style w:type="table" w:styleId="NormalTable_4afac341-e3c9-46b3-9a51-e2421ef311c0" w:customStyle="1">
+    <w:name w:val="Normal Table_4afac341-e3c9-46b3-9a51-e2421ef311c0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b0eb99f7-ebbc-4117-9e68-49bbad509449" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2685bdf6-67e7-4322-885b-81b7e9a079af"/>
+  <w:style w:type="table" w:styleId="TableGrid_68e709f8-ea89-407b-804f-0350ab9ee47b" w:customStyle="1">
+    <w:name w:val="Table Grid_68e709f8-ea89-407b-804f-0350ab9ee47b"/>
+    <w:basedOn w:val="NormalTable_4afac341-e3c9-46b3-9a51-e2421ef311c0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c158e8f1-5063-4870-b1e6-259f24c185f8" w:customStyle="1">
-    <w:name w:val="Normal Table_c158e8f1-5063-4870-b1e6-259f24c185f8"/>
+  <w:style w:type="table" w:styleId="NormalTable_e8ba1c8b-4488-456a-abb5-19983fb88012" w:customStyle="1">
+    <w:name w:val="Normal Table_e8ba1c8b-4488-456a-abb5-19983fb88012"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee0342f8-39ef-424c-a37c-b546a5b560dd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c158e8f1-5063-4870-b1e6-259f24c185f8"/>
+  <w:style w:type="table" w:styleId="TableGrid_cd289609-dc9e-4bc2-919a-6e202dc3d350" w:customStyle="1">
+    <w:name w:val="Table Grid_cd289609-dc9e-4bc2-919a-6e202dc3d350"/>
+    <w:basedOn w:val="NormalTable_e8ba1c8b-4488-456a-abb5-19983fb88012"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d85946fd-be4c-4e42-b368-1309a978a038" w:customStyle="1">
-    <w:name w:val="Normal Table_d85946fd-be4c-4e42-b368-1309a978a038"/>
+  <w:style w:type="table" w:styleId="NormalTable_3b416dcb-06b6-4e07-902e-5c3359cad8d5" w:customStyle="1">
+    <w:name w:val="Normal Table_3b416dcb-06b6-4e07-902e-5c3359cad8d5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5f13bf2d-c57f-47ee-8487-4a56a65b4b17" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d85946fd-be4c-4e42-b368-1309a978a038"/>
+  <w:style w:type="table" w:styleId="TableGrid_18d36bc8-651b-49b8-a11d-19c3cf6e1455" w:customStyle="1">
+    <w:name w:val="Table Grid_18d36bc8-651b-49b8-a11d-19c3cf6e1455"/>
+    <w:basedOn w:val="NormalTable_3b416dcb-06b6-4e07-902e-5c3359cad8d5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>