--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -1923,51 +1923,51 @@
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b0097278-73fb-448f-b2ae-c6a1fb760c03"/>
+      <w:tblStyle w:val="TableGrid_31bb9819-bdbd-4147-9b2e-a83c84d52f91"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1978,51 +1978,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:46:10 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:39 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2050,51 +2050,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d69ceec3-c99f-4945-b926-724034d77f38"/>
+      <w:tblStyle w:val="TableGrid_8a5af333-4dc0-4c1a-bb81-658602f79f30"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2152,51 +2152,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_33a96451-c8ce-48ce-88a8-bbf9dc0704a6"/>
+            <w:pStyle w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2209,59 +2209,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_33a96451-c8ce-48ce-88a8-bbf9dc0704a6"/>
+      <w:pStyle w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_cb0ffd7e-ac63-4bd5-a1c3-7e2cbf63f56a"/>
+      <w:tblStyle w:val="TableGrid_89c21453-8058-4e2f-bcd0-6ceed7f60114"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2272,51 +2272,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b97932c6-3a7c-4082-8207-719b29ef0e4a"/>
+            <w:tblStyle w:val="TableGrid_0d809a7d-8ffd-4f5d-aa4f-712afae2f126"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2417,72 +2417,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_33a96451-c8ce-48ce-88a8-bbf9dc0704a6"/>
+            <w:pStyle w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c31c25c6-acf5-4164-af59-dcd9c6ac43d5"/>
+            <w:tblStyle w:val="TableGrid_0c654264-7be4-4a01-b61b-b018dc642444"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2583,62 +2583,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_33a96451-c8ce-48ce-88a8-bbf9dc0704a6"/>
+            <w:pStyle w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_33a96451-c8ce-48ce-88a8-bbf9dc0704a6"/>
+      <w:pStyle w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="27034A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4037,629 +4037,629 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tiltak1" w:customStyle="1">
     <w:name w:val="Tiltak1"/>
     <w:basedOn w:val="Overskrift3"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:left="266" w:hanging="96"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_33a96451-c8ce-48ce-88a8-bbf9dc0704a6" w:customStyle="1">
-    <w:name w:val="Normal_33a96451-c8ce-48ce-88a8-bbf9dc0704a6"/>
+  <w:style w:type="paragraph" w:styleId="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb" w:customStyle="1">
+    <w:name w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_33a96451-c8ce-48ce-88a8-bbf9dc0704a6"/>
+    <w:basedOn w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0edad89-ec3e-4528-a9a0-386e6c549102" w:customStyle="1">
-    <w:name w:val="Normal Table_e0edad89-ec3e-4528-a9a0-386e6c549102"/>
+  <w:style w:type="table" w:styleId="NormalTable_ac053d91-1fde-4e6e-a11d-069b0116b549" w:customStyle="1">
+    <w:name w:val="Normal Table_ac053d91-1fde-4e6e-a11d-069b0116b549"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3e76a781-7b68-4a27-9e4e-6e9b1c6e187d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0edad89-ec3e-4528-a9a0-386e6c549102"/>
+  <w:style w:type="table" w:styleId="TableGrid_c14f950e-40bf-4cf8-9bfb-4704a6fbfc14" w:customStyle="1">
+    <w:name w:val="Table Grid_c14f950e-40bf-4cf8-9bfb-4704a6fbfc14"/>
+    <w:basedOn w:val="NormalTable_ac053d91-1fde-4e6e-a11d-069b0116b549"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_33a96451-c8ce-48ce-88a8-bbf9dc0704a6"/>
+    <w:basedOn w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_33a96451-c8ce-48ce-88a8-bbf9dc0704a6"/>
+    <w:basedOn w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_94a28531-6fd9-4ebf-acec-f5218b94bb06" w:customStyle="1">
-    <w:name w:val="Normal Table_94a28531-6fd9-4ebf-acec-f5218b94bb06"/>
+  <w:style w:type="table" w:styleId="NormalTable_c153d887-70e3-4b29-bedd-44914a8ee28c" w:customStyle="1">
+    <w:name w:val="Normal Table_c153d887-70e3-4b29-bedd-44914a8ee28c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ce7c187e-d8f3-4134-ad30-1aab31777fff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_94a28531-6fd9-4ebf-acec-f5218b94bb06"/>
+  <w:style w:type="table" w:styleId="TableGrid_7443e56a-fb47-4087-b1b7-d6eb310637ab" w:customStyle="1">
+    <w:name w:val="Table Grid_7443e56a-fb47-4087-b1b7-d6eb310637ab"/>
+    <w:basedOn w:val="NormalTable_c153d887-70e3-4b29-bedd-44914a8ee28c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a2c24b8c-a5f0-4a88-8bf9-4df93e410588" w:customStyle="1">
-    <w:name w:val="Normal Table_a2c24b8c-a5f0-4a88-8bf9-4df93e410588"/>
+  <w:style w:type="table" w:styleId="NormalTable_126993e8-aa19-4c69-bd88-c05600e34e19" w:customStyle="1">
+    <w:name w:val="Normal Table_126993e8-aa19-4c69-bd88-c05600e34e19"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a5d7ab54-5aec-4ccc-8275-5fed4f0fd323" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a2c24b8c-a5f0-4a88-8bf9-4df93e410588"/>
+  <w:style w:type="table" w:styleId="TableGrid_aa55dd76-3647-4ef1-84e8-f533b219d4ba" w:customStyle="1">
+    <w:name w:val="Table Grid_aa55dd76-3647-4ef1-84e8-f533b219d4ba"/>
+    <w:basedOn w:val="NormalTable_126993e8-aa19-4c69-bd88-c05600e34e19"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bf901623-9a9d-4da7-9b6a-a714ea05077b" w:customStyle="1">
-    <w:name w:val="Normal Table_bf901623-9a9d-4da7-9b6a-a714ea05077b"/>
+  <w:style w:type="table" w:styleId="NormalTable_81ddad7a-c3aa-4e75-9f8f-31eb2d630fe2" w:customStyle="1">
+    <w:name w:val="Normal Table_81ddad7a-c3aa-4e75-9f8f-31eb2d630fe2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7b3945e0-b7f7-4abb-b1f8-b09eb9a23298" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bf901623-9a9d-4da7-9b6a-a714ea05077b"/>
+  <w:style w:type="table" w:styleId="TableGrid_4a28d546-3a3e-4410-a494-d69879736847" w:customStyle="1">
+    <w:name w:val="Table Grid_4a28d546-3a3e-4410-a494-d69879736847"/>
+    <w:basedOn w:val="NormalTable_81ddad7a-c3aa-4e75-9f8f-31eb2d630fe2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c38cf433-cdb5-48d3-b94d-6f108084243b" w:customStyle="1">
-    <w:name w:val="Normal Table_c38cf433-cdb5-48d3-b94d-6f108084243b"/>
+  <w:style w:type="table" w:styleId="NormalTable_fbb3a8cf-3e5e-4dee-9dd0-3293ac122517" w:customStyle="1">
+    <w:name w:val="Normal Table_fbb3a8cf-3e5e-4dee-9dd0-3293ac122517"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2f6f8fa3-8422-4e5b-98f3-0182340f5468" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c38cf433-cdb5-48d3-b94d-6f108084243b"/>
+  <w:style w:type="table" w:styleId="TableGrid_b6fa84be-b4c3-4407-bd83-269b765fd436" w:customStyle="1">
+    <w:name w:val="Table Grid_b6fa84be-b4c3-4407-bd83-269b765fd436"/>
+    <w:basedOn w:val="NormalTable_fbb3a8cf-3e5e-4dee-9dd0-3293ac122517"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_603e4c02-1bfa-4be2-bd28-d8edef5e4d90" w:customStyle="1">
-    <w:name w:val="Normal Table_603e4c02-1bfa-4be2-bd28-d8edef5e4d90"/>
+  <w:style w:type="table" w:styleId="NormalTable_1aa93b9a-cb4c-4c4f-9872-2e01069265a7" w:customStyle="1">
+    <w:name w:val="Normal Table_1aa93b9a-cb4c-4c4f-9872-2e01069265a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b0097278-73fb-448f-b2ae-c6a1fb760c03" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_603e4c02-1bfa-4be2-bd28-d8edef5e4d90"/>
+  <w:style w:type="table" w:styleId="TableGrid_31bb9819-bdbd-4147-9b2e-a83c84d52f91" w:customStyle="1">
+    <w:name w:val="Table Grid_31bb9819-bdbd-4147-9b2e-a83c84d52f91"/>
+    <w:basedOn w:val="NormalTable_1aa93b9a-cb4c-4c4f-9872-2e01069265a7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2a8af8fb-a884-45fc-9104-8d49aae74772" w:customStyle="1">
-    <w:name w:val="Normal Table_2a8af8fb-a884-45fc-9104-8d49aae74772"/>
+  <w:style w:type="table" w:styleId="NormalTable_8bbf7ec4-1e1b-49ff-b4b9-f45ecb9d90d4" w:customStyle="1">
+    <w:name w:val="Normal Table_8bbf7ec4-1e1b-49ff-b4b9-f45ecb9d90d4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d69ceec3-c99f-4945-b926-724034d77f38" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2a8af8fb-a884-45fc-9104-8d49aae74772"/>
+  <w:style w:type="table" w:styleId="TableGrid_8a5af333-4dc0-4c1a-bb81-658602f79f30" w:customStyle="1">
+    <w:name w:val="Table Grid_8a5af333-4dc0-4c1a-bb81-658602f79f30"/>
+    <w:basedOn w:val="NormalTable_8bbf7ec4-1e1b-49ff-b4b9-f45ecb9d90d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ff85fdbe-7d17-4481-b3ba-0dfb3f61423d" w:customStyle="1">
-    <w:name w:val="Normal Table_ff85fdbe-7d17-4481-b3ba-0dfb3f61423d"/>
+  <w:style w:type="table" w:styleId="NormalTable_68532ac2-3641-4d4f-8387-05f4067f4579" w:customStyle="1">
+    <w:name w:val="Normal Table_68532ac2-3641-4d4f-8387-05f4067f4579"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b97932c6-3a7c-4082-8207-719b29ef0e4a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ff85fdbe-7d17-4481-b3ba-0dfb3f61423d"/>
+  <w:style w:type="table" w:styleId="TableGrid_0d809a7d-8ffd-4f5d-aa4f-712afae2f126" w:customStyle="1">
+    <w:name w:val="Table Grid_0d809a7d-8ffd-4f5d-aa4f-712afae2f126"/>
+    <w:basedOn w:val="NormalTable_68532ac2-3641-4d4f-8387-05f4067f4579"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_173a78fc-f981-4a90-be9e-df5bf4db4c16" w:customStyle="1">
-    <w:name w:val="Normal Table_173a78fc-f981-4a90-be9e-df5bf4db4c16"/>
+  <w:style w:type="table" w:styleId="NormalTable_c628c2ef-c283-4678-b21d-243c238ec39f" w:customStyle="1">
+    <w:name w:val="Normal Table_c628c2ef-c283-4678-b21d-243c238ec39f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c31c25c6-acf5-4164-af59-dcd9c6ac43d5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_173a78fc-f981-4a90-be9e-df5bf4db4c16"/>
+  <w:style w:type="table" w:styleId="TableGrid_0c654264-7be4-4a01-b61b-b018dc642444" w:customStyle="1">
+    <w:name w:val="Table Grid_0c654264-7be4-4a01-b61b-b018dc642444"/>
+    <w:basedOn w:val="NormalTable_c628c2ef-c283-4678-b21d-243c238ec39f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_111b1765-4c04-4a10-9b0a-de8234498f1c" w:customStyle="1">
-    <w:name w:val="Normal Table_111b1765-4c04-4a10-9b0a-de8234498f1c"/>
+  <w:style w:type="table" w:styleId="NormalTable_c46a2d8f-234e-4e77-bb74-aaf94e2140be" w:customStyle="1">
+    <w:name w:val="Normal Table_c46a2d8f-234e-4e77-bb74-aaf94e2140be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cb0ffd7e-ac63-4bd5-a1c3-7e2cbf63f56a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_111b1765-4c04-4a10-9b0a-de8234498f1c"/>
+  <w:style w:type="table" w:styleId="TableGrid_89c21453-8058-4e2f-bcd0-6ceed7f60114" w:customStyle="1">
+    <w:name w:val="Table Grid_89c21453-8058-4e2f-bcd0-6ceed7f60114"/>
+    <w:basedOn w:val="NormalTable_c46a2d8f-234e-4e77-bb74-aaf94e2140be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>