--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -571,1303 +571,1273 @@
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Overskrift1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="431" w:hanging="431"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Toc384799062"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="3"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skole i drift</w:t>
+              <w:t xml:space="preserve">Formålsbygg </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i drift</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:beforeLines="20" w:afterLines="20" w:before="48" w:after="48"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc384799063"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="4"/>
             <w:permEnd w:id="3"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid nær installasjoner i grunnen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc384799064"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="5"/>
             <w:permEnd w:id="4"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid nær høyspentledninger</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> og elektriske installasjoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc384799065"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="6"/>
             <w:permEnd w:id="5"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid på steder med passerende trafikk</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc384799066"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="7"/>
             <w:permEnd w:id="6"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid hvor arbeidstakere kan bli utsatt for ras eller synke i gjørme</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc384799067"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="8"/>
             <w:permEnd w:id="7"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer bruk av sprengstoff</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc384799068"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="9"/>
             <w:permEnd w:id="8"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid i sjakter, underjordisk masseforflytning og arbeid i tunneler</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Toc384799069"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="10"/>
             <w:permEnd w:id="9"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer fare for drukning</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc384799070"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="11"/>
             <w:permEnd w:id="10"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid i senkekasser der luften er komprimert</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc384799071"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="12"/>
             <w:permEnd w:id="11"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer bruk av dykkerutstyr</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc384799072"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="13"/>
             <w:permEnd w:id="12"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer at personer kan bli skadet ved fall eller av fallende gjenstander</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc384799073"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="14"/>
             <w:permEnd w:id="13"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer riving av bærende konstruksjoner</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Toc384799074"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="15"/>
             <w:permEnd w:id="14"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid med montering og demontering av tunge elementer</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Toc384799075"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="16"/>
             <w:permEnd w:id="15"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer fare for helseskadelig eksponering for støv, gass, støy eller vibrasjoner</w:t>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="753" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc384799076"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="17"/>
             <w:permEnd w:id="16"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som utsetter personer for kjemiske eller biologiske stoffer som kan medføre en belastning for sikkerhet, helse og arbeidsmiljø, eller som innebærer et lov- eller forskriftsfestet krav til helsekontroll</w:t>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Toc384799077"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="18"/>
             <w:permEnd w:id="17"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid med ioniserende stråling som krever at det utpekes kontrollerte eller overvåkede soner</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc384799078"/>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="19"/>
             <w:permEnd w:id="18"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer brann- og eksplosjonsfare</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="20"/>
             <w:permEnd w:id="19"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbeid som innebærer fare for helseskadelige ergonomiske belastninger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           </w:tblBorders>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="3310"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="113" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Tiltak1"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc384799079"/>
             <w:permEnd w:id="20"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andre risikoforhold</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="pct" w:w="1690"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
-            <w:shd w:fill="auto" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A6A32AC">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId1"/>
       <w:footerReference w:type="default" r:id="rId2"/>
       <w:type w:val="nextPage"/>
@@ -1923,51 +1893,51 @@
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_31bb9819-bdbd-4147-9b2e-a83c84d52f91"/>
+      <w:tblStyle w:val="TableGrid_0d238ca8-f103-4c58-8a98-cfe4a0064d2e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -1978,51 +1948,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:39 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:27:18 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2050,51 +2020,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8a5af333-4dc0-4c1a-bb81-658602f79f30"/>
+      <w:tblStyle w:val="TableGrid_7edc7a76-df78-4b72-82ed-43d7928ebffe"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2152,51 +2122,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
+            <w:pStyle w:val="Normal_81412538-b577-4669-848c-2e26a78d68a3"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2209,59 +2179,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
+      <w:pStyle w:val="Normal_81412538-b577-4669-848c-2e26a78d68a3"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_89c21453-8058-4e2f-bcd0-6ceed7f60114"/>
+      <w:tblStyle w:val="TableGrid_02d0ef9c-6693-40f6-a322-7d8d2d742584"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2272,51 +2242,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0d809a7d-8ffd-4f5d-aa4f-712afae2f126"/>
+            <w:tblStyle w:val="TableGrid_83b652ac-5a08-4e9c-8615-1f189510ffaf"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2409,80 +2379,80 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">16.10.2023 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">10.07.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
+            <w:pStyle w:val="Normal_81412538-b577-4669-848c-2e26a78d68a3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0c654264-7be4-4a01-b61b-b018dc642444"/>
+            <w:tblStyle w:val="TableGrid_dce4e522-9487-4ea7-a3e0-105f2b95251c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2583,62 +2553,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
+            <w:pStyle w:val="Normal_81412538-b577-4669-848c-2e26a78d68a3"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
+      <w:pStyle w:val="Normal_81412538-b577-4669-848c-2e26a78d68a3"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="27034A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4037,629 +4007,629 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tiltak1" w:customStyle="1">
     <w:name w:val="Tiltak1"/>
     <w:basedOn w:val="Overskrift3"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:left="266" w:hanging="96"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb" w:customStyle="1">
-    <w:name w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
+  <w:style w:type="paragraph" w:styleId="Normal_81412538-b577-4669-848c-2e26a78d68a3" w:customStyle="1">
+    <w:name w:val="Normal_81412538-b577-4669-848c-2e26a78d68a3"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
+    <w:basedOn w:val="Normal_81412538-b577-4669-848c-2e26a78d68a3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ac053d91-1fde-4e6e-a11d-069b0116b549" w:customStyle="1">
-    <w:name w:val="Normal Table_ac053d91-1fde-4e6e-a11d-069b0116b549"/>
+  <w:style w:type="table" w:styleId="NormalTable_cf3eab33-2b3e-4105-85b9-cf0cb70718ef" w:customStyle="1">
+    <w:name w:val="Normal Table_cf3eab33-2b3e-4105-85b9-cf0cb70718ef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c14f950e-40bf-4cf8-9bfb-4704a6fbfc14" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ac053d91-1fde-4e6e-a11d-069b0116b549"/>
+  <w:style w:type="table" w:styleId="TableGrid_ab816e3d-07b6-43af-9e70-7cc15b85124b" w:customStyle="1">
+    <w:name w:val="Table Grid_ab816e3d-07b6-43af-9e70-7cc15b85124b"/>
+    <w:basedOn w:val="NormalTable_cf3eab33-2b3e-4105-85b9-cf0cb70718ef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
+    <w:basedOn w:val="Normal_81412538-b577-4669-848c-2e26a78d68a3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_ab409c01-a3a5-4e0f-b25f-2e4c737885fb"/>
+    <w:basedOn w:val="Normal_81412538-b577-4669-848c-2e26a78d68a3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c153d887-70e3-4b29-bedd-44914a8ee28c" w:customStyle="1">
-    <w:name w:val="Normal Table_c153d887-70e3-4b29-bedd-44914a8ee28c"/>
+  <w:style w:type="table" w:styleId="NormalTable_6262e1b4-2c77-405b-8655-a8223be0651c" w:customStyle="1">
+    <w:name w:val="Normal Table_6262e1b4-2c77-405b-8655-a8223be0651c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7443e56a-fb47-4087-b1b7-d6eb310637ab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c153d887-70e3-4b29-bedd-44914a8ee28c"/>
+  <w:style w:type="table" w:styleId="TableGrid_92a58ddb-1411-4a07-82f7-506a124e22b5" w:customStyle="1">
+    <w:name w:val="Table Grid_92a58ddb-1411-4a07-82f7-506a124e22b5"/>
+    <w:basedOn w:val="NormalTable_6262e1b4-2c77-405b-8655-a8223be0651c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_126993e8-aa19-4c69-bd88-c05600e34e19" w:customStyle="1">
-    <w:name w:val="Normal Table_126993e8-aa19-4c69-bd88-c05600e34e19"/>
+  <w:style w:type="table" w:styleId="NormalTable_082da414-67b2-4b34-8269-c46e79cbce83" w:customStyle="1">
+    <w:name w:val="Normal Table_082da414-67b2-4b34-8269-c46e79cbce83"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aa55dd76-3647-4ef1-84e8-f533b219d4ba" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_126993e8-aa19-4c69-bd88-c05600e34e19"/>
+  <w:style w:type="table" w:styleId="TableGrid_a43f0438-4d87-4ebb-8f93-242613b7fce9" w:customStyle="1">
+    <w:name w:val="Table Grid_a43f0438-4d87-4ebb-8f93-242613b7fce9"/>
+    <w:basedOn w:val="NormalTable_082da414-67b2-4b34-8269-c46e79cbce83"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_81ddad7a-c3aa-4e75-9f8f-31eb2d630fe2" w:customStyle="1">
-    <w:name w:val="Normal Table_81ddad7a-c3aa-4e75-9f8f-31eb2d630fe2"/>
+  <w:style w:type="table" w:styleId="NormalTable_71a8b1dd-29ba-45f1-b12f-ae3961672227" w:customStyle="1">
+    <w:name w:val="Normal Table_71a8b1dd-29ba-45f1-b12f-ae3961672227"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4a28d546-3a3e-4410-a494-d69879736847" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_81ddad7a-c3aa-4e75-9f8f-31eb2d630fe2"/>
+  <w:style w:type="table" w:styleId="TableGrid_5065b50f-957f-4ac4-bfe7-c10ae3aa7967" w:customStyle="1">
+    <w:name w:val="Table Grid_5065b50f-957f-4ac4-bfe7-c10ae3aa7967"/>
+    <w:basedOn w:val="NormalTable_71a8b1dd-29ba-45f1-b12f-ae3961672227"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fbb3a8cf-3e5e-4dee-9dd0-3293ac122517" w:customStyle="1">
-    <w:name w:val="Normal Table_fbb3a8cf-3e5e-4dee-9dd0-3293ac122517"/>
+  <w:style w:type="table" w:styleId="NormalTable_3fc1e07c-55a4-4c38-96b7-70001f7fa589" w:customStyle="1">
+    <w:name w:val="Normal Table_3fc1e07c-55a4-4c38-96b7-70001f7fa589"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b6fa84be-b4c3-4407-bd83-269b765fd436" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fbb3a8cf-3e5e-4dee-9dd0-3293ac122517"/>
+  <w:style w:type="table" w:styleId="TableGrid_02547ff2-48ee-415a-a648-b451e99e5525" w:customStyle="1">
+    <w:name w:val="Table Grid_02547ff2-48ee-415a-a648-b451e99e5525"/>
+    <w:basedOn w:val="NormalTable_3fc1e07c-55a4-4c38-96b7-70001f7fa589"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1aa93b9a-cb4c-4c4f-9872-2e01069265a7" w:customStyle="1">
-    <w:name w:val="Normal Table_1aa93b9a-cb4c-4c4f-9872-2e01069265a7"/>
+  <w:style w:type="table" w:styleId="NormalTable_530dea2b-417f-4449-bffa-51b108c9c697" w:customStyle="1">
+    <w:name w:val="Normal Table_530dea2b-417f-4449-bffa-51b108c9c697"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_31bb9819-bdbd-4147-9b2e-a83c84d52f91" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1aa93b9a-cb4c-4c4f-9872-2e01069265a7"/>
+  <w:style w:type="table" w:styleId="TableGrid_0d238ca8-f103-4c58-8a98-cfe4a0064d2e" w:customStyle="1">
+    <w:name w:val="Table Grid_0d238ca8-f103-4c58-8a98-cfe4a0064d2e"/>
+    <w:basedOn w:val="NormalTable_530dea2b-417f-4449-bffa-51b108c9c697"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8bbf7ec4-1e1b-49ff-b4b9-f45ecb9d90d4" w:customStyle="1">
-    <w:name w:val="Normal Table_8bbf7ec4-1e1b-49ff-b4b9-f45ecb9d90d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_21e44d00-07a5-4405-b0b1-99e923795310" w:customStyle="1">
+    <w:name w:val="Normal Table_21e44d00-07a5-4405-b0b1-99e923795310"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8a5af333-4dc0-4c1a-bb81-658602f79f30" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8bbf7ec4-1e1b-49ff-b4b9-f45ecb9d90d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_7edc7a76-df78-4b72-82ed-43d7928ebffe" w:customStyle="1">
+    <w:name w:val="Table Grid_7edc7a76-df78-4b72-82ed-43d7928ebffe"/>
+    <w:basedOn w:val="NormalTable_21e44d00-07a5-4405-b0b1-99e923795310"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_68532ac2-3641-4d4f-8387-05f4067f4579" w:customStyle="1">
-    <w:name w:val="Normal Table_68532ac2-3641-4d4f-8387-05f4067f4579"/>
+  <w:style w:type="table" w:styleId="NormalTable_6c664b7f-4e43-4eaf-b11a-6b39b46217f1" w:customStyle="1">
+    <w:name w:val="Normal Table_6c664b7f-4e43-4eaf-b11a-6b39b46217f1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0d809a7d-8ffd-4f5d-aa4f-712afae2f126" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_68532ac2-3641-4d4f-8387-05f4067f4579"/>
+  <w:style w:type="table" w:styleId="TableGrid_83b652ac-5a08-4e9c-8615-1f189510ffaf" w:customStyle="1">
+    <w:name w:val="Table Grid_83b652ac-5a08-4e9c-8615-1f189510ffaf"/>
+    <w:basedOn w:val="NormalTable_6c664b7f-4e43-4eaf-b11a-6b39b46217f1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c628c2ef-c283-4678-b21d-243c238ec39f" w:customStyle="1">
-    <w:name w:val="Normal Table_c628c2ef-c283-4678-b21d-243c238ec39f"/>
+  <w:style w:type="table" w:styleId="NormalTable_5d15a8b1-c66b-4524-a167-266135dccb62" w:customStyle="1">
+    <w:name w:val="Normal Table_5d15a8b1-c66b-4524-a167-266135dccb62"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0c654264-7be4-4a01-b61b-b018dc642444" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c628c2ef-c283-4678-b21d-243c238ec39f"/>
+  <w:style w:type="table" w:styleId="TableGrid_dce4e522-9487-4ea7-a3e0-105f2b95251c" w:customStyle="1">
+    <w:name w:val="Table Grid_dce4e522-9487-4ea7-a3e0-105f2b95251c"/>
+    <w:basedOn w:val="NormalTable_5d15a8b1-c66b-4524-a167-266135dccb62"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c46a2d8f-234e-4e77-bb74-aaf94e2140be" w:customStyle="1">
-    <w:name w:val="Normal Table_c46a2d8f-234e-4e77-bb74-aaf94e2140be"/>
+  <w:style w:type="table" w:styleId="NormalTable_1a999ce2-a0e6-4101-80ba-6d70ce0e5da1" w:customStyle="1">
+    <w:name w:val="Normal Table_1a999ce2-a0e6-4101-80ba-6d70ce0e5da1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_89c21453-8058-4e2f-bcd0-6ceed7f60114" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c46a2d8f-234e-4e77-bb74-aaf94e2140be"/>
+  <w:style w:type="table" w:styleId="TableGrid_02d0ef9c-6693-40f6-a322-7d8d2d742584" w:customStyle="1">
+    <w:name w:val="Table Grid_02d0ef9c-6693-40f6-a322-7d8d2d742584"/>
+    <w:basedOn w:val="NormalTable_1a999ce2-a0e6-4101-80ba-6d70ce0e5da1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -4952,55 +4922,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>668-2-1.4 Oppsummering av spesifikke tiltak</Template>
+  <Template>668-2-1.4 Oppsummering av spesifikke tiltak.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>276</Words>
-  <Characters>1464</Characters>
+  <Words>277</Words>
+  <Characters>1469</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lise Marcussen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Godkjent</cp:contentStatus>
 </cp:coreProperties>
 </file>