--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -21288,51 +21288,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e8e2a7d1-0440-4d23-a1d0-09a4101c17b4"/>
+      <w:tblStyle w:val="TableGrid_5683b1eb-7033-4936-9736-c44393776f17"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11405"/>
       <w:gridCol w:w="11405"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21343,51 +21343,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11405"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:46:08 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:38 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11405"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21415,51 +21415,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c0cd95af-c38c-4aff-af3e-f42b5e72ddbb"/>
+      <w:tblStyle w:val="TableGrid_3656fc3d-741a-403a-bcb8-50eaeb166e1d"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21470,51 +21470,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:46:08 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:38 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21542,51 +21542,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_80ba2e6f-cd14-4466-be71-0b8d4972c98a"/>
+      <w:tblStyle w:val="TableGrid_0c3e457e-1265-4bbf-9333-c4e9754c660e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21597,51 +21597,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:46:08 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:38 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21669,51 +21669,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7adb74ce-b399-40f3-8870-02f9eb5f4963"/>
+      <w:tblStyle w:val="TableGrid_07db9749-0f85-4ef0-8a6f-7b7a62fe0479"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15305"/>
       <w:gridCol w:w="5490"/>
       <w:gridCol w:w="2015"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -21771,51 +21771,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2015"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -21828,59 +21828,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b736c46e-9e95-4b48-93b1-8647b783febb"/>
+      <w:tblStyle w:val="TableGrid_575de62f-7a0c-4fab-b3dc-83de89536104"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14827"/>
       <w:gridCol w:w="7983"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21891,51 +21891,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14827"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_87ff25c7-eaf6-451d-9233-ff9a4a353b87"/>
+            <w:tblStyle w:val="TableGrid_d7c652d1-5c3e-42fe-a43c-e05fad50dede"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22036,72 +22036,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7983"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_2ed227d0-d45f-4ad4-bd88-d43c1675a614"/>
+            <w:tblStyle w:val="TableGrid_ffafbe64-b917-4f52-b69d-99bc82514711"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22202,75 +22202,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a48f44d0-2e35-426a-9eae-a6d097fa6e5a"/>
+      <w:tblStyle w:val="TableGrid_84cd2ef4-659a-4712-9c5c-ec286f6c06c7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -22328,51 +22328,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -22385,59 +22385,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_536ae21f-d155-42bc-93bf-bb7a645d39de"/>
+      <w:tblStyle w:val="TableGrid_384c588f-d1ec-4f4c-b414-4aedc846266b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22448,51 +22448,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_49392693-481f-4a08-9b20-5ed5a9bc19a5"/>
+            <w:tblStyle w:val="TableGrid_32ed8496-7a4a-43cf-8905-c592ad77685f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22593,72 +22593,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fa594eab-b02e-46a3-af33-23c976f6a0f2"/>
+            <w:tblStyle w:val="TableGrid_889b7b02-dc2e-41ae-93e0-cd361f510d8d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22759,75 +22759,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_a3d94109-1837-4591-8002-0cdf984e5e0a"/>
+      <w:tblStyle w:val="TableGrid_8f5b249a-9387-4248-87c3-fd26172b78cb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -22885,51 +22885,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -22942,59 +22942,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_72a27ec0-41d5-4cfb-9926-4952f4b0ddfc"/>
+      <w:tblStyle w:val="TableGrid_1844e953-fe92-4300-9fd2-461260375c77"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23005,51 +23005,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_aa668e3d-02a7-49d4-baca-786e61b6dd46"/>
+            <w:tblStyle w:val="TableGrid_5bef7865-d2b5-4261-bdfe-f3ed0ded1870"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23150,72 +23150,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_0c675689-b1d9-472b-ae2f-c83f4b5254c8"/>
+            <w:tblStyle w:val="TableGrid_247ae24d-a624-495a-bb8c-5cd99745cd3f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23316,62 +23316,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01E31E63"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -25053,1729 +25053,1729 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62" w:customStyle="1">
-    <w:name w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+  <w:style w:type="paragraph" w:styleId="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4" w:customStyle="1">
+    <w:name w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+    <w:basedOn w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f25456c9-0fca-4ec8-8aab-aea9605deb3d" w:customStyle="1">
-    <w:name w:val="Normal Table_f25456c9-0fca-4ec8-8aab-aea9605deb3d"/>
+  <w:style w:type="table" w:styleId="NormalTable_f8561f50-aba0-4aae-a295-499eed63a67f" w:customStyle="1">
+    <w:name w:val="Normal Table_f8561f50-aba0-4aae-a295-499eed63a67f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2f971b09-615c-46ef-8d43-2cc51a2cafff" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f25456c9-0fca-4ec8-8aab-aea9605deb3d"/>
+  <w:style w:type="table" w:styleId="TableGrid_fe91d451-ed0b-4a0e-ad5c-10d9bb305ce0" w:customStyle="1">
+    <w:name w:val="Table Grid_fe91d451-ed0b-4a0e-ad5c-10d9bb305ce0"/>
+    <w:basedOn w:val="NormalTable_f8561f50-aba0-4aae-a295-499eed63a67f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+    <w:basedOn w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_b10efc77-afa4-4a63-ad71-e24edf03ea62"/>
+    <w:basedOn w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3a5b0978-84ff-44a4-b484-495653dd07ec" w:customStyle="1">
-    <w:name w:val="Normal Table_3a5b0978-84ff-44a4-b484-495653dd07ec"/>
+  <w:style w:type="table" w:styleId="NormalTable_755f7165-bd5e-4cd7-862b-334d6667faf1" w:customStyle="1">
+    <w:name w:val="Normal Table_755f7165-bd5e-4cd7-862b-334d6667faf1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4db7890f-33b3-4816-8dfe-61acf7f22bbe" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3a5b0978-84ff-44a4-b484-495653dd07ec"/>
+  <w:style w:type="table" w:styleId="TableGrid_0e4be29e-3007-45de-beb1-4539404b64c7" w:customStyle="1">
+    <w:name w:val="Table Grid_0e4be29e-3007-45de-beb1-4539404b64c7"/>
+    <w:basedOn w:val="NormalTable_755f7165-bd5e-4cd7-862b-334d6667faf1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d5dd1444-09fb-4023-be25-fad11cc09286" w:customStyle="1">
-    <w:name w:val="Normal Table_d5dd1444-09fb-4023-be25-fad11cc09286"/>
+  <w:style w:type="table" w:styleId="NormalTable_ed52f395-6f22-4f6a-85c1-52c2bfa348e8" w:customStyle="1">
+    <w:name w:val="Normal Table_ed52f395-6f22-4f6a-85c1-52c2bfa348e8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bc78b764-fb7c-48f1-9c68-74c861195ac1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d5dd1444-09fb-4023-be25-fad11cc09286"/>
+  <w:style w:type="table" w:styleId="TableGrid_0c7499fd-780b-4ec8-b2e4-151eb6695335" w:customStyle="1">
+    <w:name w:val="Table Grid_0c7499fd-780b-4ec8-b2e4-151eb6695335"/>
+    <w:basedOn w:val="NormalTable_ed52f395-6f22-4f6a-85c1-52c2bfa348e8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b0684033-ebdb-494e-a889-a89ebcf2705d" w:customStyle="1">
-    <w:name w:val="Normal Table_b0684033-ebdb-494e-a889-a89ebcf2705d"/>
+  <w:style w:type="table" w:styleId="NormalTable_4d9af02b-bd12-4d12-b61b-83908df08d04" w:customStyle="1">
+    <w:name w:val="Normal Table_4d9af02b-bd12-4d12-b61b-83908df08d04"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ee367684-a7b3-4596-992f-5cfc57cae5b7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b0684033-ebdb-494e-a889-a89ebcf2705d"/>
+  <w:style w:type="table" w:styleId="TableGrid_80c3367f-8ec4-4a5c-a8b6-de15199a3036" w:customStyle="1">
+    <w:name w:val="Table Grid_80c3367f-8ec4-4a5c-a8b6-de15199a3036"/>
+    <w:basedOn w:val="NormalTable_4d9af02b-bd12-4d12-b61b-83908df08d04"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a88e71fc-7fa2-4185-930b-f96c7fd56bf1" w:customStyle="1">
-    <w:name w:val="Normal Table_a88e71fc-7fa2-4185-930b-f96c7fd56bf1"/>
+  <w:style w:type="table" w:styleId="NormalTable_16b6af73-4eb4-45a3-b6e8-d4d058daadf0" w:customStyle="1">
+    <w:name w:val="Normal Table_16b6af73-4eb4-45a3-b6e8-d4d058daadf0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2e3efe7d-a40f-440f-82c3-5bfc5d0be83d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a88e71fc-7fa2-4185-930b-f96c7fd56bf1"/>
+  <w:style w:type="table" w:styleId="TableGrid_e4de64ce-6c75-499d-af97-70e4a1a0908e" w:customStyle="1">
+    <w:name w:val="Table Grid_e4de64ce-6c75-499d-af97-70e4a1a0908e"/>
+    <w:basedOn w:val="NormalTable_16b6af73-4eb4-45a3-b6e8-d4d058daadf0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_650a6273-7546-4046-9e9c-4e021aea9a5a" w:customStyle="1">
-    <w:name w:val="Normal Table_650a6273-7546-4046-9e9c-4e021aea9a5a"/>
+  <w:style w:type="table" w:styleId="NormalTable_1e474adf-9d0f-4d3f-b208-bbfde55436ec" w:customStyle="1">
+    <w:name w:val="Normal Table_1e474adf-9d0f-4d3f-b208-bbfde55436ec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e8e2a7d1-0440-4d23-a1d0-09a4101c17b4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_650a6273-7546-4046-9e9c-4e021aea9a5a"/>
+  <w:style w:type="table" w:styleId="TableGrid_5683b1eb-7033-4936-9736-c44393776f17" w:customStyle="1">
+    <w:name w:val="Table Grid_5683b1eb-7033-4936-9736-c44393776f17"/>
+    <w:basedOn w:val="NormalTable_1e474adf-9d0f-4d3f-b208-bbfde55436ec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_25aca634-bf98-41e7-8a4d-6c1c98ef121d" w:customStyle="1">
-    <w:name w:val="Normal Table_25aca634-bf98-41e7-8a4d-6c1c98ef121d"/>
+  <w:style w:type="table" w:styleId="NormalTable_e9a95dfc-1dc8-4639-8b9b-f8002c182d5e" w:customStyle="1">
+    <w:name w:val="Normal Table_e9a95dfc-1dc8-4639-8b9b-f8002c182d5e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7adb74ce-b399-40f3-8870-02f9eb5f4963" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_25aca634-bf98-41e7-8a4d-6c1c98ef121d"/>
+  <w:style w:type="table" w:styleId="TableGrid_07db9749-0f85-4ef0-8a6f-7b7a62fe0479" w:customStyle="1">
+    <w:name w:val="Table Grid_07db9749-0f85-4ef0-8a6f-7b7a62fe0479"/>
+    <w:basedOn w:val="NormalTable_e9a95dfc-1dc8-4639-8b9b-f8002c182d5e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_966f464a-ebc6-496b-8d2f-9b5609b7cc8f" w:customStyle="1">
-    <w:name w:val="Normal Table_966f464a-ebc6-496b-8d2f-9b5609b7cc8f"/>
+  <w:style w:type="table" w:styleId="NormalTable_5bf2b7a2-f2f2-4a37-aa2c-814f32d1945e" w:customStyle="1">
+    <w:name w:val="Normal Table_5bf2b7a2-f2f2-4a37-aa2c-814f32d1945e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_87ff25c7-eaf6-451d-9233-ff9a4a353b87" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_966f464a-ebc6-496b-8d2f-9b5609b7cc8f"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7c652d1-5c3e-42fe-a43c-e05fad50dede" w:customStyle="1">
+    <w:name w:val="Table Grid_d7c652d1-5c3e-42fe-a43c-e05fad50dede"/>
+    <w:basedOn w:val="NormalTable_5bf2b7a2-f2f2-4a37-aa2c-814f32d1945e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d85b60d-4014-4664-b2ff-843ed2fe9330" w:customStyle="1">
-    <w:name w:val="Normal Table_5d85b60d-4014-4664-b2ff-843ed2fe9330"/>
+  <w:style w:type="table" w:styleId="NormalTable_fb70c449-8ae7-485f-90b4-dd595cd6bda5" w:customStyle="1">
+    <w:name w:val="Normal Table_fb70c449-8ae7-485f-90b4-dd595cd6bda5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2ed227d0-d45f-4ad4-bd88-d43c1675a614" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5d85b60d-4014-4664-b2ff-843ed2fe9330"/>
+  <w:style w:type="table" w:styleId="TableGrid_ffafbe64-b917-4f52-b69d-99bc82514711" w:customStyle="1">
+    <w:name w:val="Table Grid_ffafbe64-b917-4f52-b69d-99bc82514711"/>
+    <w:basedOn w:val="NormalTable_fb70c449-8ae7-485f-90b4-dd595cd6bda5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cbdc666e-e7f5-4aae-bd80-89875ac24538" w:customStyle="1">
-    <w:name w:val="Normal Table_cbdc666e-e7f5-4aae-bd80-89875ac24538"/>
+  <w:style w:type="table" w:styleId="NormalTable_35593da7-f573-471f-8e91-fdcf762c36f6" w:customStyle="1">
+    <w:name w:val="Normal Table_35593da7-f573-471f-8e91-fdcf762c36f6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b736c46e-9e95-4b48-93b1-8647b783febb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cbdc666e-e7f5-4aae-bd80-89875ac24538"/>
+  <w:style w:type="table" w:styleId="TableGrid_575de62f-7a0c-4fab-b3dc-83de89536104" w:customStyle="1">
+    <w:name w:val="Table Grid_575de62f-7a0c-4fab-b3dc-83de89536104"/>
+    <w:basedOn w:val="NormalTable_35593da7-f573-471f-8e91-fdcf762c36f6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2d6f82a-7e58-4764-b420-5700b06f4fa9" w:customStyle="1">
-    <w:name w:val="Normal Table_f2d6f82a-7e58-4764-b420-5700b06f4fa9"/>
+  <w:style w:type="table" w:styleId="NormalTable_2c4b5648-3dcb-4fb3-92d7-9e4883048785" w:customStyle="1">
+    <w:name w:val="Normal Table_2c4b5648-3dcb-4fb3-92d7-9e4883048785"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f42ac317-c1bf-4f9f-9bfc-820a4fbbf6b2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2d6f82a-7e58-4764-b420-5700b06f4fa9"/>
+  <w:style w:type="table" w:styleId="TableGrid_cffc7d6d-49d0-4eb5-a4e8-0b8c9f6359f6" w:customStyle="1">
+    <w:name w:val="Table Grid_cffc7d6d-49d0-4eb5-a4e8-0b8c9f6359f6"/>
+    <w:basedOn w:val="NormalTable_2c4b5648-3dcb-4fb3-92d7-9e4883048785"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0bb136ad-6d7e-4c9b-8481-a7d08e841c48" w:customStyle="1">
-    <w:name w:val="Normal Table_0bb136ad-6d7e-4c9b-8481-a7d08e841c48"/>
+  <w:style w:type="table" w:styleId="NormalTable_1b3a9abf-f491-48cb-8fd0-19a85d4664a0" w:customStyle="1">
+    <w:name w:val="Normal Table_1b3a9abf-f491-48cb-8fd0-19a85d4664a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1f815eb9-1aa9-4e1d-afed-25e005d34ea0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0bb136ad-6d7e-4c9b-8481-a7d08e841c48"/>
+  <w:style w:type="table" w:styleId="TableGrid_24e61064-12e4-49d2-8c04-6b98b456206f" w:customStyle="1">
+    <w:name w:val="Table Grid_24e61064-12e4-49d2-8c04-6b98b456206f"/>
+    <w:basedOn w:val="NormalTable_1b3a9abf-f491-48cb-8fd0-19a85d4664a0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5ddc0e39-6645-478d-bef7-229390acfc50" w:customStyle="1">
-    <w:name w:val="Normal Table_5ddc0e39-6645-478d-bef7-229390acfc50"/>
+  <w:style w:type="table" w:styleId="NormalTable_8554f7fa-677f-4281-83f0-7f6977322411" w:customStyle="1">
+    <w:name w:val="Normal Table_8554f7fa-677f-4281-83f0-7f6977322411"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fbfae34d-9a3a-4979-a574-d319717a5bd4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5ddc0e39-6645-478d-bef7-229390acfc50"/>
+  <w:style w:type="table" w:styleId="TableGrid_fd4c0a55-2c45-4ac5-b716-cd946f7e821c" w:customStyle="1">
+    <w:name w:val="Table Grid_fd4c0a55-2c45-4ac5-b716-cd946f7e821c"/>
+    <w:basedOn w:val="NormalTable_8554f7fa-677f-4281-83f0-7f6977322411"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_63480276-38ba-4b68-a8cd-d0873c7f0fa1" w:customStyle="1">
-    <w:name w:val="Normal Table_63480276-38ba-4b68-a8cd-d0873c7f0fa1"/>
+  <w:style w:type="table" w:styleId="NormalTable_8c4b9749-b1ac-457b-b8e2-8cc9706737ca" w:customStyle="1">
+    <w:name w:val="Normal Table_8c4b9749-b1ac-457b-b8e2-8cc9706737ca"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c1a31f70-87cb-4c8f-b59f-929d7965724f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_63480276-38ba-4b68-a8cd-d0873c7f0fa1"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a25b4b9-2eba-48ba-9f86-10e5d001e81d" w:customStyle="1">
+    <w:name w:val="Table Grid_0a25b4b9-2eba-48ba-9f86-10e5d001e81d"/>
+    <w:basedOn w:val="NormalTable_8c4b9749-b1ac-457b-b8e2-8cc9706737ca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_857a1bf1-eba7-4e3a-87ce-c1b94dbfe34a" w:customStyle="1">
-    <w:name w:val="Normal Table_857a1bf1-eba7-4e3a-87ce-c1b94dbfe34a"/>
+  <w:style w:type="table" w:styleId="NormalTable_7f370a3e-89bd-4e60-8dbe-01242444aa06" w:customStyle="1">
+    <w:name w:val="Normal Table_7f370a3e-89bd-4e60-8dbe-01242444aa06"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b33ddea9-0fb5-4b47-a525-8e1de469e72c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_857a1bf1-eba7-4e3a-87ce-c1b94dbfe34a"/>
+  <w:style w:type="table" w:styleId="TableGrid_5f0e6761-396f-4205-936c-3033b3e08c7a" w:customStyle="1">
+    <w:name w:val="Table Grid_5f0e6761-396f-4205-936c-3033b3e08c7a"/>
+    <w:basedOn w:val="NormalTable_7f370a3e-89bd-4e60-8dbe-01242444aa06"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7a3ac197-9ab1-44b2-bef7-d260ef86c57d" w:customStyle="1">
-    <w:name w:val="Normal Table_7a3ac197-9ab1-44b2-bef7-d260ef86c57d"/>
+  <w:style w:type="table" w:styleId="NormalTable_db4cf449-21d1-4c1f-afe5-c2e9c4fc3baa" w:customStyle="1">
+    <w:name w:val="Normal Table_db4cf449-21d1-4c1f-afe5-c2e9c4fc3baa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c0cd95af-c38c-4aff-af3e-f42b5e72ddbb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7a3ac197-9ab1-44b2-bef7-d260ef86c57d"/>
+  <w:style w:type="table" w:styleId="TableGrid_3656fc3d-741a-403a-bcb8-50eaeb166e1d" w:customStyle="1">
+    <w:name w:val="Table Grid_3656fc3d-741a-403a-bcb8-50eaeb166e1d"/>
+    <w:basedOn w:val="NormalTable_db4cf449-21d1-4c1f-afe5-c2e9c4fc3baa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e22c1078-82a9-4351-80a9-8703d055c30d" w:customStyle="1">
-    <w:name w:val="Normal Table_e22c1078-82a9-4351-80a9-8703d055c30d"/>
+  <w:style w:type="table" w:styleId="NormalTable_1404c921-f5e6-4fd9-a52e-8df62b32442c" w:customStyle="1">
+    <w:name w:val="Normal Table_1404c921-f5e6-4fd9-a52e-8df62b32442c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a48f44d0-2e35-426a-9eae-a6d097fa6e5a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e22c1078-82a9-4351-80a9-8703d055c30d"/>
+  <w:style w:type="table" w:styleId="TableGrid_84cd2ef4-659a-4712-9c5c-ec286f6c06c7" w:customStyle="1">
+    <w:name w:val="Table Grid_84cd2ef4-659a-4712-9c5c-ec286f6c06c7"/>
+    <w:basedOn w:val="NormalTable_1404c921-f5e6-4fd9-a52e-8df62b32442c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_02af0339-550b-4bab-b039-6ca8659cf4c1" w:customStyle="1">
-    <w:name w:val="Normal Table_02af0339-550b-4bab-b039-6ca8659cf4c1"/>
+  <w:style w:type="table" w:styleId="NormalTable_bad894f9-4e40-4dc5-b0f9-662a69a941fe" w:customStyle="1">
+    <w:name w:val="Normal Table_bad894f9-4e40-4dc5-b0f9-662a69a941fe"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_49392693-481f-4a08-9b20-5ed5a9bc19a5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_02af0339-550b-4bab-b039-6ca8659cf4c1"/>
+  <w:style w:type="table" w:styleId="TableGrid_32ed8496-7a4a-43cf-8905-c592ad77685f" w:customStyle="1">
+    <w:name w:val="Table Grid_32ed8496-7a4a-43cf-8905-c592ad77685f"/>
+    <w:basedOn w:val="NormalTable_bad894f9-4e40-4dc5-b0f9-662a69a941fe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_39b812c3-9a3f-44e9-a2a6-e6780467f362" w:customStyle="1">
-    <w:name w:val="Normal Table_39b812c3-9a3f-44e9-a2a6-e6780467f362"/>
+  <w:style w:type="table" w:styleId="NormalTable_60c51d62-3c5d-4966-8615-257fbcca37e2" w:customStyle="1">
+    <w:name w:val="Normal Table_60c51d62-3c5d-4966-8615-257fbcca37e2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa594eab-b02e-46a3-af33-23c976f6a0f2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_39b812c3-9a3f-44e9-a2a6-e6780467f362"/>
+  <w:style w:type="table" w:styleId="TableGrid_889b7b02-dc2e-41ae-93e0-cd361f510d8d" w:customStyle="1">
+    <w:name w:val="Table Grid_889b7b02-dc2e-41ae-93e0-cd361f510d8d"/>
+    <w:basedOn w:val="NormalTable_60c51d62-3c5d-4966-8615-257fbcca37e2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1a930821-a347-4203-b02e-8a9f9bb939d7" w:customStyle="1">
-    <w:name w:val="Normal Table_1a930821-a347-4203-b02e-8a9f9bb939d7"/>
+  <w:style w:type="table" w:styleId="NormalTable_4bafc467-1a77-4b0c-bf9a-4956d02d4549" w:customStyle="1">
+    <w:name w:val="Normal Table_4bafc467-1a77-4b0c-bf9a-4956d02d4549"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_536ae21f-d155-42bc-93bf-bb7a645d39de" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1a930821-a347-4203-b02e-8a9f9bb939d7"/>
+  <w:style w:type="table" w:styleId="TableGrid_384c588f-d1ec-4f4c-b414-4aedc846266b" w:customStyle="1">
+    <w:name w:val="Table Grid_384c588f-d1ec-4f4c-b414-4aedc846266b"/>
+    <w:basedOn w:val="NormalTable_4bafc467-1a77-4b0c-bf9a-4956d02d4549"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_28b9c152-c14f-4b8e-b047-de142f82d18b" w:customStyle="1">
-    <w:name w:val="Normal Table_28b9c152-c14f-4b8e-b047-de142f82d18b"/>
+  <w:style w:type="table" w:styleId="NormalTable_7a548304-c20e-49fc-9d12-44500a1e5192" w:customStyle="1">
+    <w:name w:val="Normal Table_7a548304-c20e-49fc-9d12-44500a1e5192"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b5fbd4de-d19d-4584-8262-ccf7d67d20fc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_28b9c152-c14f-4b8e-b047-de142f82d18b"/>
+  <w:style w:type="table" w:styleId="TableGrid_564d668e-ad1e-4ec9-b777-f33278a447e9" w:customStyle="1">
+    <w:name w:val="Table Grid_564d668e-ad1e-4ec9-b777-f33278a447e9"/>
+    <w:basedOn w:val="NormalTable_7a548304-c20e-49fc-9d12-44500a1e5192"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fc0a464c-580c-41b0-92a7-c473bf4425bd" w:customStyle="1">
-    <w:name w:val="Normal Table_fc0a464c-580c-41b0-92a7-c473bf4425bd"/>
+  <w:style w:type="table" w:styleId="NormalTable_35d8029b-7105-4386-8f27-ae236a2cb295" w:customStyle="1">
+    <w:name w:val="Normal Table_35d8029b-7105-4386-8f27-ae236a2cb295"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e99d77b8-e934-46aa-9cc4-546467c61384" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fc0a464c-580c-41b0-92a7-c473bf4425bd"/>
+  <w:style w:type="table" w:styleId="TableGrid_836f543d-4752-46cb-ab85-693d043ea9a2" w:customStyle="1">
+    <w:name w:val="Table Grid_836f543d-4752-46cb-ab85-693d043ea9a2"/>
+    <w:basedOn w:val="NormalTable_35d8029b-7105-4386-8f27-ae236a2cb295"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2ed1bf76-22e0-406a-8536-a93b58cf2275" w:customStyle="1">
-    <w:name w:val="Normal Table_2ed1bf76-22e0-406a-8536-a93b58cf2275"/>
+  <w:style w:type="table" w:styleId="NormalTable_a8d5b6a1-8c61-4cc3-a186-fbc7bc8f382b" w:customStyle="1">
+    <w:name w:val="Normal Table_a8d5b6a1-8c61-4cc3-a186-fbc7bc8f382b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_57b6f547-a904-4054-8693-cc9493aa3877" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2ed1bf76-22e0-406a-8536-a93b58cf2275"/>
+  <w:style w:type="table" w:styleId="TableGrid_28e7e67a-ece3-4399-a03c-cf64c474b4d3" w:customStyle="1">
+    <w:name w:val="Table Grid_28e7e67a-ece3-4399-a03c-cf64c474b4d3"/>
+    <w:basedOn w:val="NormalTable_a8d5b6a1-8c61-4cc3-a186-fbc7bc8f382b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b2880c5-c03d-4d2b-a393-833cafcf41d0" w:customStyle="1">
-    <w:name w:val="Normal Table_2b2880c5-c03d-4d2b-a393-833cafcf41d0"/>
+  <w:style w:type="table" w:styleId="NormalTable_01ce9d1b-e88d-43c8-b5dd-10693e561df5" w:customStyle="1">
+    <w:name w:val="Normal Table_01ce9d1b-e88d-43c8-b5dd-10693e561df5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0f6bd31d-dff8-4c53-877b-f6748038d664" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b2880c5-c03d-4d2b-a393-833cafcf41d0"/>
+  <w:style w:type="table" w:styleId="TableGrid_1756fbdc-eed8-4531-a0d0-bcaed72dad09" w:customStyle="1">
+    <w:name w:val="Table Grid_1756fbdc-eed8-4531-a0d0-bcaed72dad09"/>
+    <w:basedOn w:val="NormalTable_01ce9d1b-e88d-43c8-b5dd-10693e561df5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_26714c62-467d-4511-941d-424531ff3f12" w:customStyle="1">
-    <w:name w:val="Normal Table_26714c62-467d-4511-941d-424531ff3f12"/>
+  <w:style w:type="table" w:styleId="NormalTable_f2e9393c-ef7e-4272-b898-c637aac07cde" w:customStyle="1">
+    <w:name w:val="Normal Table_f2e9393c-ef7e-4272-b898-c637aac07cde"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0dcdfc8c-2ad3-4e52-951d-a16fb27dd265" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_26714c62-467d-4511-941d-424531ff3f12"/>
+  <w:style w:type="table" w:styleId="TableGrid_01d967fc-7566-4489-9aa5-74d3c8d940a4" w:customStyle="1">
+    <w:name w:val="Table Grid_01d967fc-7566-4489-9aa5-74d3c8d940a4"/>
+    <w:basedOn w:val="NormalTable_f2e9393c-ef7e-4272-b898-c637aac07cde"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_45547cc4-245e-412b-813c-67a00a6732d5" w:customStyle="1">
-    <w:name w:val="Normal Table_45547cc4-245e-412b-813c-67a00a6732d5"/>
+  <w:style w:type="table" w:styleId="NormalTable_791bfd83-2052-46a5-8159-5c673910974c" w:customStyle="1">
+    <w:name w:val="Normal Table_791bfd83-2052-46a5-8159-5c673910974c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_80ba2e6f-cd14-4466-be71-0b8d4972c98a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_45547cc4-245e-412b-813c-67a00a6732d5"/>
+  <w:style w:type="table" w:styleId="TableGrid_0c3e457e-1265-4bbf-9333-c4e9754c660e" w:customStyle="1">
+    <w:name w:val="Table Grid_0c3e457e-1265-4bbf-9333-c4e9754c660e"/>
+    <w:basedOn w:val="NormalTable_791bfd83-2052-46a5-8159-5c673910974c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d0ba301e-a6cc-4cfc-8d89-8c476e90ba25" w:customStyle="1">
-    <w:name w:val="Normal Table_d0ba301e-a6cc-4cfc-8d89-8c476e90ba25"/>
+  <w:style w:type="table" w:styleId="NormalTable_f97460ab-ffcf-46e0-ba2d-0d6d403897f3" w:customStyle="1">
+    <w:name w:val="Normal Table_f97460ab-ffcf-46e0-ba2d-0d6d403897f3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a3d94109-1837-4591-8002-0cdf984e5e0a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d0ba301e-a6cc-4cfc-8d89-8c476e90ba25"/>
+  <w:style w:type="table" w:styleId="TableGrid_8f5b249a-9387-4248-87c3-fd26172b78cb" w:customStyle="1">
+    <w:name w:val="Table Grid_8f5b249a-9387-4248-87c3-fd26172b78cb"/>
+    <w:basedOn w:val="NormalTable_f97460ab-ffcf-46e0-ba2d-0d6d403897f3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f64f2b30-1613-49f4-97b3-b9a8b0901703" w:customStyle="1">
-    <w:name w:val="Normal Table_f64f2b30-1613-49f4-97b3-b9a8b0901703"/>
+  <w:style w:type="table" w:styleId="NormalTable_7eae4d90-4020-4357-a081-7223d861567d" w:customStyle="1">
+    <w:name w:val="Normal Table_7eae4d90-4020-4357-a081-7223d861567d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aa668e3d-02a7-49d4-baca-786e61b6dd46" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f64f2b30-1613-49f4-97b3-b9a8b0901703"/>
+  <w:style w:type="table" w:styleId="TableGrid_5bef7865-d2b5-4261-bdfe-f3ed0ded1870" w:customStyle="1">
+    <w:name w:val="Table Grid_5bef7865-d2b5-4261-bdfe-f3ed0ded1870"/>
+    <w:basedOn w:val="NormalTable_7eae4d90-4020-4357-a081-7223d861567d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4ecef5b5-55e8-4923-942f-16273f87ecb0" w:customStyle="1">
-    <w:name w:val="Normal Table_4ecef5b5-55e8-4923-942f-16273f87ecb0"/>
+  <w:style w:type="table" w:styleId="NormalTable_86804c7f-152b-46c6-b3ad-3f6aa356c2c0" w:customStyle="1">
+    <w:name w:val="Normal Table_86804c7f-152b-46c6-b3ad-3f6aa356c2c0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0c675689-b1d9-472b-ae2f-c83f4b5254c8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4ecef5b5-55e8-4923-942f-16273f87ecb0"/>
+  <w:style w:type="table" w:styleId="TableGrid_247ae24d-a624-495a-bb8c-5cd99745cd3f" w:customStyle="1">
+    <w:name w:val="Table Grid_247ae24d-a624-495a-bb8c-5cd99745cd3f"/>
+    <w:basedOn w:val="NormalTable_86804c7f-152b-46c6-b3ad-3f6aa356c2c0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3345ed96-1f41-4a2b-acd7-f2d947e87ec9" w:customStyle="1">
-    <w:name w:val="Normal Table_3345ed96-1f41-4a2b-acd7-f2d947e87ec9"/>
+  <w:style w:type="table" w:styleId="NormalTable_3067dc4b-a08b-47a0-be56-ff0e82fad1a5" w:customStyle="1">
+    <w:name w:val="Normal Table_3067dc4b-a08b-47a0-be56-ff0e82fad1a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_72a27ec0-41d5-4cfb-9926-4952f4b0ddfc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3345ed96-1f41-4a2b-acd7-f2d947e87ec9"/>
+  <w:style w:type="table" w:styleId="TableGrid_1844e953-fe92-4300-9fd2-461260375c77" w:customStyle="1">
+    <w:name w:val="Table Grid_1844e953-fe92-4300-9fd2-461260375c77"/>
+    <w:basedOn w:val="NormalTable_3067dc4b-a08b-47a0-be56-ff0e82fad1a5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>