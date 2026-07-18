--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -21288,51 +21288,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5683b1eb-7033-4936-9736-c44393776f17"/>
+      <w:tblStyle w:val="TableGrid_ca718d76-8bcc-49e2-a926-8dfbbed12179"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11405"/>
       <w:gridCol w:w="11405"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21343,51 +21343,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11405"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:38 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:27:18 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11405"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21415,51 +21415,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3656fc3d-741a-403a-bcb8-50eaeb166e1d"/>
+      <w:tblStyle w:val="TableGrid_b5eda092-fe01-4056-b732-f8c6f891d6b2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21470,51 +21470,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:38 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:27:18 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21542,51 +21542,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0c3e457e-1265-4bbf-9333-c4e9754c660e"/>
+      <w:tblStyle w:val="TableGrid_fc6753cf-6d3f-489e-9169-8159310a6534"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11187"/>
       <w:gridCol w:w="11187"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21597,51 +21597,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:38 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:27:18 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="11187"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -21669,51 +21669,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_07db9749-0f85-4ef0-8a6f-7b7a62fe0479"/>
+      <w:tblStyle w:val="TableGrid_c392538e-2fba-4294-a174-df282f7a36c7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15305"/>
       <w:gridCol w:w="5490"/>
       <w:gridCol w:w="2015"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -21771,51 +21771,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2015"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+            <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -21828,59 +21828,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+      <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_575de62f-7a0c-4fab-b3dc-83de89536104"/>
+      <w:tblStyle w:val="TableGrid_6571a3a1-b4e8-4bd2-8b23-d5e5ff932b35"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14827"/>
       <w:gridCol w:w="7983"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -21891,51 +21891,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14827"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d7c652d1-5c3e-42fe-a43c-e05fad50dede"/>
+            <w:tblStyle w:val="TableGrid_cf722dd2-606c-4b6e-8b80-11c49c9f1e5b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22036,72 +22036,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+            <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7983"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ffafbe64-b917-4f52-b69d-99bc82514711"/>
+            <w:tblStyle w:val="TableGrid_89966b88-c848-47b3-81fe-4e6d82caa6bc"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22202,75 +22202,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+            <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+      <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_84cd2ef4-659a-4712-9c5c-ec286f6c06c7"/>
+      <w:tblStyle w:val="TableGrid_eb8b5f72-e283-44b7-9b01-45885958d914"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -22328,51 +22328,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+            <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="6144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -22385,59 +22385,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+      <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_384c588f-d1ec-4f4c-b414-4aedc846266b"/>
+      <w:tblStyle w:val="TableGrid_5085e666-1bd2-4e36-aa78-41dc83a6c694"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22448,51 +22448,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_32ed8496-7a4a-43cf-8905-c592ad77685f"/>
+            <w:tblStyle w:val="TableGrid_dbcdc44b-d991-4019-ad2e-54cc368f5b71"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22593,72 +22593,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+            <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_889b7b02-dc2e-41ae-93e0-cd361f510d8d"/>
+            <w:tblStyle w:val="TableGrid_aadfd45b-6dbf-4454-bbeb-81fa3c31fae1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -22759,75 +22759,75 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+            <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+      <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8f5b249a-9387-4248-87c3-fd26172b78cb"/>
+      <w:tblStyle w:val="TableGrid_54c5bdac-261a-48bc-aa17-835d50c0440b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="15012"/>
       <w:gridCol w:w="5386"/>
       <w:gridCol w:w="1976"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -22885,51 +22885,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1976"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+            <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="9216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -22942,59 +22942,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+      <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1844e953-fe92-4300-9fd2-461260375c77"/>
+      <w:tblStyle w:val="TableGrid_ede8d03b-2d4a-45ff-963e-387ab56d5d7b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="14543"/>
       <w:gridCol w:w="7831"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23005,51 +23005,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="14543"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5bef7865-d2b5-4261-bdfe-f3ed0ded1870"/>
+            <w:tblStyle w:val="TableGrid_0d88c044-1f40-4fd0-89ab-282966a6a402"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23150,72 +23150,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.09.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+            <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7831"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_247ae24d-a624-495a-bb8c-5cd99745cd3f"/>
+            <w:tblStyle w:val="TableGrid_a633ec09-1162-45c6-9a3c-5c07428c004b"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -23316,62 +23316,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+            <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+      <w:pStyle w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01E31E63"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -25053,1729 +25053,1729 @@
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4" w:customStyle="1">
-    <w:name w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+  <w:style w:type="paragraph" w:styleId="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764" w:customStyle="1">
+    <w:name w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+    <w:basedOn w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f8561f50-aba0-4aae-a295-499eed63a67f" w:customStyle="1">
-    <w:name w:val="Normal Table_f8561f50-aba0-4aae-a295-499eed63a67f"/>
+  <w:style w:type="table" w:styleId="NormalTable_4622428e-9fb0-4799-a1d5-0477341075d2" w:customStyle="1">
+    <w:name w:val="Normal Table_4622428e-9fb0-4799-a1d5-0477341075d2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fe91d451-ed0b-4a0e-ad5c-10d9bb305ce0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f8561f50-aba0-4aae-a295-499eed63a67f"/>
+  <w:style w:type="table" w:styleId="TableGrid_13c79d79-a8dc-47c4-85f0-56f63cfe4f84" w:customStyle="1">
+    <w:name w:val="Table Grid_13c79d79-a8dc-47c4-85f0-56f63cfe4f84"/>
+    <w:basedOn w:val="NormalTable_4622428e-9fb0-4799-a1d5-0477341075d2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+    <w:basedOn w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_80791224-c2fb-44a6-80a6-38fb1e9bb7d4"/>
+    <w:basedOn w:val="Normal_c6a562e8-bdf9-47bd-a752-9480384ab764"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_755f7165-bd5e-4cd7-862b-334d6667faf1" w:customStyle="1">
-    <w:name w:val="Normal Table_755f7165-bd5e-4cd7-862b-334d6667faf1"/>
+  <w:style w:type="table" w:styleId="NormalTable_230b3330-dc2a-4557-9d76-f7be796d2174" w:customStyle="1">
+    <w:name w:val="Normal Table_230b3330-dc2a-4557-9d76-f7be796d2174"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0e4be29e-3007-45de-beb1-4539404b64c7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_755f7165-bd5e-4cd7-862b-334d6667faf1"/>
+  <w:style w:type="table" w:styleId="TableGrid_875f6872-855e-41ce-baa6-88526b191985" w:customStyle="1">
+    <w:name w:val="Table Grid_875f6872-855e-41ce-baa6-88526b191985"/>
+    <w:basedOn w:val="NormalTable_230b3330-dc2a-4557-9d76-f7be796d2174"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ed52f395-6f22-4f6a-85c1-52c2bfa348e8" w:customStyle="1">
-    <w:name w:val="Normal Table_ed52f395-6f22-4f6a-85c1-52c2bfa348e8"/>
+  <w:style w:type="table" w:styleId="NormalTable_003cd800-4634-466c-bfeb-a75dda5f5481" w:customStyle="1">
+    <w:name w:val="Normal Table_003cd800-4634-466c-bfeb-a75dda5f5481"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0c7499fd-780b-4ec8-b2e4-151eb6695335" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ed52f395-6f22-4f6a-85c1-52c2bfa348e8"/>
+  <w:style w:type="table" w:styleId="TableGrid_9e654c58-3273-4b20-ba2a-b47faacc5033" w:customStyle="1">
+    <w:name w:val="Table Grid_9e654c58-3273-4b20-ba2a-b47faacc5033"/>
+    <w:basedOn w:val="NormalTable_003cd800-4634-466c-bfeb-a75dda5f5481"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d9af02b-bd12-4d12-b61b-83908df08d04" w:customStyle="1">
-    <w:name w:val="Normal Table_4d9af02b-bd12-4d12-b61b-83908df08d04"/>
+  <w:style w:type="table" w:styleId="NormalTable_4ed1f5cd-aeab-4555-ad51-a96892ffc854" w:customStyle="1">
+    <w:name w:val="Normal Table_4ed1f5cd-aeab-4555-ad51-a96892ffc854"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_80c3367f-8ec4-4a5c-a8b6-de15199a3036" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4d9af02b-bd12-4d12-b61b-83908df08d04"/>
+  <w:style w:type="table" w:styleId="TableGrid_6f147dd3-75b9-42ea-a211-a84409e3f492" w:customStyle="1">
+    <w:name w:val="Table Grid_6f147dd3-75b9-42ea-a211-a84409e3f492"/>
+    <w:basedOn w:val="NormalTable_4ed1f5cd-aeab-4555-ad51-a96892ffc854"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_16b6af73-4eb4-45a3-b6e8-d4d058daadf0" w:customStyle="1">
-    <w:name w:val="Normal Table_16b6af73-4eb4-45a3-b6e8-d4d058daadf0"/>
+  <w:style w:type="table" w:styleId="NormalTable_af0b91d0-96fd-4dfb-ac96-41da500bbfe7" w:customStyle="1">
+    <w:name w:val="Normal Table_af0b91d0-96fd-4dfb-ac96-41da500bbfe7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e4de64ce-6c75-499d-af97-70e4a1a0908e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_16b6af73-4eb4-45a3-b6e8-d4d058daadf0"/>
+  <w:style w:type="table" w:styleId="TableGrid_67858135-9622-4b24-8959-19cd083807d7" w:customStyle="1">
+    <w:name w:val="Table Grid_67858135-9622-4b24-8959-19cd083807d7"/>
+    <w:basedOn w:val="NormalTable_af0b91d0-96fd-4dfb-ac96-41da500bbfe7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1e474adf-9d0f-4d3f-b208-bbfde55436ec" w:customStyle="1">
-    <w:name w:val="Normal Table_1e474adf-9d0f-4d3f-b208-bbfde55436ec"/>
+  <w:style w:type="table" w:styleId="NormalTable_6a4d640f-93ad-428d-904e-af1475ca215d" w:customStyle="1">
+    <w:name w:val="Normal Table_6a4d640f-93ad-428d-904e-af1475ca215d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5683b1eb-7033-4936-9736-c44393776f17" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1e474adf-9d0f-4d3f-b208-bbfde55436ec"/>
+  <w:style w:type="table" w:styleId="TableGrid_ca718d76-8bcc-49e2-a926-8dfbbed12179" w:customStyle="1">
+    <w:name w:val="Table Grid_ca718d76-8bcc-49e2-a926-8dfbbed12179"/>
+    <w:basedOn w:val="NormalTable_6a4d640f-93ad-428d-904e-af1475ca215d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e9a95dfc-1dc8-4639-8b9b-f8002c182d5e" w:customStyle="1">
-    <w:name w:val="Normal Table_e9a95dfc-1dc8-4639-8b9b-f8002c182d5e"/>
+  <w:style w:type="table" w:styleId="NormalTable_3dabb4bf-756c-4a78-81ef-9447a4787b61" w:customStyle="1">
+    <w:name w:val="Normal Table_3dabb4bf-756c-4a78-81ef-9447a4787b61"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_07db9749-0f85-4ef0-8a6f-7b7a62fe0479" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e9a95dfc-1dc8-4639-8b9b-f8002c182d5e"/>
+  <w:style w:type="table" w:styleId="TableGrid_c392538e-2fba-4294-a174-df282f7a36c7" w:customStyle="1">
+    <w:name w:val="Table Grid_c392538e-2fba-4294-a174-df282f7a36c7"/>
+    <w:basedOn w:val="NormalTable_3dabb4bf-756c-4a78-81ef-9447a4787b61"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5bf2b7a2-f2f2-4a37-aa2c-814f32d1945e" w:customStyle="1">
-    <w:name w:val="Normal Table_5bf2b7a2-f2f2-4a37-aa2c-814f32d1945e"/>
+  <w:style w:type="table" w:styleId="NormalTable_fba668b3-19f1-44ff-b27d-2505c2ff392b" w:customStyle="1">
+    <w:name w:val="Normal Table_fba668b3-19f1-44ff-b27d-2505c2ff392b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d7c652d1-5c3e-42fe-a43c-e05fad50dede" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5bf2b7a2-f2f2-4a37-aa2c-814f32d1945e"/>
+  <w:style w:type="table" w:styleId="TableGrid_cf722dd2-606c-4b6e-8b80-11c49c9f1e5b" w:customStyle="1">
+    <w:name w:val="Table Grid_cf722dd2-606c-4b6e-8b80-11c49c9f1e5b"/>
+    <w:basedOn w:val="NormalTable_fba668b3-19f1-44ff-b27d-2505c2ff392b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fb70c449-8ae7-485f-90b4-dd595cd6bda5" w:customStyle="1">
-    <w:name w:val="Normal Table_fb70c449-8ae7-485f-90b4-dd595cd6bda5"/>
+  <w:style w:type="table" w:styleId="NormalTable_45db5d17-aff7-49ce-a2c7-4d9d7ec5c915" w:customStyle="1">
+    <w:name w:val="Normal Table_45db5d17-aff7-49ce-a2c7-4d9d7ec5c915"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ffafbe64-b917-4f52-b69d-99bc82514711" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fb70c449-8ae7-485f-90b4-dd595cd6bda5"/>
+  <w:style w:type="table" w:styleId="TableGrid_89966b88-c848-47b3-81fe-4e6d82caa6bc" w:customStyle="1">
+    <w:name w:val="Table Grid_89966b88-c848-47b3-81fe-4e6d82caa6bc"/>
+    <w:basedOn w:val="NormalTable_45db5d17-aff7-49ce-a2c7-4d9d7ec5c915"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_35593da7-f573-471f-8e91-fdcf762c36f6" w:customStyle="1">
-    <w:name w:val="Normal Table_35593da7-f573-471f-8e91-fdcf762c36f6"/>
+  <w:style w:type="table" w:styleId="NormalTable_6d20595d-86f9-4df2-9208-10462fb04692" w:customStyle="1">
+    <w:name w:val="Normal Table_6d20595d-86f9-4df2-9208-10462fb04692"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_575de62f-7a0c-4fab-b3dc-83de89536104" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_35593da7-f573-471f-8e91-fdcf762c36f6"/>
+  <w:style w:type="table" w:styleId="TableGrid_6571a3a1-b4e8-4bd2-8b23-d5e5ff932b35" w:customStyle="1">
+    <w:name w:val="Table Grid_6571a3a1-b4e8-4bd2-8b23-d5e5ff932b35"/>
+    <w:basedOn w:val="NormalTable_6d20595d-86f9-4df2-9208-10462fb04692"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2c4b5648-3dcb-4fb3-92d7-9e4883048785" w:customStyle="1">
-    <w:name w:val="Normal Table_2c4b5648-3dcb-4fb3-92d7-9e4883048785"/>
+  <w:style w:type="table" w:styleId="NormalTable_750df04c-0ae0-47e3-afa5-febebfb9fff3" w:customStyle="1">
+    <w:name w:val="Normal Table_750df04c-0ae0-47e3-afa5-febebfb9fff3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cffc7d6d-49d0-4eb5-a4e8-0b8c9f6359f6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2c4b5648-3dcb-4fb3-92d7-9e4883048785"/>
+  <w:style w:type="table" w:styleId="TableGrid_f938c1eb-97d0-46d5-95a8-9544ba831db3" w:customStyle="1">
+    <w:name w:val="Table Grid_f938c1eb-97d0-46d5-95a8-9544ba831db3"/>
+    <w:basedOn w:val="NormalTable_750df04c-0ae0-47e3-afa5-febebfb9fff3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1b3a9abf-f491-48cb-8fd0-19a85d4664a0" w:customStyle="1">
-    <w:name w:val="Normal Table_1b3a9abf-f491-48cb-8fd0-19a85d4664a0"/>
+  <w:style w:type="table" w:styleId="NormalTable_64dda686-03a6-4e2e-aae6-854d50d6b379" w:customStyle="1">
+    <w:name w:val="Normal Table_64dda686-03a6-4e2e-aae6-854d50d6b379"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_24e61064-12e4-49d2-8c04-6b98b456206f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1b3a9abf-f491-48cb-8fd0-19a85d4664a0"/>
+  <w:style w:type="table" w:styleId="TableGrid_0a9cc70b-3c1b-4594-ae66-b4d43d9b5f5b" w:customStyle="1">
+    <w:name w:val="Table Grid_0a9cc70b-3c1b-4594-ae66-b4d43d9b5f5b"/>
+    <w:basedOn w:val="NormalTable_64dda686-03a6-4e2e-aae6-854d50d6b379"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8554f7fa-677f-4281-83f0-7f6977322411" w:customStyle="1">
-    <w:name w:val="Normal Table_8554f7fa-677f-4281-83f0-7f6977322411"/>
+  <w:style w:type="table" w:styleId="NormalTable_fa4adffc-dec6-47a0-9392-42e4ba157d08" w:customStyle="1">
+    <w:name w:val="Normal Table_fa4adffc-dec6-47a0-9392-42e4ba157d08"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fd4c0a55-2c45-4ac5-b716-cd946f7e821c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8554f7fa-677f-4281-83f0-7f6977322411"/>
+  <w:style w:type="table" w:styleId="TableGrid_8200e01d-8872-442d-901b-45c1c6bc99e8" w:customStyle="1">
+    <w:name w:val="Table Grid_8200e01d-8872-442d-901b-45c1c6bc99e8"/>
+    <w:basedOn w:val="NormalTable_fa4adffc-dec6-47a0-9392-42e4ba157d08"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8c4b9749-b1ac-457b-b8e2-8cc9706737ca" w:customStyle="1">
-    <w:name w:val="Normal Table_8c4b9749-b1ac-457b-b8e2-8cc9706737ca"/>
+  <w:style w:type="table" w:styleId="NormalTable_e585ce50-9ba2-44f8-bb32-e1356d6c73ba" w:customStyle="1">
+    <w:name w:val="Normal Table_e585ce50-9ba2-44f8-bb32-e1356d6c73ba"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0a25b4b9-2eba-48ba-9f86-10e5d001e81d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8c4b9749-b1ac-457b-b8e2-8cc9706737ca"/>
+  <w:style w:type="table" w:styleId="TableGrid_65e9fe9c-37cb-4448-ad2d-21e222382fbb" w:customStyle="1">
+    <w:name w:val="Table Grid_65e9fe9c-37cb-4448-ad2d-21e222382fbb"/>
+    <w:basedOn w:val="NormalTable_e585ce50-9ba2-44f8-bb32-e1356d6c73ba"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7f370a3e-89bd-4e60-8dbe-01242444aa06" w:customStyle="1">
-    <w:name w:val="Normal Table_7f370a3e-89bd-4e60-8dbe-01242444aa06"/>
+  <w:style w:type="table" w:styleId="NormalTable_1e0ca643-f10c-4b92-be81-9500f4b4b8cb" w:customStyle="1">
+    <w:name w:val="Normal Table_1e0ca643-f10c-4b92-be81-9500f4b4b8cb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5f0e6761-396f-4205-936c-3033b3e08c7a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7f370a3e-89bd-4e60-8dbe-01242444aa06"/>
+  <w:style w:type="table" w:styleId="TableGrid_1f5502ef-dbc6-423c-8f89-3807f9b48c30" w:customStyle="1">
+    <w:name w:val="Table Grid_1f5502ef-dbc6-423c-8f89-3807f9b48c30"/>
+    <w:basedOn w:val="NormalTable_1e0ca643-f10c-4b92-be81-9500f4b4b8cb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_db4cf449-21d1-4c1f-afe5-c2e9c4fc3baa" w:customStyle="1">
-    <w:name w:val="Normal Table_db4cf449-21d1-4c1f-afe5-c2e9c4fc3baa"/>
+  <w:style w:type="table" w:styleId="NormalTable_d89314e5-628a-4fe3-b774-43f9475a9372" w:customStyle="1">
+    <w:name w:val="Normal Table_d89314e5-628a-4fe3-b774-43f9475a9372"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3656fc3d-741a-403a-bcb8-50eaeb166e1d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_db4cf449-21d1-4c1f-afe5-c2e9c4fc3baa"/>
+  <w:style w:type="table" w:styleId="TableGrid_b5eda092-fe01-4056-b732-f8c6f891d6b2" w:customStyle="1">
+    <w:name w:val="Table Grid_b5eda092-fe01-4056-b732-f8c6f891d6b2"/>
+    <w:basedOn w:val="NormalTable_d89314e5-628a-4fe3-b774-43f9475a9372"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1404c921-f5e6-4fd9-a52e-8df62b32442c" w:customStyle="1">
-    <w:name w:val="Normal Table_1404c921-f5e6-4fd9-a52e-8df62b32442c"/>
+  <w:style w:type="table" w:styleId="NormalTable_6dcfa864-27e1-4e44-a6ad-839810327905" w:customStyle="1">
+    <w:name w:val="Normal Table_6dcfa864-27e1-4e44-a6ad-839810327905"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_84cd2ef4-659a-4712-9c5c-ec286f6c06c7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1404c921-f5e6-4fd9-a52e-8df62b32442c"/>
+  <w:style w:type="table" w:styleId="TableGrid_eb8b5f72-e283-44b7-9b01-45885958d914" w:customStyle="1">
+    <w:name w:val="Table Grid_eb8b5f72-e283-44b7-9b01-45885958d914"/>
+    <w:basedOn w:val="NormalTable_6dcfa864-27e1-4e44-a6ad-839810327905"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bad894f9-4e40-4dc5-b0f9-662a69a941fe" w:customStyle="1">
-    <w:name w:val="Normal Table_bad894f9-4e40-4dc5-b0f9-662a69a941fe"/>
+  <w:style w:type="table" w:styleId="NormalTable_b6e026fc-7f0e-456a-86de-e5a23c800022" w:customStyle="1">
+    <w:name w:val="Normal Table_b6e026fc-7f0e-456a-86de-e5a23c800022"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_32ed8496-7a4a-43cf-8905-c592ad77685f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bad894f9-4e40-4dc5-b0f9-662a69a941fe"/>
+  <w:style w:type="table" w:styleId="TableGrid_dbcdc44b-d991-4019-ad2e-54cc368f5b71" w:customStyle="1">
+    <w:name w:val="Table Grid_dbcdc44b-d991-4019-ad2e-54cc368f5b71"/>
+    <w:basedOn w:val="NormalTable_b6e026fc-7f0e-456a-86de-e5a23c800022"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_60c51d62-3c5d-4966-8615-257fbcca37e2" w:customStyle="1">
-    <w:name w:val="Normal Table_60c51d62-3c5d-4966-8615-257fbcca37e2"/>
+  <w:style w:type="table" w:styleId="NormalTable_f9a0f1e5-d64f-4d71-b01d-112835e5874e" w:customStyle="1">
+    <w:name w:val="Normal Table_f9a0f1e5-d64f-4d71-b01d-112835e5874e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_889b7b02-dc2e-41ae-93e0-cd361f510d8d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_60c51d62-3c5d-4966-8615-257fbcca37e2"/>
+  <w:style w:type="table" w:styleId="TableGrid_aadfd45b-6dbf-4454-bbeb-81fa3c31fae1" w:customStyle="1">
+    <w:name w:val="Table Grid_aadfd45b-6dbf-4454-bbeb-81fa3c31fae1"/>
+    <w:basedOn w:val="NormalTable_f9a0f1e5-d64f-4d71-b01d-112835e5874e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4bafc467-1a77-4b0c-bf9a-4956d02d4549" w:customStyle="1">
-    <w:name w:val="Normal Table_4bafc467-1a77-4b0c-bf9a-4956d02d4549"/>
+  <w:style w:type="table" w:styleId="NormalTable_464ed228-3bab-48c7-8338-a6a6098c7d68" w:customStyle="1">
+    <w:name w:val="Normal Table_464ed228-3bab-48c7-8338-a6a6098c7d68"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_384c588f-d1ec-4f4c-b414-4aedc846266b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4bafc467-1a77-4b0c-bf9a-4956d02d4549"/>
+  <w:style w:type="table" w:styleId="TableGrid_5085e666-1bd2-4e36-aa78-41dc83a6c694" w:customStyle="1">
+    <w:name w:val="Table Grid_5085e666-1bd2-4e36-aa78-41dc83a6c694"/>
+    <w:basedOn w:val="NormalTable_464ed228-3bab-48c7-8338-a6a6098c7d68"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7a548304-c20e-49fc-9d12-44500a1e5192" w:customStyle="1">
-    <w:name w:val="Normal Table_7a548304-c20e-49fc-9d12-44500a1e5192"/>
+  <w:style w:type="table" w:styleId="NormalTable_df8b6cfd-6c87-4866-8b70-74445c722d1d" w:customStyle="1">
+    <w:name w:val="Normal Table_df8b6cfd-6c87-4866-8b70-74445c722d1d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_564d668e-ad1e-4ec9-b777-f33278a447e9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7a548304-c20e-49fc-9d12-44500a1e5192"/>
+  <w:style w:type="table" w:styleId="TableGrid_5d0232c5-9431-46fe-be80-04fa70abffd7" w:customStyle="1">
+    <w:name w:val="Table Grid_5d0232c5-9431-46fe-be80-04fa70abffd7"/>
+    <w:basedOn w:val="NormalTable_df8b6cfd-6c87-4866-8b70-74445c722d1d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_35d8029b-7105-4386-8f27-ae236a2cb295" w:customStyle="1">
-    <w:name w:val="Normal Table_35d8029b-7105-4386-8f27-ae236a2cb295"/>
+  <w:style w:type="table" w:styleId="NormalTable_c87c6c45-ae09-4850-9e21-5fcd53ca8da1" w:customStyle="1">
+    <w:name w:val="Normal Table_c87c6c45-ae09-4850-9e21-5fcd53ca8da1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_836f543d-4752-46cb-ab85-693d043ea9a2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_35d8029b-7105-4386-8f27-ae236a2cb295"/>
+  <w:style w:type="table" w:styleId="TableGrid_9f37d432-7ae5-40bc-808f-f2660b5d924a" w:customStyle="1">
+    <w:name w:val="Table Grid_9f37d432-7ae5-40bc-808f-f2660b5d924a"/>
+    <w:basedOn w:val="NormalTable_c87c6c45-ae09-4850-9e21-5fcd53ca8da1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a8d5b6a1-8c61-4cc3-a186-fbc7bc8f382b" w:customStyle="1">
-    <w:name w:val="Normal Table_a8d5b6a1-8c61-4cc3-a186-fbc7bc8f382b"/>
+  <w:style w:type="table" w:styleId="NormalTable_cb14f5f4-6bc6-46f5-8fc0-ffea99ee5d80" w:customStyle="1">
+    <w:name w:val="Normal Table_cb14f5f4-6bc6-46f5-8fc0-ffea99ee5d80"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_28e7e67a-ece3-4399-a03c-cf64c474b4d3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a8d5b6a1-8c61-4cc3-a186-fbc7bc8f382b"/>
+  <w:style w:type="table" w:styleId="TableGrid_8af41f4e-49e2-4d33-ad24-2cff19d5a736" w:customStyle="1">
+    <w:name w:val="Table Grid_8af41f4e-49e2-4d33-ad24-2cff19d5a736"/>
+    <w:basedOn w:val="NormalTable_cb14f5f4-6bc6-46f5-8fc0-ffea99ee5d80"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_01ce9d1b-e88d-43c8-b5dd-10693e561df5" w:customStyle="1">
-    <w:name w:val="Normal Table_01ce9d1b-e88d-43c8-b5dd-10693e561df5"/>
+  <w:style w:type="table" w:styleId="NormalTable_961d9fb0-a28f-4dca-8965-4dbd28952f8a" w:customStyle="1">
+    <w:name w:val="Normal Table_961d9fb0-a28f-4dca-8965-4dbd28952f8a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1756fbdc-eed8-4531-a0d0-bcaed72dad09" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_01ce9d1b-e88d-43c8-b5dd-10693e561df5"/>
+  <w:style w:type="table" w:styleId="TableGrid_7b44e523-6a4f-4011-9c6c-d75b11d94cab" w:customStyle="1">
+    <w:name w:val="Table Grid_7b44e523-6a4f-4011-9c6c-d75b11d94cab"/>
+    <w:basedOn w:val="NormalTable_961d9fb0-a28f-4dca-8965-4dbd28952f8a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f2e9393c-ef7e-4272-b898-c637aac07cde" w:customStyle="1">
-    <w:name w:val="Normal Table_f2e9393c-ef7e-4272-b898-c637aac07cde"/>
+  <w:style w:type="table" w:styleId="NormalTable_8ea5d44f-6438-4f60-b20b-5de989fd9758" w:customStyle="1">
+    <w:name w:val="Normal Table_8ea5d44f-6438-4f60-b20b-5de989fd9758"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_01d967fc-7566-4489-9aa5-74d3c8d940a4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f2e9393c-ef7e-4272-b898-c637aac07cde"/>
+  <w:style w:type="table" w:styleId="TableGrid_a1294457-fce8-4655-803e-21116c014fd8" w:customStyle="1">
+    <w:name w:val="Table Grid_a1294457-fce8-4655-803e-21116c014fd8"/>
+    <w:basedOn w:val="NormalTable_8ea5d44f-6438-4f60-b20b-5de989fd9758"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_791bfd83-2052-46a5-8159-5c673910974c" w:customStyle="1">
-    <w:name w:val="Normal Table_791bfd83-2052-46a5-8159-5c673910974c"/>
+  <w:style w:type="table" w:styleId="NormalTable_88f03f05-4363-4a65-afac-3d3200de5730" w:customStyle="1">
+    <w:name w:val="Normal Table_88f03f05-4363-4a65-afac-3d3200de5730"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0c3e457e-1265-4bbf-9333-c4e9754c660e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_791bfd83-2052-46a5-8159-5c673910974c"/>
+  <w:style w:type="table" w:styleId="TableGrid_fc6753cf-6d3f-489e-9169-8159310a6534" w:customStyle="1">
+    <w:name w:val="Table Grid_fc6753cf-6d3f-489e-9169-8159310a6534"/>
+    <w:basedOn w:val="NormalTable_88f03f05-4363-4a65-afac-3d3200de5730"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f97460ab-ffcf-46e0-ba2d-0d6d403897f3" w:customStyle="1">
-    <w:name w:val="Normal Table_f97460ab-ffcf-46e0-ba2d-0d6d403897f3"/>
+  <w:style w:type="table" w:styleId="NormalTable_b43e9550-1d4e-45e5-b8e3-e9f55d312216" w:customStyle="1">
+    <w:name w:val="Normal Table_b43e9550-1d4e-45e5-b8e3-e9f55d312216"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8f5b249a-9387-4248-87c3-fd26172b78cb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f97460ab-ffcf-46e0-ba2d-0d6d403897f3"/>
+  <w:style w:type="table" w:styleId="TableGrid_54c5bdac-261a-48bc-aa17-835d50c0440b" w:customStyle="1">
+    <w:name w:val="Table Grid_54c5bdac-261a-48bc-aa17-835d50c0440b"/>
+    <w:basedOn w:val="NormalTable_b43e9550-1d4e-45e5-b8e3-e9f55d312216"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7eae4d90-4020-4357-a081-7223d861567d" w:customStyle="1">
-    <w:name w:val="Normal Table_7eae4d90-4020-4357-a081-7223d861567d"/>
+  <w:style w:type="table" w:styleId="NormalTable_7372c795-3280-4616-86c5-5546eddc0aaa" w:customStyle="1">
+    <w:name w:val="Normal Table_7372c795-3280-4616-86c5-5546eddc0aaa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5bef7865-d2b5-4261-bdfe-f3ed0ded1870" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7eae4d90-4020-4357-a081-7223d861567d"/>
+  <w:style w:type="table" w:styleId="TableGrid_0d88c044-1f40-4fd0-89ab-282966a6a402" w:customStyle="1">
+    <w:name w:val="Table Grid_0d88c044-1f40-4fd0-89ab-282966a6a402"/>
+    <w:basedOn w:val="NormalTable_7372c795-3280-4616-86c5-5546eddc0aaa"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_86804c7f-152b-46c6-b3ad-3f6aa356c2c0" w:customStyle="1">
-    <w:name w:val="Normal Table_86804c7f-152b-46c6-b3ad-3f6aa356c2c0"/>
+  <w:style w:type="table" w:styleId="NormalTable_91d2971a-f3e8-4df1-9b3a-3d92e862d4e1" w:customStyle="1">
+    <w:name w:val="Normal Table_91d2971a-f3e8-4df1-9b3a-3d92e862d4e1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_247ae24d-a624-495a-bb8c-5cd99745cd3f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_86804c7f-152b-46c6-b3ad-3f6aa356c2c0"/>
+  <w:style w:type="table" w:styleId="TableGrid_a633ec09-1162-45c6-9a3c-5c07428c004b" w:customStyle="1">
+    <w:name w:val="Table Grid_a633ec09-1162-45c6-9a3c-5c07428c004b"/>
+    <w:basedOn w:val="NormalTable_91d2971a-f3e8-4df1-9b3a-3d92e862d4e1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3067dc4b-a08b-47a0-be56-ff0e82fad1a5" w:customStyle="1">
-    <w:name w:val="Normal Table_3067dc4b-a08b-47a0-be56-ff0e82fad1a5"/>
+  <w:style w:type="table" w:styleId="NormalTable_a83e75ab-db77-4416-9b5a-276ca39fb159" w:customStyle="1">
+    <w:name w:val="Normal Table_a83e75ab-db77-4416-9b5a-276ca39fb159"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1844e953-fe92-4300-9fd2-461260375c77" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3067dc4b-a08b-47a0-be56-ff0e82fad1a5"/>
+  <w:style w:type="table" w:styleId="TableGrid_ede8d03b-2d4a-45ff-963e-387ab56d5d7b" w:customStyle="1">
+    <w:name w:val="Table Grid_ede8d03b-2d4a-45ff-963e-387ab56d5d7b"/>
+    <w:basedOn w:val="NormalTable_a83e75ab-db77-4416-9b5a-276ca39fb159"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>