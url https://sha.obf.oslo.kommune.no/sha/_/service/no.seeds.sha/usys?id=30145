--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -2362,51 +2362,51 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_700c7045-9124-4f28-b42a-c56a438bb540"/>
+      <w:tblStyle w:val="TableGrid_34c558e8-035a-49db-9389-b9c219d91843"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2417,51 +2417,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:44:27 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:01 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2489,51 +2489,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_6655aece-c483-47f9-85aa-2eb1642f719c"/>
+      <w:tblStyle w:val="TableGrid_d4f50a3c-af94-428c-8007-f21e89bcc594"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2591,51 +2591,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ab46ba20-7e6d-466f-9f5c-2ff6c91d1335"/>
+            <w:pStyle w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2648,59 +2648,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ab46ba20-7e6d-466f-9f5c-2ff6c91d1335"/>
+      <w:pStyle w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f69eefcc-f707-4df3-b694-a8eda606cceb"/>
+      <w:tblStyle w:val="TableGrid_9adbc9c1-3a9a-4fca-96bd-a3dfc697178e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2711,51 +2711,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_b5435a67-43b3-44f3-9bc8-0775493da9fb"/>
+            <w:tblStyle w:val="TableGrid_647288f9-13e5-4b74-ac5e-26f5a681d507"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2856,72 +2856,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ab46ba20-7e6d-466f-9f5c-2ff6c91d1335"/>
+            <w:pStyle w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_82b49506-c12c-4549-b665-e219cbb538d9"/>
+            <w:tblStyle w:val="TableGrid_d85ed189-89a7-48af-9180-71d798ea654e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3022,62 +3022,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_ab46ba20-7e6d-466f-9f5c-2ff6c91d1335"/>
+            <w:pStyle w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_ab46ba20-7e6d-466f-9f5c-2ff6c91d1335"/>
+      <w:pStyle w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="229"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
@@ -3592,629 +3592,629 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_ab46ba20-7e6d-466f-9f5c-2ff6c91d1335" w:customStyle="1">
-    <w:name w:val="Normal_ab46ba20-7e6d-466f-9f5c-2ff6c91d1335"/>
+  <w:style w:type="paragraph" w:styleId="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad" w:customStyle="1">
+    <w:name w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_ab46ba20-7e6d-466f-9f5c-2ff6c91d1335"/>
+    <w:basedOn w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5d193c00-87a2-4ec8-b9f3-5ad252e4cb06" w:customStyle="1">
-    <w:name w:val="Normal Table_5d193c00-87a2-4ec8-b9f3-5ad252e4cb06"/>
+  <w:style w:type="table" w:styleId="NormalTable_e7664e82-ecb8-4e53-a567-8d041a7d7e57" w:customStyle="1">
+    <w:name w:val="Normal Table_e7664e82-ecb8-4e53-a567-8d041a7d7e57"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_5d193c00-87a2-4ec8-b9f3-5ad252e4cb06"/>
+    <w:basedOn w:val="NormalTable_e7664e82-ecb8-4e53-a567-8d041a7d7e57"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_ab46ba20-7e6d-466f-9f5c-2ff6c91d1335"/>
+    <w:basedOn w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_ab46ba20-7e6d-466f-9f5c-2ff6c91d1335"/>
+    <w:basedOn w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_06e1327c-4389-4893-8e77-50aa6c1a1fc0" w:customStyle="1">
-    <w:name w:val="Normal Table_06e1327c-4389-4893-8e77-50aa6c1a1fc0"/>
+  <w:style w:type="table" w:styleId="NormalTable_fbaf1fd2-961d-47e5-935d-6ff88e8ac8f6" w:customStyle="1">
+    <w:name w:val="Normal Table_fbaf1fd2-961d-47e5-935d-6ff88e8ac8f6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4ed3494e-d3ff-46ac-ba20-b592fcc70372" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_06e1327c-4389-4893-8e77-50aa6c1a1fc0"/>
+  <w:style w:type="table" w:styleId="TableGrid_778c91b4-0bb4-4b7b-b69a-f06a188a2253" w:customStyle="1">
+    <w:name w:val="Table Grid_778c91b4-0bb4-4b7b-b69a-f06a188a2253"/>
+    <w:basedOn w:val="NormalTable_fbaf1fd2-961d-47e5-935d-6ff88e8ac8f6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4ef22f18-e863-40fa-ae4d-56fab6d01c50" w:customStyle="1">
-    <w:name w:val="Normal Table_4ef22f18-e863-40fa-ae4d-56fab6d01c50"/>
+  <w:style w:type="table" w:styleId="NormalTable_579155ae-7628-44ec-945d-7f88e274aa44" w:customStyle="1">
+    <w:name w:val="Normal Table_579155ae-7628-44ec-945d-7f88e274aa44"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_32477540-1609-4904-8ac1-2fd88fd13b81" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4ef22f18-e863-40fa-ae4d-56fab6d01c50"/>
+  <w:style w:type="table" w:styleId="TableGrid_2fb443ac-ee0d-486b-a2db-e243b2e5b500" w:customStyle="1">
+    <w:name w:val="Table Grid_2fb443ac-ee0d-486b-a2db-e243b2e5b500"/>
+    <w:basedOn w:val="NormalTable_579155ae-7628-44ec-945d-7f88e274aa44"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5f6018f8-d558-4ed8-961c-2e0828fe0785" w:customStyle="1">
-    <w:name w:val="Normal Table_5f6018f8-d558-4ed8-961c-2e0828fe0785"/>
+  <w:style w:type="table" w:styleId="NormalTable_b1b2284b-97a2-43ca-8604-2b06595d86e4" w:customStyle="1">
+    <w:name w:val="Normal Table_b1b2284b-97a2-43ca-8604-2b06595d86e4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6b564601-4999-48ee-a422-0d7f5f407238" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5f6018f8-d558-4ed8-961c-2e0828fe0785"/>
+  <w:style w:type="table" w:styleId="TableGrid_44f1b702-8ffc-491a-9a22-97f54f61eb13" w:customStyle="1">
+    <w:name w:val="Table Grid_44f1b702-8ffc-491a-9a22-97f54f61eb13"/>
+    <w:basedOn w:val="NormalTable_b1b2284b-97a2-43ca-8604-2b06595d86e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4e0bd9e4-c62f-4ed7-b4b6-2d31302e67d2" w:customStyle="1">
-    <w:name w:val="Normal Table_4e0bd9e4-c62f-4ed7-b4b6-2d31302e67d2"/>
+  <w:style w:type="table" w:styleId="NormalTable_f0811318-b350-432e-aa83-ab3dd807f174" w:customStyle="1">
+    <w:name w:val="Normal Table_f0811318-b350-432e-aa83-ab3dd807f174"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1aeb4556-a9c9-46f5-9198-8b46a22f87ba" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4e0bd9e4-c62f-4ed7-b4b6-2d31302e67d2"/>
+  <w:style w:type="table" w:styleId="TableGrid_3959d953-3a59-459e-bfc4-062914b3167b" w:customStyle="1">
+    <w:name w:val="Table Grid_3959d953-3a59-459e-bfc4-062914b3167b"/>
+    <w:basedOn w:val="NormalTable_f0811318-b350-432e-aa83-ab3dd807f174"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2154d16a-91ac-42ef-849e-c0097fb25e62" w:customStyle="1">
-    <w:name w:val="Normal Table_2154d16a-91ac-42ef-849e-c0097fb25e62"/>
+  <w:style w:type="table" w:styleId="NormalTable_c00dc4f7-dd9d-4e08-b907-a4b2b79f1a3d" w:customStyle="1">
+    <w:name w:val="Normal Table_c00dc4f7-dd9d-4e08-b907-a4b2b79f1a3d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_700c7045-9124-4f28-b42a-c56a438bb540" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2154d16a-91ac-42ef-849e-c0097fb25e62"/>
+  <w:style w:type="table" w:styleId="TableGrid_34c558e8-035a-49db-9389-b9c219d91843" w:customStyle="1">
+    <w:name w:val="Table Grid_34c558e8-035a-49db-9389-b9c219d91843"/>
+    <w:basedOn w:val="NormalTable_c00dc4f7-dd9d-4e08-b907-a4b2b79f1a3d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2de4f4d4-61a4-460e-a748-30bf0d015d97" w:customStyle="1">
-    <w:name w:val="Normal Table_2de4f4d4-61a4-460e-a748-30bf0d015d97"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd47681b-8b4c-4ff8-9907-4c8a65b6945c" w:customStyle="1">
+    <w:name w:val="Normal Table_cd47681b-8b4c-4ff8-9907-4c8a65b6945c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6655aece-c483-47f9-85aa-2eb1642f719c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2de4f4d4-61a4-460e-a748-30bf0d015d97"/>
+  <w:style w:type="table" w:styleId="TableGrid_d4f50a3c-af94-428c-8007-f21e89bcc594" w:customStyle="1">
+    <w:name w:val="Table Grid_d4f50a3c-af94-428c-8007-f21e89bcc594"/>
+    <w:basedOn w:val="NormalTable_cd47681b-8b4c-4ff8-9907-4c8a65b6945c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6888a8eb-42d8-4dc3-bcf3-8dcca4d1ca32" w:customStyle="1">
-    <w:name w:val="Normal Table_6888a8eb-42d8-4dc3-bcf3-8dcca4d1ca32"/>
+  <w:style w:type="table" w:styleId="NormalTable_4d21635b-2bac-4776-9d33-47116196a760" w:customStyle="1">
+    <w:name w:val="Normal Table_4d21635b-2bac-4776-9d33-47116196a760"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b5435a67-43b3-44f3-9bc8-0775493da9fb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6888a8eb-42d8-4dc3-bcf3-8dcca4d1ca32"/>
+  <w:style w:type="table" w:styleId="TableGrid_647288f9-13e5-4b74-ac5e-26f5a681d507" w:customStyle="1">
+    <w:name w:val="Table Grid_647288f9-13e5-4b74-ac5e-26f5a681d507"/>
+    <w:basedOn w:val="NormalTable_4d21635b-2bac-4776-9d33-47116196a760"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_92b953de-00e4-4cda-89c4-53dc9b1becfd" w:customStyle="1">
-    <w:name w:val="Normal Table_92b953de-00e4-4cda-89c4-53dc9b1becfd"/>
+  <w:style w:type="table" w:styleId="NormalTable_52cd17b4-4dc6-471e-acf0-d45cc5f5812a" w:customStyle="1">
+    <w:name w:val="Normal Table_52cd17b4-4dc6-471e-acf0-d45cc5f5812a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_82b49506-c12c-4549-b665-e219cbb538d9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_92b953de-00e4-4cda-89c4-53dc9b1becfd"/>
+  <w:style w:type="table" w:styleId="TableGrid_d85ed189-89a7-48af-9180-71d798ea654e" w:customStyle="1">
+    <w:name w:val="Table Grid_d85ed189-89a7-48af-9180-71d798ea654e"/>
+    <w:basedOn w:val="NormalTable_52cd17b4-4dc6-471e-acf0-d45cc5f5812a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_61ef3c3d-5642-45df-9761-96c9247aa0a7" w:customStyle="1">
-    <w:name w:val="Normal Table_61ef3c3d-5642-45df-9761-96c9247aa0a7"/>
+  <w:style w:type="table" w:styleId="NormalTable_8b91c839-5bd7-4d04-8a08-a8c00742123d" w:customStyle="1">
+    <w:name w:val="Normal Table_8b91c839-5bd7-4d04-8a08-a8c00742123d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f69eefcc-f707-4df3-b694-a8eda606cceb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_61ef3c3d-5642-45df-9761-96c9247aa0a7"/>
+  <w:style w:type="table" w:styleId="TableGrid_9adbc9c1-3a9a-4fca-96bd-a3dfc697178e" w:customStyle="1">
+    <w:name w:val="Table Grid_9adbc9c1-3a9a-4fca-96bd-a3dfc697178e"/>
+    <w:basedOn w:val="NormalTable_8b91c839-5bd7-4d04-8a08-a8c00742123d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>