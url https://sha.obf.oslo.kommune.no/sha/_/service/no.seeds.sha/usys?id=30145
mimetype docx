--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -2362,51 +2362,51 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_34c558e8-035a-49db-9389-b9c219d91843"/>
+      <w:tblStyle w:val="TableGrid_313c19d8-5a9c-4671-94f8-93deac1fd07e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2417,51 +2417,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:01 </w:t>
+            <w:t xml:space="preserve">18.07.2026 00:49:43 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -2489,51 +2489,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d4f50a3c-af94-428c-8007-f21e89bcc594"/>
+      <w:tblStyle w:val="TableGrid_ac25a77f-1e76-43e4-81e3-96b55065b898"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -2591,51 +2591,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
+            <w:pStyle w:val="Normal_431c818e-507a-4259-829d-fdf401f4eafe"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="20" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2648,59 +2648,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
+      <w:pStyle w:val="Normal_431c818e-507a-4259-829d-fdf401f4eafe"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9adbc9c1-3a9a-4fca-96bd-a3dfc697178e"/>
+      <w:tblStyle w:val="TableGrid_d9001c7a-bb5c-452a-a778-a55624af5196"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2711,51 +2711,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_647288f9-13e5-4b74-ac5e-26f5a681d507"/>
+            <w:tblStyle w:val="TableGrid_d04e60a4-e10c-4a7a-8837-60fd6689f86f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2856,72 +2856,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
+            <w:pStyle w:val="Normal_431c818e-507a-4259-829d-fdf401f4eafe"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d85ed189-89a7-48af-9180-71d798ea654e"/>
+            <w:tblStyle w:val="TableGrid_9f9d126c-a390-430f-a4a1-cb6cf07c323a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3022,62 +3022,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
+            <w:pStyle w:val="Normal_431c818e-507a-4259-829d-fdf401f4eafe"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
+      <w:pStyle w:val="Normal_431c818e-507a-4259-829d-fdf401f4eafe"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="229"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
@@ -3592,629 +3592,629 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad" w:customStyle="1">
-    <w:name w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
+  <w:style w:type="paragraph" w:styleId="Normal_431c818e-507a-4259-829d-fdf401f4eafe" w:customStyle="1">
+    <w:name w:val="Normal_431c818e-507a-4259-829d-fdf401f4eafe"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
+    <w:basedOn w:val="Normal_431c818e-507a-4259-829d-fdf401f4eafe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7664e82-ecb8-4e53-a567-8d041a7d7e57" w:customStyle="1">
-    <w:name w:val="Normal Table_e7664e82-ecb8-4e53-a567-8d041a7d7e57"/>
+  <w:style w:type="table" w:styleId="NormalTable_92609795-4940-4065-8735-ecd6052026c7" w:customStyle="1">
+    <w:name w:val="Normal Table_92609795-4940-4065-8735-ecd6052026c7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_e7664e82-ecb8-4e53-a567-8d041a7d7e57"/>
+    <w:basedOn w:val="NormalTable_92609795-4940-4065-8735-ecd6052026c7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
+    <w:basedOn w:val="Normal_431c818e-507a-4259-829d-fdf401f4eafe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_27435d47-a95d-49a0-bca9-7dac74a6b8ad"/>
+    <w:basedOn w:val="Normal_431c818e-507a-4259-829d-fdf401f4eafe"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fbaf1fd2-961d-47e5-935d-6ff88e8ac8f6" w:customStyle="1">
-    <w:name w:val="Normal Table_fbaf1fd2-961d-47e5-935d-6ff88e8ac8f6"/>
+  <w:style w:type="table" w:styleId="NormalTable_d4d37fca-83d2-4845-bfb6-a098f2b79f59" w:customStyle="1">
+    <w:name w:val="Normal Table_d4d37fca-83d2-4845-bfb6-a098f2b79f59"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_778c91b4-0bb4-4b7b-b69a-f06a188a2253" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fbaf1fd2-961d-47e5-935d-6ff88e8ac8f6"/>
+  <w:style w:type="table" w:styleId="TableGrid_52366d49-3375-4210-b5ab-0681eadd1df7" w:customStyle="1">
+    <w:name w:val="Table Grid_52366d49-3375-4210-b5ab-0681eadd1df7"/>
+    <w:basedOn w:val="NormalTable_d4d37fca-83d2-4845-bfb6-a098f2b79f59"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_579155ae-7628-44ec-945d-7f88e274aa44" w:customStyle="1">
-    <w:name w:val="Normal Table_579155ae-7628-44ec-945d-7f88e274aa44"/>
+  <w:style w:type="table" w:styleId="NormalTable_e15c44e1-1fb7-4f6b-b6bc-dd55d9226729" w:customStyle="1">
+    <w:name w:val="Normal Table_e15c44e1-1fb7-4f6b-b6bc-dd55d9226729"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2fb443ac-ee0d-486b-a2db-e243b2e5b500" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_579155ae-7628-44ec-945d-7f88e274aa44"/>
+  <w:style w:type="table" w:styleId="TableGrid_ee108874-d928-4e84-96fd-0206825af37b" w:customStyle="1">
+    <w:name w:val="Table Grid_ee108874-d928-4e84-96fd-0206825af37b"/>
+    <w:basedOn w:val="NormalTable_e15c44e1-1fb7-4f6b-b6bc-dd55d9226729"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b1b2284b-97a2-43ca-8604-2b06595d86e4" w:customStyle="1">
-    <w:name w:val="Normal Table_b1b2284b-97a2-43ca-8604-2b06595d86e4"/>
+  <w:style w:type="table" w:styleId="NormalTable_2a4b104d-200a-40c2-89a4-1b5fd0fa8358" w:customStyle="1">
+    <w:name w:val="Normal Table_2a4b104d-200a-40c2-89a4-1b5fd0fa8358"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_44f1b702-8ffc-491a-9a22-97f54f61eb13" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b1b2284b-97a2-43ca-8604-2b06595d86e4"/>
+  <w:style w:type="table" w:styleId="TableGrid_b5ea4a3c-b5c6-400e-abaa-1120b2e097b2" w:customStyle="1">
+    <w:name w:val="Table Grid_b5ea4a3c-b5c6-400e-abaa-1120b2e097b2"/>
+    <w:basedOn w:val="NormalTable_2a4b104d-200a-40c2-89a4-1b5fd0fa8358"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f0811318-b350-432e-aa83-ab3dd807f174" w:customStyle="1">
-    <w:name w:val="Normal Table_f0811318-b350-432e-aa83-ab3dd807f174"/>
+  <w:style w:type="table" w:styleId="NormalTable_06244097-1bee-4fa2-89e7-b8edb1044c58" w:customStyle="1">
+    <w:name w:val="Normal Table_06244097-1bee-4fa2-89e7-b8edb1044c58"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3959d953-3a59-459e-bfc4-062914b3167b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f0811318-b350-432e-aa83-ab3dd807f174"/>
+  <w:style w:type="table" w:styleId="TableGrid_0701e7ab-825c-49c1-b2c1-b13a08f0aaaf" w:customStyle="1">
+    <w:name w:val="Table Grid_0701e7ab-825c-49c1-b2c1-b13a08f0aaaf"/>
+    <w:basedOn w:val="NormalTable_06244097-1bee-4fa2-89e7-b8edb1044c58"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c00dc4f7-dd9d-4e08-b907-a4b2b79f1a3d" w:customStyle="1">
-    <w:name w:val="Normal Table_c00dc4f7-dd9d-4e08-b907-a4b2b79f1a3d"/>
+  <w:style w:type="table" w:styleId="NormalTable_999a81c2-c97b-48b9-b3f9-aa5c28729d4c" w:customStyle="1">
+    <w:name w:val="Normal Table_999a81c2-c97b-48b9-b3f9-aa5c28729d4c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_34c558e8-035a-49db-9389-b9c219d91843" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c00dc4f7-dd9d-4e08-b907-a4b2b79f1a3d"/>
+  <w:style w:type="table" w:styleId="TableGrid_313c19d8-5a9c-4671-94f8-93deac1fd07e" w:customStyle="1">
+    <w:name w:val="Table Grid_313c19d8-5a9c-4671-94f8-93deac1fd07e"/>
+    <w:basedOn w:val="NormalTable_999a81c2-c97b-48b9-b3f9-aa5c28729d4c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cd47681b-8b4c-4ff8-9907-4c8a65b6945c" w:customStyle="1">
-    <w:name w:val="Normal Table_cd47681b-8b4c-4ff8-9907-4c8a65b6945c"/>
+  <w:style w:type="table" w:styleId="NormalTable_003ce3dc-4857-4c05-927b-cf4cefe709be" w:customStyle="1">
+    <w:name w:val="Normal Table_003ce3dc-4857-4c05-927b-cf4cefe709be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d4f50a3c-af94-428c-8007-f21e89bcc594" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cd47681b-8b4c-4ff8-9907-4c8a65b6945c"/>
+  <w:style w:type="table" w:styleId="TableGrid_ac25a77f-1e76-43e4-81e3-96b55065b898" w:customStyle="1">
+    <w:name w:val="Table Grid_ac25a77f-1e76-43e4-81e3-96b55065b898"/>
+    <w:basedOn w:val="NormalTable_003ce3dc-4857-4c05-927b-cf4cefe709be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4d21635b-2bac-4776-9d33-47116196a760" w:customStyle="1">
-    <w:name w:val="Normal Table_4d21635b-2bac-4776-9d33-47116196a760"/>
+  <w:style w:type="table" w:styleId="NormalTable_ea7c41e8-f039-4cc5-b889-f09ed9e8e647" w:customStyle="1">
+    <w:name w:val="Normal Table_ea7c41e8-f039-4cc5-b889-f09ed9e8e647"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_647288f9-13e5-4b74-ac5e-26f5a681d507" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4d21635b-2bac-4776-9d33-47116196a760"/>
+  <w:style w:type="table" w:styleId="TableGrid_d04e60a4-e10c-4a7a-8837-60fd6689f86f" w:customStyle="1">
+    <w:name w:val="Table Grid_d04e60a4-e10c-4a7a-8837-60fd6689f86f"/>
+    <w:basedOn w:val="NormalTable_ea7c41e8-f039-4cc5-b889-f09ed9e8e647"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_52cd17b4-4dc6-471e-acf0-d45cc5f5812a" w:customStyle="1">
-    <w:name w:val="Normal Table_52cd17b4-4dc6-471e-acf0-d45cc5f5812a"/>
+  <w:style w:type="table" w:styleId="NormalTable_6452b63f-a28c-40b8-baa6-f513e7963867" w:customStyle="1">
+    <w:name w:val="Normal Table_6452b63f-a28c-40b8-baa6-f513e7963867"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d85ed189-89a7-48af-9180-71d798ea654e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_52cd17b4-4dc6-471e-acf0-d45cc5f5812a"/>
+  <w:style w:type="table" w:styleId="TableGrid_9f9d126c-a390-430f-a4a1-cb6cf07c323a" w:customStyle="1">
+    <w:name w:val="Table Grid_9f9d126c-a390-430f-a4a1-cb6cf07c323a"/>
+    <w:basedOn w:val="NormalTable_6452b63f-a28c-40b8-baa6-f513e7963867"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8b91c839-5bd7-4d04-8a08-a8c00742123d" w:customStyle="1">
-    <w:name w:val="Normal Table_8b91c839-5bd7-4d04-8a08-a8c00742123d"/>
+  <w:style w:type="table" w:styleId="NormalTable_68c4b6b3-1835-4803-a089-dc145e77f8c3" w:customStyle="1">
+    <w:name w:val="Normal Table_68c4b6b3-1835-4803-a089-dc145e77f8c3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9adbc9c1-3a9a-4fca-96bd-a3dfc697178e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8b91c839-5bd7-4d04-8a08-a8c00742123d"/>
+  <w:style w:type="table" w:styleId="TableGrid_d9001c7a-bb5c-452a-a778-a55624af5196" w:customStyle="1">
+    <w:name w:val="Table Grid_d9001c7a-bb5c-452a-a778-a55624af5196"/>
+    <w:basedOn w:val="NormalTable_68c4b6b3-1835-4803-a089-dc145e77f8c3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>