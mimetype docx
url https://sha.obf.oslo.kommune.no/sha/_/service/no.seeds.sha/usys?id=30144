--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -360,55 +360,51 @@
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1134"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Versjonsoverskrift"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">sjonsnr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">.</w:t>
+              <w:t xml:space="preserve">sjonsnr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="850"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Versjonsoverskrift"/>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5103"/>
             <w:tcBorders/>
           </w:tcPr>
@@ -1813,55 +1809,51 @@
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Fordi hver arbeidsplass har sine spesielle sikkerhetsmessige utfordringer, vil det være behov for en spesifikk SHA-plan for hvert prosjekt. En kan dermed ikke kopiere en plan fra et prosjekt og bruke den på et annet, og heller ikke risikoanalysen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A17210B">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskrivelse av prosjektet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745B7830">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Her beskrives prosjektet nærmere, men i korte trekk. Størrelse, beliggenhet, nybygg, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">rehab</w:t>
+        <w:t xml:space="preserve">Her beskrives prosjektet nærmere, men i korte trekk. Størrelse, beliggenhet, nybygg, rehab</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> osv.</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Toc384799057"/>
     </w:p>
     <w:p w14:paraId="741EB76E">
       <w:pPr>
         <w:pStyle w:val="Overskrift2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mål</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">setninger for SHA</w:t>
@@ -1893,51 +1885,51 @@
     <w:p w14:paraId="35646F49">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbeidsforholdene skal systematisk vurderes, planlegges og følges opp for å redusere/unngå arbeidssituasjoner som kan medføre sykefravær, eller risiko for yrkesrelaterte sykdommer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690E0A66">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arbeidsarbeidsmiljøet skal tilrettelegges og følges opp på en slik måte at alle arbeidstakere føler trygghet og får en positiv opplevelse av arbeidssituasjonen.</w:t>
+        <w:t xml:space="preserve">Arbeidsmiljøet skal tilrettelegges og følges opp på en slik måte at alle arbeidstakere føler trygghet og får en positiv opplevelse av arbeidssituasjonen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB1E4D0">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10F620D5">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overordnet mål </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">for sykefravær = 0 %</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012EE3CE">
@@ -2085,180 +2077,156 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tidspress og stress grunnet korte tidsfrister </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ACC6B19">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F357286">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sykefravær </w:t>
+        <w:t xml:space="preserve">Sykefravær forøvrig som skyldes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">forøvrig</w:t>
+        <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> som skyldes </w:t>
+        <w:t xml:space="preserve">ikke arbeidsrelatert sykdom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ikke arbeidsrelatert sykdom</w:t>
+        <w:t xml:space="preserve"> (eksempelvis influensa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">"</w:t>
+        <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (eksempelvis influensa</w:t>
+        <w:t xml:space="preserve"> etc.) er ikke inkludert i den definerte målsetningen, da dette ikke er et utslag av mangelfullt og/eller dårlig </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
+        <w:t xml:space="preserve">helse- og miljøarbeid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> etc.) er ikke inkludert i den definerte målsetningen, da dette ikke er et utslag av mangelfullt og/eller dårlig </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> på byggeplassen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407773B8">
+      <w:pPr>
+        <w:pStyle w:val="Overskrift2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oppdatering og distribusjon av SHA-planen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419F2931">
+      <w:pPr>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">helse- og miljøarbeid</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> på byggeplassen</w:t>
-[...21 lines deleted...]
-        <w:spacing/>
+        <w:t xml:space="preserve">Byggherren har ansvaret for å påse at det blir utarbeidet en skriftlig plan for sikkerhet, helse og arbeidsmiljø</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> i en tidlig fase av prosjektet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FC245B">
+      <w:pPr>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Byggherren har ansvaret for å påse at det blir utarbeidet en skriftlig plan for sikkerhet, helse og arbeidsmiljø</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i en tidlig fase av prosjektet. </w:t>
-[...4 lines deleted...]
-        <w:spacing/>
+        <w:t xml:space="preserve">KP og KU skal oppdatere planen for de respektive faser de har ansvaret for. Planen skal være lett tilgjengelig og gjøres kjent på byggeplassen, og distribueres </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">/ bekjentgjøres </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ved utsendelse og senere revisjoner til </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">alle relevante virksomheter i prosjektet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110B6B96">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc97193909"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisasjonskart</w:t>
       </w:r>
@@ -2394,59 +2362,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="794C3196">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I fremdriftsplanene skal det være avsatt tilstrekkelig tid til prosjektering og utførelse av de forskjellige arbeidsoperasjonene. Fremdriftsplanen skal ta hensyn til samordning av de forskjellige arbeidsoperasjonene.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B173AF4">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="453D9F65">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Det skal </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> hvilke aktiviteter som ansees å være spesielt risikofylte og som krever </w:t>
+        <w:t xml:space="preserve">Det skal fremgå hvilke aktiviteter som ansees å være spesielt risikofylte og som krever </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">spesifikke tiltak</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6818D02A">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CB69F35">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rStyle w:val="Vanligkursiv"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2701,206 +2661,174 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">har du rett og plikt til å nekte å utføre arbeider som du mener er farlig</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A011E84">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">skal du ikke utføre arbeid uten godkjent </w:t>
+        <w:t xml:space="preserve">skal du ikke utføre arbeid uten godkjent opplæring </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">opplæring </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">når det er et krav</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FC85FE">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">når det er et krav</w:t>
-[...5 lines deleted...]
-        <w:spacing/>
+        <w:t xml:space="preserve">skal du rapporter</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">e</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">skal du rapporter</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> uønskede hendelser til din leder og sørg for strakstiltak hvis nødvendig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAD4B86">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">e</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uønskede hendelser til din leder og sørg for strakstiltak hvis nødvendig</w:t>
-[...5 lines deleted...]
-        <w:spacing/>
+        <w:t xml:space="preserve">skal du bruke påkrevet verneutstyr (minimum hjelm, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">hakestropp, briller </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">skal du bruke </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">vernesko og synlighetstøy) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C371CE2">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">påkrevet</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> verneutstyr (minimum hjelm, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">skal du bidra til at gangveier, stillaser, rømningsveier og arbeidsområder holdes ryddige</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795BF5B2">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">hakestropp, briller </w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">vernesko og synlighetstøy) </w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">skal du alltid sørge for at noen vet hvor du arbeider på byggeplassen. (Det er ikke lov å arbeide alene) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57EDA792">
       <w:pPr>
         <w:pStyle w:val="StilOverskrift3LatinBrdtekstCalibriAutomatiskFr"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc435783543"/>
       <w:bookmarkStart w:id="31" w:name="_Toc435796225"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arbeid i høyden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="185120EB">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2914,58 +2842,51 @@
         <w:t xml:space="preserve">Ved arbeide i høyden skal det benyttes og etableres sikring for det arbeidet som skal gjøres. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C909B0E">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BDC2B7C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Følgende setter krav til </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">dette :</w:t>
+        <w:t xml:space="preserve">Følgende setter krav til dette :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3859173C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="0EC19CDA">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3052,146 +2973,111 @@
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krav</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> til stiger </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(Se faktaark.)</w:t>
+        <w:t xml:space="preserve"> til stiger (Se faktaark.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FECEAAC">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krav</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> til </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (Se faktaark.)</w:t>
+        <w:t xml:space="preserve"> til fasade og rullestillaser (Se faktaark.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB9AAA9">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krav</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> til rekkverk og </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (Se faktaark.) </w:t>
+        <w:t xml:space="preserve"> til rekkverk og byggeplassgjernder (Se faktaark.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6C4D4C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="299F6F8D">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Som hovedregel skal </w:t>
@@ -3464,134 +3350,120 @@
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arbeidslag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">på byggeplassen skal </w:t>
+        <w:t xml:space="preserve">på byggeplassen skal forstå </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">forstå </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">:</w:t>
+        <w:t xml:space="preserve">SHA-plan, arbeidsbeskrivelser, sikkerhetsopplæring, HMS-rutiner, verneprotokoller, sikkerhetsinstrukser, SJA, sikkerhetsdatablader, bruksanvisning for verktøy og arbeidsutstyr, varselskilter eller annen relevant SHA-informasjon.  Materialet skal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">i nødvendig grad </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">SHA-plan, arbeidsbeskrivelser, sikkerhetsopplæring, HMS-rutiner, verneprotokoller, sikkerhetsinstrukser, SJA, sikkerhetsdatablader, bruksanvisning for verktøy og arbeidsutstyr, varselskilter eller annen relevant SHA-informasjon.  Materialet skal </w:t>
+        <w:t xml:space="preserve">oversettes skriftlig til </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">i nødvendig grad </w:t>
+        <w:t xml:space="preserve">det </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">oversettes skriftlig til </w:t>
+        <w:t xml:space="preserve">språket hver</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">det </w:t>
+        <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">språket hver</w:t>
+        <w:t xml:space="preserve"> arbeids</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">t</w:t>
+        <w:t xml:space="preserve">lag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> arbeids</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">forstår fullt ut. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150757B9">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55BD09A1">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Entreprenøren skal før oppstart på byggeplass </w:t>
       </w:r>
       <w:r>
@@ -3632,57 +3504,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Nasjonalitet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> og </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">hovedspråk) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">hentes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">i </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">HMSreg</w:t>
+        <w:t xml:space="preserve">i HMSreg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA38970">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FDC3F4B">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4548,51 +4414,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7a6ccac8-82c1-4daa-83cd-f883e0230701"/>
+      <w:tblStyle w:val="TableGrid_f457f15b-24ca-496d-82f6-de31d99af24c"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4748"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4603,51 +4469,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:45:19 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:29 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -4675,51 +4541,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2f67de46-5206-4459-8be0-0f3ee1cb2d16"/>
+      <w:tblStyle w:val="TableGrid_10c883fd-7f3b-4fa8-87c7-a7d8262b51cc"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6371"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -4733,95 +4599,95 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6371"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 95. Versjonsnummer: 4</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 95. Versjonsnummer: 5</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.0 SHA-plan</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2286"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c4938e3a-0e52-4a42-a94a-fd09c062b188"/>
+            <w:pStyle w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4834,59 +4700,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c4938e3a-0e52-4a42-a94a-fd09c062b188"/>
+      <w:pStyle w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8e6603b4-2dae-4efd-91fc-dd34107f1666"/>
+      <w:tblStyle w:val="TableGrid_fa75665c-6dc5-4975-9793-7c0b07e207de"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6172"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4897,51 +4763,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6172"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_c59d2b24-04bc-4dfc-a4ba-97a628edae45"/>
+            <w:tblStyle w:val="TableGrid_4f7f681f-8875-4070-a374-02f0e3497c5c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5034,80 +4900,80 @@
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">15.01.2025 (Bård Sigmund Dybsjord)</w:t>
+                  <w:t xml:space="preserve">14.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c4938e3a-0e52-4a42-a94a-fd09c062b188"/>
+            <w:pStyle w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fa0152d9-98a0-4cec-9c74-9a0cd12f1a32"/>
+            <w:tblStyle w:val="TableGrid_9aebbced-4e9e-4fe2-97c4-0d20e5b8dd60"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5208,62 +5074,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c4938e3a-0e52-4a42-a94a-fd09c062b188"/>
+            <w:pStyle w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c4938e3a-0e52-4a42-a94a-fd09c062b188"/>
+      <w:pStyle w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
@@ -8288,51 +8154,50 @@
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="110"/>
   <w:displayHorizontalDrawingGridEvery xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -8975,50 +8840,51 @@
     <w:numPr>
       <w:ilvl w:val="8"/>
       <w:numId w:val="18"/>
     </w:numPr>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="18"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Standardskriftforavsnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr/>
   </w:style>
   <w:style w:type="table" w:styleId="Vanligtabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Overskrift3Tegn" w:customStyle="1">
@@ -9383,629 +9249,629 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="INNH3">
     <w:name w:val="TOC 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StilOverskrift3LatinBrdtekstCalibriAutomatiskFr" w:customStyle="1">
     <w:name w:val="Stil Overskrift 3 + (Latin) +Brødtekst (Calibri) Automatisk Før:..."/>
     <w:basedOn w:val="Overskrift3"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_c4938e3a-0e52-4a42-a94a-fd09c062b188" w:customStyle="1">
-    <w:name w:val="Normal_c4938e3a-0e52-4a42-a94a-fd09c062b188"/>
+  <w:style w:type="paragraph" w:styleId="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6" w:customStyle="1">
+    <w:name w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_c4938e3a-0e52-4a42-a94a-fd09c062b188"/>
+    <w:basedOn w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_89591300-78ae-4261-9b84-ccde71a35724" w:customStyle="1">
-    <w:name w:val="Normal Table_89591300-78ae-4261-9b84-ccde71a35724"/>
+  <w:style w:type="table" w:styleId="NormalTable_b9d9e593-08e0-4873-bbad-feeaedc8cea1" w:customStyle="1">
+    <w:name w:val="Normal Table_b9d9e593-08e0-4873-bbad-feeaedc8cea1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8385d0f3-a67e-4e87-9c4f-4264e4fd78c3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_89591300-78ae-4261-9b84-ccde71a35724"/>
+  <w:style w:type="table" w:styleId="TableGrid_b7357ac2-2b15-4c26-a30e-02817aeb5813" w:customStyle="1">
+    <w:name w:val="Table Grid_b7357ac2-2b15-4c26-a30e-02817aeb5813"/>
+    <w:basedOn w:val="NormalTable_b9d9e593-08e0-4873-bbad-feeaedc8cea1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_c4938e3a-0e52-4a42-a94a-fd09c062b188"/>
+    <w:basedOn w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_c4938e3a-0e52-4a42-a94a-fd09c062b188"/>
+    <w:basedOn w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1c42bc15-d2d3-42f5-9635-83bb95400e84" w:customStyle="1">
-    <w:name w:val="Normal Table_1c42bc15-d2d3-42f5-9635-83bb95400e84"/>
+  <w:style w:type="table" w:styleId="NormalTable_ff9d56fb-0d93-4a46-b90f-f5b847d10ed4" w:customStyle="1">
+    <w:name w:val="Normal Table_ff9d56fb-0d93-4a46-b90f-f5b847d10ed4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0095057f-c95a-4ec8-b105-27b8236843bf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1c42bc15-d2d3-42f5-9635-83bb95400e84"/>
+  <w:style w:type="table" w:styleId="TableGrid_4796359c-4697-43f5-b116-e8045195345a" w:customStyle="1">
+    <w:name w:val="Table Grid_4796359c-4697-43f5-b116-e8045195345a"/>
+    <w:basedOn w:val="NormalTable_ff9d56fb-0d93-4a46-b90f-f5b847d10ed4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ea37645a-a116-40a4-8d58-5357f91d538a" w:customStyle="1">
-    <w:name w:val="Normal Table_ea37645a-a116-40a4-8d58-5357f91d538a"/>
+  <w:style w:type="table" w:styleId="NormalTable_34a1a577-1fa7-4214-9fc5-a4f36158148c" w:customStyle="1">
+    <w:name w:val="Normal Table_34a1a577-1fa7-4214-9fc5-a4f36158148c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8db8300c-1879-4bdd-8ce7-0accb3bd2f24" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ea37645a-a116-40a4-8d58-5357f91d538a"/>
+  <w:style w:type="table" w:styleId="TableGrid_3ca04664-ccec-4ddf-8a3b-278e6d3c9e32" w:customStyle="1">
+    <w:name w:val="Table Grid_3ca04664-ccec-4ddf-8a3b-278e6d3c9e32"/>
+    <w:basedOn w:val="NormalTable_34a1a577-1fa7-4214-9fc5-a4f36158148c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8efea86c-21c8-4f1d-baf1-b0d5855250b0" w:customStyle="1">
-    <w:name w:val="Normal Table_8efea86c-21c8-4f1d-baf1-b0d5855250b0"/>
+  <w:style w:type="table" w:styleId="NormalTable_6ff1a043-417e-49f7-9bbf-429e77b1c17f" w:customStyle="1">
+    <w:name w:val="Normal Table_6ff1a043-417e-49f7-9bbf-429e77b1c17f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_20c030de-bf6b-44c9-b038-945cb2e13c22" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8efea86c-21c8-4f1d-baf1-b0d5855250b0"/>
+  <w:style w:type="table" w:styleId="TableGrid_658a2c1e-3e8c-4dac-b9b0-d31936f1a66b" w:customStyle="1">
+    <w:name w:val="Table Grid_658a2c1e-3e8c-4dac-b9b0-d31936f1a66b"/>
+    <w:basedOn w:val="NormalTable_6ff1a043-417e-49f7-9bbf-429e77b1c17f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_00371f2c-dc4d-4266-b383-af111a490782" w:customStyle="1">
-    <w:name w:val="Normal Table_00371f2c-dc4d-4266-b383-af111a490782"/>
+  <w:style w:type="table" w:styleId="NormalTable_de4de548-218a-45d2-9f9f-e778742e7014" w:customStyle="1">
+    <w:name w:val="Normal Table_de4de548-218a-45d2-9f9f-e778742e7014"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_62d644c0-756c-451d-8b87-5ed2266df638" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_00371f2c-dc4d-4266-b383-af111a490782"/>
+  <w:style w:type="table" w:styleId="TableGrid_f9c4a32a-4827-42d2-82fe-566266aa21d0" w:customStyle="1">
+    <w:name w:val="Table Grid_f9c4a32a-4827-42d2-82fe-566266aa21d0"/>
+    <w:basedOn w:val="NormalTable_de4de548-218a-45d2-9f9f-e778742e7014"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3ee7a6b4-8f30-41bc-a05f-c78662739dac" w:customStyle="1">
-    <w:name w:val="Normal Table_3ee7a6b4-8f30-41bc-a05f-c78662739dac"/>
+  <w:style w:type="table" w:styleId="NormalTable_d34bd43a-1146-4b32-abcb-1c04e3c03565" w:customStyle="1">
+    <w:name w:val="Normal Table_d34bd43a-1146-4b32-abcb-1c04e3c03565"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7a6ccac8-82c1-4daa-83cd-f883e0230701" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3ee7a6b4-8f30-41bc-a05f-c78662739dac"/>
+  <w:style w:type="table" w:styleId="TableGrid_f457f15b-24ca-496d-82f6-de31d99af24c" w:customStyle="1">
+    <w:name w:val="Table Grid_f457f15b-24ca-496d-82f6-de31d99af24c"/>
+    <w:basedOn w:val="NormalTable_d34bd43a-1146-4b32-abcb-1c04e3c03565"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_585de839-b80e-44d3-bffb-723c5a2f0a0f" w:customStyle="1">
-    <w:name w:val="Normal Table_585de839-b80e-44d3-bffb-723c5a2f0a0f"/>
+  <w:style w:type="table" w:styleId="NormalTable_c81611bf-7aab-4d1c-9c6a-0adb61469589" w:customStyle="1">
+    <w:name w:val="Normal Table_c81611bf-7aab-4d1c-9c6a-0adb61469589"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2f67de46-5206-4459-8be0-0f3ee1cb2d16" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_585de839-b80e-44d3-bffb-723c5a2f0a0f"/>
+  <w:style w:type="table" w:styleId="TableGrid_10c883fd-7f3b-4fa8-87c7-a7d8262b51cc" w:customStyle="1">
+    <w:name w:val="Table Grid_10c883fd-7f3b-4fa8-87c7-a7d8262b51cc"/>
+    <w:basedOn w:val="NormalTable_c81611bf-7aab-4d1c-9c6a-0adb61469589"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8ec394e9-79cf-4ad7-bc70-43ddc7acaa1c" w:customStyle="1">
-    <w:name w:val="Normal Table_8ec394e9-79cf-4ad7-bc70-43ddc7acaa1c"/>
+  <w:style w:type="table" w:styleId="NormalTable_0cf88b05-2093-4b82-808d-44cbb02b5828" w:customStyle="1">
+    <w:name w:val="Normal Table_0cf88b05-2093-4b82-808d-44cbb02b5828"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c59d2b24-04bc-4dfc-a4ba-97a628edae45" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8ec394e9-79cf-4ad7-bc70-43ddc7acaa1c"/>
+  <w:style w:type="table" w:styleId="TableGrid_4f7f681f-8875-4070-a374-02f0e3497c5c" w:customStyle="1">
+    <w:name w:val="Table Grid_4f7f681f-8875-4070-a374-02f0e3497c5c"/>
+    <w:basedOn w:val="NormalTable_0cf88b05-2093-4b82-808d-44cbb02b5828"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d6c92352-f34c-48c0-b664-3691b207a3d4" w:customStyle="1">
-    <w:name w:val="Normal Table_d6c92352-f34c-48c0-b664-3691b207a3d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_4f769d17-0019-41bd-b217-7416cb1e3e71" w:customStyle="1">
+    <w:name w:val="Normal Table_4f769d17-0019-41bd-b217-7416cb1e3e71"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa0152d9-98a0-4cec-9c74-9a0cd12f1a32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d6c92352-f34c-48c0-b664-3691b207a3d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_9aebbced-4e9e-4fe2-97c4-0d20e5b8dd60" w:customStyle="1">
+    <w:name w:val="Table Grid_9aebbced-4e9e-4fe2-97c4-0d20e5b8dd60"/>
+    <w:basedOn w:val="NormalTable_4f769d17-0019-41bd-b217-7416cb1e3e71"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9d96eaf9-a6d5-4dcd-bbcf-17ec8eccce96" w:customStyle="1">
-    <w:name w:val="Normal Table_9d96eaf9-a6d5-4dcd-bbcf-17ec8eccce96"/>
+  <w:style w:type="table" w:styleId="NormalTable_232bb30e-7d02-4f50-ab5f-704effdc8556" w:customStyle="1">
+    <w:name w:val="Normal Table_232bb30e-7d02-4f50-ab5f-704effdc8556"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8e6603b4-2dae-4efd-91fc-dd34107f1666" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9d96eaf9-a6d5-4dcd-bbcf-17ec8eccce96"/>
+  <w:style w:type="table" w:styleId="TableGrid_fa75665c-6dc5-4975-9793-7c0b07e207de" w:customStyle="1">
+    <w:name w:val="Table Grid_fa75665c-6dc5-4975-9793-7c0b07e207de"/>
+    <w:basedOn w:val="NormalTable_232bb30e-7d02-4f50-ab5f-704effdc8556"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -10306,52 +10172,52 @@
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D89D1B3-A257-413D-BA4A-A9EE86564A1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>678-6-1.0 SHA-plan.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1600</Words>
-  <Characters>8481</Characters>
+  <Words>1599</Words>
+  <Characters>8475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>20</Paragraphs>
   <Company/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Lise Marcussen</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus>Godkjent</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>