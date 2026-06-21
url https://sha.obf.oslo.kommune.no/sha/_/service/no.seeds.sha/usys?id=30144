--- v4 (2026-05-05)
+++ v5 (2026-06-21)
@@ -4414,51 +4414,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f457f15b-24ca-496d-82f6-de31d99af24c"/>
+      <w:tblStyle w:val="TableGrid_b0db57b0-d5cb-4215-ab58-12dee2859ac4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4748"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4469,51 +4469,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:29 </w:t>
+            <w:t xml:space="preserve">21.06.2026 05:32:20 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -4541,51 +4541,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_10c883fd-7f3b-4fa8-87c7-a7d8262b51cc"/>
+      <w:tblStyle w:val="TableGrid_372bb58f-97a1-483c-a190-b8239cf5076e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6371"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -4643,51 +4643,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
+            <w:pStyle w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4700,59 +4700,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
+      <w:pStyle w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fa75665c-6dc5-4975-9793-7c0b07e207de"/>
+      <w:tblStyle w:val="TableGrid_55e29132-09f9-4ffa-b7ff-74cbe73227b6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6172"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4763,51 +4763,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6172"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4f7f681f-8875-4070-a374-02f0e3497c5c"/>
+            <w:tblStyle w:val="TableGrid_4319c98c-212f-44ab-8819-437e74ceb73f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4908,72 +4908,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">14.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
+            <w:pStyle w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9aebbced-4e9e-4fe2-97c4-0d20e5b8dd60"/>
+            <w:tblStyle w:val="TableGrid_6a18d51e-d930-4f76-90f7-a059b06a7bac"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5074,62 +5074,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
+            <w:pStyle w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
+      <w:pStyle w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
@@ -9249,629 +9249,629 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="INNH3">
     <w:name w:val="TOC 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StilOverskrift3LatinBrdtekstCalibriAutomatiskFr" w:customStyle="1">
     <w:name w:val="Stil Overskrift 3 + (Latin) +Brødtekst (Calibri) Automatisk Før:..."/>
     <w:basedOn w:val="Overskrift3"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6" w:customStyle="1">
-    <w:name w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
+  <w:style w:type="paragraph" w:styleId="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1" w:customStyle="1">
+    <w:name w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
+    <w:basedOn w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b9d9e593-08e0-4873-bbad-feeaedc8cea1" w:customStyle="1">
-    <w:name w:val="Normal Table_b9d9e593-08e0-4873-bbad-feeaedc8cea1"/>
+  <w:style w:type="table" w:styleId="NormalTable_d890762a-f1a9-4191-abbf-c07ccb0be383" w:customStyle="1">
+    <w:name w:val="Normal Table_d890762a-f1a9-4191-abbf-c07ccb0be383"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b7357ac2-2b15-4c26-a30e-02817aeb5813" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b9d9e593-08e0-4873-bbad-feeaedc8cea1"/>
+  <w:style w:type="table" w:styleId="TableGrid_5d32fc8a-b2b2-4e46-a5b9-24ec438e4dde" w:customStyle="1">
+    <w:name w:val="Table Grid_5d32fc8a-b2b2-4e46-a5b9-24ec438e4dde"/>
+    <w:basedOn w:val="NormalTable_d890762a-f1a9-4191-abbf-c07ccb0be383"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
+    <w:basedOn w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_380fbfd4-6dba-4bc5-a677-256c98e0cdb6"/>
+    <w:basedOn w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ff9d56fb-0d93-4a46-b90f-f5b847d10ed4" w:customStyle="1">
-    <w:name w:val="Normal Table_ff9d56fb-0d93-4a46-b90f-f5b847d10ed4"/>
+  <w:style w:type="table" w:styleId="NormalTable_d67be0e2-e962-4633-95e4-af55b090e793" w:customStyle="1">
+    <w:name w:val="Normal Table_d67be0e2-e962-4633-95e4-af55b090e793"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4796359c-4697-43f5-b116-e8045195345a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ff9d56fb-0d93-4a46-b90f-f5b847d10ed4"/>
+  <w:style w:type="table" w:styleId="TableGrid_fa4fcfd3-fd1e-4f7e-a90d-d51ab79a85df" w:customStyle="1">
+    <w:name w:val="Table Grid_fa4fcfd3-fd1e-4f7e-a90d-d51ab79a85df"/>
+    <w:basedOn w:val="NormalTable_d67be0e2-e962-4633-95e4-af55b090e793"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_34a1a577-1fa7-4214-9fc5-a4f36158148c" w:customStyle="1">
-    <w:name w:val="Normal Table_34a1a577-1fa7-4214-9fc5-a4f36158148c"/>
+  <w:style w:type="table" w:styleId="NormalTable_fbaff157-8a9e-48f6-ab7c-f57db84774e2" w:customStyle="1">
+    <w:name w:val="Normal Table_fbaff157-8a9e-48f6-ab7c-f57db84774e2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3ca04664-ccec-4ddf-8a3b-278e6d3c9e32" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_34a1a577-1fa7-4214-9fc5-a4f36158148c"/>
+  <w:style w:type="table" w:styleId="TableGrid_96b1cd45-6e72-4280-97f2-5c93146328fa" w:customStyle="1">
+    <w:name w:val="Table Grid_96b1cd45-6e72-4280-97f2-5c93146328fa"/>
+    <w:basedOn w:val="NormalTable_fbaff157-8a9e-48f6-ab7c-f57db84774e2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6ff1a043-417e-49f7-9bbf-429e77b1c17f" w:customStyle="1">
-    <w:name w:val="Normal Table_6ff1a043-417e-49f7-9bbf-429e77b1c17f"/>
+  <w:style w:type="table" w:styleId="NormalTable_5db57c08-bca4-4641-8932-e2f5c607f7fb" w:customStyle="1">
+    <w:name w:val="Normal Table_5db57c08-bca4-4641-8932-e2f5c607f7fb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_658a2c1e-3e8c-4dac-b9b0-d31936f1a66b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6ff1a043-417e-49f7-9bbf-429e77b1c17f"/>
+  <w:style w:type="table" w:styleId="TableGrid_d3197c5c-98e8-4d61-87b1-0d530941a9be" w:customStyle="1">
+    <w:name w:val="Table Grid_d3197c5c-98e8-4d61-87b1-0d530941a9be"/>
+    <w:basedOn w:val="NormalTable_5db57c08-bca4-4641-8932-e2f5c607f7fb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_de4de548-218a-45d2-9f9f-e778742e7014" w:customStyle="1">
-    <w:name w:val="Normal Table_de4de548-218a-45d2-9f9f-e778742e7014"/>
+  <w:style w:type="table" w:styleId="NormalTable_309705a1-85a7-41ee-af4b-eae2f4b6c9e6" w:customStyle="1">
+    <w:name w:val="Normal Table_309705a1-85a7-41ee-af4b-eae2f4b6c9e6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f9c4a32a-4827-42d2-82fe-566266aa21d0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_de4de548-218a-45d2-9f9f-e778742e7014"/>
+  <w:style w:type="table" w:styleId="TableGrid_c2749f41-1c18-4609-aacf-3059aadfa372" w:customStyle="1">
+    <w:name w:val="Table Grid_c2749f41-1c18-4609-aacf-3059aadfa372"/>
+    <w:basedOn w:val="NormalTable_309705a1-85a7-41ee-af4b-eae2f4b6c9e6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d34bd43a-1146-4b32-abcb-1c04e3c03565" w:customStyle="1">
-    <w:name w:val="Normal Table_d34bd43a-1146-4b32-abcb-1c04e3c03565"/>
+  <w:style w:type="table" w:styleId="NormalTable_bcff7135-808c-473d-94d5-28151762fd55" w:customStyle="1">
+    <w:name w:val="Normal Table_bcff7135-808c-473d-94d5-28151762fd55"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f457f15b-24ca-496d-82f6-de31d99af24c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d34bd43a-1146-4b32-abcb-1c04e3c03565"/>
+  <w:style w:type="table" w:styleId="TableGrid_b0db57b0-d5cb-4215-ab58-12dee2859ac4" w:customStyle="1">
+    <w:name w:val="Table Grid_b0db57b0-d5cb-4215-ab58-12dee2859ac4"/>
+    <w:basedOn w:val="NormalTable_bcff7135-808c-473d-94d5-28151762fd55"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c81611bf-7aab-4d1c-9c6a-0adb61469589" w:customStyle="1">
-    <w:name w:val="Normal Table_c81611bf-7aab-4d1c-9c6a-0adb61469589"/>
+  <w:style w:type="table" w:styleId="NormalTable_b1e3e591-10fa-4e11-9389-9dfe6ffd5e4e" w:customStyle="1">
+    <w:name w:val="Normal Table_b1e3e591-10fa-4e11-9389-9dfe6ffd5e4e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_10c883fd-7f3b-4fa8-87c7-a7d8262b51cc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c81611bf-7aab-4d1c-9c6a-0adb61469589"/>
+  <w:style w:type="table" w:styleId="TableGrid_372bb58f-97a1-483c-a190-b8239cf5076e" w:customStyle="1">
+    <w:name w:val="Table Grid_372bb58f-97a1-483c-a190-b8239cf5076e"/>
+    <w:basedOn w:val="NormalTable_b1e3e591-10fa-4e11-9389-9dfe6ffd5e4e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0cf88b05-2093-4b82-808d-44cbb02b5828" w:customStyle="1">
-    <w:name w:val="Normal Table_0cf88b05-2093-4b82-808d-44cbb02b5828"/>
+  <w:style w:type="table" w:styleId="NormalTable_6b82ca22-21fa-490a-a681-d4ec63f0824e" w:customStyle="1">
+    <w:name w:val="Normal Table_6b82ca22-21fa-490a-a681-d4ec63f0824e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4f7f681f-8875-4070-a374-02f0e3497c5c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0cf88b05-2093-4b82-808d-44cbb02b5828"/>
+  <w:style w:type="table" w:styleId="TableGrid_4319c98c-212f-44ab-8819-437e74ceb73f" w:customStyle="1">
+    <w:name w:val="Table Grid_4319c98c-212f-44ab-8819-437e74ceb73f"/>
+    <w:basedOn w:val="NormalTable_6b82ca22-21fa-490a-a681-d4ec63f0824e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4f769d17-0019-41bd-b217-7416cb1e3e71" w:customStyle="1">
-    <w:name w:val="Normal Table_4f769d17-0019-41bd-b217-7416cb1e3e71"/>
+  <w:style w:type="table" w:styleId="NormalTable_fc181992-04e4-48cd-9579-c4fd59d67cbf" w:customStyle="1">
+    <w:name w:val="Normal Table_fc181992-04e4-48cd-9579-c4fd59d67cbf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9aebbced-4e9e-4fe2-97c4-0d20e5b8dd60" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4f769d17-0019-41bd-b217-7416cb1e3e71"/>
+  <w:style w:type="table" w:styleId="TableGrid_6a18d51e-d930-4f76-90f7-a059b06a7bac" w:customStyle="1">
+    <w:name w:val="Table Grid_6a18d51e-d930-4f76-90f7-a059b06a7bac"/>
+    <w:basedOn w:val="NormalTable_fc181992-04e4-48cd-9579-c4fd59d67cbf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_232bb30e-7d02-4f50-ab5f-704effdc8556" w:customStyle="1">
-    <w:name w:val="Normal Table_232bb30e-7d02-4f50-ab5f-704effdc8556"/>
+  <w:style w:type="table" w:styleId="NormalTable_bf60ada3-0fa1-48c8-9b9b-c0ccf75571d2" w:customStyle="1">
+    <w:name w:val="Normal Table_bf60ada3-0fa1-48c8-9b9b-c0ccf75571d2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa75665c-6dc5-4975-9793-7c0b07e207de" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_232bb30e-7d02-4f50-ab5f-704effdc8556"/>
+  <w:style w:type="table" w:styleId="TableGrid_55e29132-09f9-4ffa-b7ff-74cbe73227b6" w:customStyle="1">
+    <w:name w:val="Table Grid_55e29132-09f9-4ffa-b7ff-74cbe73227b6"/>
+    <w:basedOn w:val="NormalTable_bf60ada3-0fa1-48c8-9b9b-c0ccf75571d2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>