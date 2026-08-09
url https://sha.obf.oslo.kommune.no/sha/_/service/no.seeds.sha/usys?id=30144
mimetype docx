--- v5 (2026-06-21)
+++ v6 (2026-08-09)
@@ -4414,51 +4414,51 @@
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b0db57b0-d5cb-4215-ab58-12dee2859ac4"/>
+      <w:tblStyle w:val="TableGrid_8af6713c-a3a8-4cde-b678-c5536026b336"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4748"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4469,51 +4469,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.06.2026 05:32:20 </w:t>
+            <w:t xml:space="preserve">09.08.2026 06:05:21 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -4541,51 +4541,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_372bb58f-97a1-483c-a190-b8239cf5076e"/>
+      <w:tblStyle w:val="TableGrid_1888cdb0-7936-4748-b927-9578db19e101"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6371"/>
       <w:gridCol w:w="2286"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -4643,51 +4643,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
+            <w:pStyle w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -4700,59 +4700,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
+      <w:pStyle w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_55e29132-09f9-4ffa-b7ff-74cbe73227b6"/>
+      <w:tblStyle w:val="TableGrid_4a1fd5f9-7516-4c09-9d23-e98edb0fdc90"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6172"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4763,51 +4763,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6172"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4319c98c-212f-44ab-8819-437e74ceb73f"/>
+            <w:tblStyle w:val="TableGrid_4027f798-ad67-45ed-8d0e-35c823f119a8"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4908,72 +4908,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">14.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
+            <w:pStyle w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6a18d51e-d930-4f76-90f7-a059b06a7bac"/>
+            <w:tblStyle w:val="TableGrid_08c51520-d25b-4788-9cd5-3ec6c029e1b9"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5074,62 +5074,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
+            <w:pStyle w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
+      <w:pStyle w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
@@ -9249,629 +9249,629 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="INNH3">
     <w:name w:val="TOC 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StilOverskrift3LatinBrdtekstCalibriAutomatiskFr" w:customStyle="1">
     <w:name w:val="Stil Overskrift 3 + (Latin) +Brødtekst (Calibri) Automatisk Før:..."/>
     <w:basedOn w:val="Overskrift3"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1" w:customStyle="1">
-    <w:name w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
+  <w:style w:type="paragraph" w:styleId="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349" w:customStyle="1">
+    <w:name w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
+    <w:basedOn w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d890762a-f1a9-4191-abbf-c07ccb0be383" w:customStyle="1">
-    <w:name w:val="Normal Table_d890762a-f1a9-4191-abbf-c07ccb0be383"/>
+  <w:style w:type="table" w:styleId="NormalTable_0237bda0-b840-4e42-abed-ecd517c4b489" w:customStyle="1">
+    <w:name w:val="Normal Table_0237bda0-b840-4e42-abed-ecd517c4b489"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5d32fc8a-b2b2-4e46-a5b9-24ec438e4dde" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d890762a-f1a9-4191-abbf-c07ccb0be383"/>
+  <w:style w:type="table" w:styleId="TableGrid_cd7e20e5-c55a-4bd9-a2cd-48a1362aaa80" w:customStyle="1">
+    <w:name w:val="Table Grid_cd7e20e5-c55a-4bd9-a2cd-48a1362aaa80"/>
+    <w:basedOn w:val="NormalTable_0237bda0-b840-4e42-abed-ecd517c4b489"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
+    <w:basedOn w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_393fa3c2-d1ad-47b5-82e4-34553d7a99c1"/>
+    <w:basedOn w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d67be0e2-e962-4633-95e4-af55b090e793" w:customStyle="1">
-    <w:name w:val="Normal Table_d67be0e2-e962-4633-95e4-af55b090e793"/>
+  <w:style w:type="table" w:styleId="NormalTable_57be7ec8-e2d5-4a01-a8d1-a157e8ed5228" w:customStyle="1">
+    <w:name w:val="Normal Table_57be7ec8-e2d5-4a01-a8d1-a157e8ed5228"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa4fcfd3-fd1e-4f7e-a90d-d51ab79a85df" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d67be0e2-e962-4633-95e4-af55b090e793"/>
+  <w:style w:type="table" w:styleId="TableGrid_6713a471-6a01-4759-b175-f175253d2e6d" w:customStyle="1">
+    <w:name w:val="Table Grid_6713a471-6a01-4759-b175-f175253d2e6d"/>
+    <w:basedOn w:val="NormalTable_57be7ec8-e2d5-4a01-a8d1-a157e8ed5228"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fbaff157-8a9e-48f6-ab7c-f57db84774e2" w:customStyle="1">
-    <w:name w:val="Normal Table_fbaff157-8a9e-48f6-ab7c-f57db84774e2"/>
+  <w:style w:type="table" w:styleId="NormalTable_6b519dbc-3546-4943-99f7-70a28bec21de" w:customStyle="1">
+    <w:name w:val="Normal Table_6b519dbc-3546-4943-99f7-70a28bec21de"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_96b1cd45-6e72-4280-97f2-5c93146328fa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fbaff157-8a9e-48f6-ab7c-f57db84774e2"/>
+  <w:style w:type="table" w:styleId="TableGrid_9c173fb8-44a1-4393-bfca-f1e5247b34a5" w:customStyle="1">
+    <w:name w:val="Table Grid_9c173fb8-44a1-4393-bfca-f1e5247b34a5"/>
+    <w:basedOn w:val="NormalTable_6b519dbc-3546-4943-99f7-70a28bec21de"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5db57c08-bca4-4641-8932-e2f5c607f7fb" w:customStyle="1">
-    <w:name w:val="Normal Table_5db57c08-bca4-4641-8932-e2f5c607f7fb"/>
+  <w:style w:type="table" w:styleId="NormalTable_5b188ebb-ec2c-43eb-b957-321815f00fe1" w:customStyle="1">
+    <w:name w:val="Normal Table_5b188ebb-ec2c-43eb-b957-321815f00fe1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d3197c5c-98e8-4d61-87b1-0d530941a9be" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5db57c08-bca4-4641-8932-e2f5c607f7fb"/>
+  <w:style w:type="table" w:styleId="TableGrid_7046c352-229f-4fd7-94ac-786d97820fdd" w:customStyle="1">
+    <w:name w:val="Table Grid_7046c352-229f-4fd7-94ac-786d97820fdd"/>
+    <w:basedOn w:val="NormalTable_5b188ebb-ec2c-43eb-b957-321815f00fe1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_309705a1-85a7-41ee-af4b-eae2f4b6c9e6" w:customStyle="1">
-    <w:name w:val="Normal Table_309705a1-85a7-41ee-af4b-eae2f4b6c9e6"/>
+  <w:style w:type="table" w:styleId="NormalTable_554076c2-36b3-4d74-a72a-8e938ddb9f20" w:customStyle="1">
+    <w:name w:val="Normal Table_554076c2-36b3-4d74-a72a-8e938ddb9f20"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c2749f41-1c18-4609-aacf-3059aadfa372" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_309705a1-85a7-41ee-af4b-eae2f4b6c9e6"/>
+  <w:style w:type="table" w:styleId="TableGrid_debb511a-ccc6-46e0-9e3a-002388e06997" w:customStyle="1">
+    <w:name w:val="Table Grid_debb511a-ccc6-46e0-9e3a-002388e06997"/>
+    <w:basedOn w:val="NormalTable_554076c2-36b3-4d74-a72a-8e938ddb9f20"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bcff7135-808c-473d-94d5-28151762fd55" w:customStyle="1">
-    <w:name w:val="Normal Table_bcff7135-808c-473d-94d5-28151762fd55"/>
+  <w:style w:type="table" w:styleId="NormalTable_de837df9-6f42-4649-9a5c-6c58175a20a6" w:customStyle="1">
+    <w:name w:val="Normal Table_de837df9-6f42-4649-9a5c-6c58175a20a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b0db57b0-d5cb-4215-ab58-12dee2859ac4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bcff7135-808c-473d-94d5-28151762fd55"/>
+  <w:style w:type="table" w:styleId="TableGrid_8af6713c-a3a8-4cde-b678-c5536026b336" w:customStyle="1">
+    <w:name w:val="Table Grid_8af6713c-a3a8-4cde-b678-c5536026b336"/>
+    <w:basedOn w:val="NormalTable_de837df9-6f42-4649-9a5c-6c58175a20a6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b1e3e591-10fa-4e11-9389-9dfe6ffd5e4e" w:customStyle="1">
-    <w:name w:val="Normal Table_b1e3e591-10fa-4e11-9389-9dfe6ffd5e4e"/>
+  <w:style w:type="table" w:styleId="NormalTable_d77ab26c-f5c1-43e9-a06d-6b769650bbcf" w:customStyle="1">
+    <w:name w:val="Normal Table_d77ab26c-f5c1-43e9-a06d-6b769650bbcf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_372bb58f-97a1-483c-a190-b8239cf5076e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b1e3e591-10fa-4e11-9389-9dfe6ffd5e4e"/>
+  <w:style w:type="table" w:styleId="TableGrid_1888cdb0-7936-4748-b927-9578db19e101" w:customStyle="1">
+    <w:name w:val="Table Grid_1888cdb0-7936-4748-b927-9578db19e101"/>
+    <w:basedOn w:val="NormalTable_d77ab26c-f5c1-43e9-a06d-6b769650bbcf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6b82ca22-21fa-490a-a681-d4ec63f0824e" w:customStyle="1">
-    <w:name w:val="Normal Table_6b82ca22-21fa-490a-a681-d4ec63f0824e"/>
+  <w:style w:type="table" w:styleId="NormalTable_23d508c8-456a-4e8f-b014-d75efd2a2807" w:customStyle="1">
+    <w:name w:val="Normal Table_23d508c8-456a-4e8f-b014-d75efd2a2807"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4319c98c-212f-44ab-8819-437e74ceb73f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6b82ca22-21fa-490a-a681-d4ec63f0824e"/>
+  <w:style w:type="table" w:styleId="TableGrid_4027f798-ad67-45ed-8d0e-35c823f119a8" w:customStyle="1">
+    <w:name w:val="Table Grid_4027f798-ad67-45ed-8d0e-35c823f119a8"/>
+    <w:basedOn w:val="NormalTable_23d508c8-456a-4e8f-b014-d75efd2a2807"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fc181992-04e4-48cd-9579-c4fd59d67cbf" w:customStyle="1">
-    <w:name w:val="Normal Table_fc181992-04e4-48cd-9579-c4fd59d67cbf"/>
+  <w:style w:type="table" w:styleId="NormalTable_02afef84-cd2d-469a-b297-a074614ace09" w:customStyle="1">
+    <w:name w:val="Normal Table_02afef84-cd2d-469a-b297-a074614ace09"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6a18d51e-d930-4f76-90f7-a059b06a7bac" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fc181992-04e4-48cd-9579-c4fd59d67cbf"/>
+  <w:style w:type="table" w:styleId="TableGrid_08c51520-d25b-4788-9cd5-3ec6c029e1b9" w:customStyle="1">
+    <w:name w:val="Table Grid_08c51520-d25b-4788-9cd5-3ec6c029e1b9"/>
+    <w:basedOn w:val="NormalTable_02afef84-cd2d-469a-b297-a074614ace09"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_bf60ada3-0fa1-48c8-9b9b-c0ccf75571d2" w:customStyle="1">
-    <w:name w:val="Normal Table_bf60ada3-0fa1-48c8-9b9b-c0ccf75571d2"/>
+  <w:style w:type="table" w:styleId="NormalTable_e8cc8889-7123-485a-9363-8ee94d754205" w:customStyle="1">
+    <w:name w:val="Normal Table_e8cc8889-7123-485a-9363-8ee94d754205"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_55e29132-09f9-4ffa-b7ff-74cbe73227b6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_bf60ada3-0fa1-48c8-9b9b-c0ccf75571d2"/>
+  <w:style w:type="table" w:styleId="TableGrid_4a1fd5f9-7516-4c09-9d23-e98edb0fdc90" w:customStyle="1">
+    <w:name w:val="Table Grid_4a1fd5f9-7516-4c09-9d23-e98edb0fdc90"/>
+    <w:basedOn w:val="NormalTable_e8cc8889-7123-485a-9363-8ee94d754205"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>