--- v6 (2026-08-09)
+++ v7 (2026-10-09)
@@ -2,52 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="51F8ED45">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B350CC">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B2F8F0E">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -816,100 +817,102 @@
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \t "Overskrift for innholdsfortegnelse;2" </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193908"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Innledning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193908 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -953,66 +956,64 @@
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193909"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Organisasjonskart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193909 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1056,66 +1057,64 @@
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193910"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Fremdriftsplan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193910 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1159,66 +1158,64 @@
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193911"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Risikoforhold</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193911 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1262,66 +1259,64 @@
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193912"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Endring og oppdatering</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193912 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1365,66 +1360,64 @@
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193913"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nb-NO"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193913 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1455,51 +1448,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193914"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg 1: Organisasjonskart SHA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193914 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
@@ -1525,51 +1517,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193915"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg 2: Fremdriftsplan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193915 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
@@ -1595,51 +1586,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193916"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg 3: Risikomatrise SHA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193916 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
@@ -1665,94 +1655,100 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:instrText xml:space="preserve">HYPERLINK \l "_Toc97193917"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperkobling"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedlegg 4: Spesifikke tiltak - sammendrag av risikoanalysen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:instrText xml:space="preserve"> PAGEREF _Toc97193917 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:webHidden/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B94CD23">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="368E7EAC">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="139E66DA">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDC6EEB">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
@@ -2859,51 +2855,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Følgende setter krav til dette :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3859173C">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="0EC19CDA">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krav </w:t>
       </w:r>
@@ -4343,122 +4338,123 @@
         <w:t xml:space="preserve">pesifikke tiltak</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - sammendrag av risikoanalysen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DF8064">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4D3DAB">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="992" w:bottom="1021" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8af6713c-a3a8-4cde-b678-c5536026b336"/>
+      <w:tblStyle w:val="TableGrid_56c5a650-3c00-41c5-8193-94fa5280d6f0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4748"/>
       <w:gridCol w:w="4748"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4469,290 +4465,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">09.08.2026 06:05:21 </w:t>
+            <w:t xml:space="preserve">10.10.2026 00:55:27 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4748"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1888cdb0-7936-4748-b927-9578db19e101"/>
+      <w:tblStyle w:val="TableGrid_4bdde181-8de7-4c68-9b82-0eef1819fdd5"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6371"/>
-      <w:gridCol w:w="2286"/>
+      <w:gridCol w:w="5922"/>
+      <w:gridCol w:w="2735"/>
       <w:gridCol w:w="839"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6371"/>
+          <w:tcW w:type="dxa" w:w="5922"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 95. Versjonsnummer: 5</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">1.0 SHA-plan</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2286"/>
+          <w:tcW w:type="dxa" w:w="2735"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="839"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
+            <w:pStyle w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
+      <w:pStyle w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4a1fd5f9-7516-4c09-9d23-e98edb0fdc90"/>
+      <w:tblStyle w:val="TableGrid_de4a9b81-3e52-463b-b505-40d463170851"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6172"/>
       <w:gridCol w:w="3324"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4763,51 +4768,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6172"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_4027f798-ad67-45ed-8d0e-35c823f119a8"/>
+            <w:tblStyle w:val="TableGrid_9d783808-d314-45e4-8de2-2f7a17b1a81d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -4908,136 +4913,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">14.04.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
+            <w:pStyle w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3324"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_08c51520-d25b-4788-9cd5-3ec6c029e1b9"/>
+            <w:tblStyle w:val="TableGrid_e7e4bf6e-1bdc-49ec-a120-2a528bb587f2"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -5053,83 +5058,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
+            <w:pStyle w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
+      <w:pStyle w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_fc3d77c8-fab2-440b-b5c2-72777b95e267"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5922"/>
+      <w:gridCol w:w="2735"/>
+      <w:gridCol w:w="839"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5922"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 95. Versjonsnummer: 5</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">1.0 SHA-plan</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2735"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="839"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_db6a7e22-ba08-4ee6-a6f4-cc128d169980"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6172"/>
+      <w:gridCol w:w="3324"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6172"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_7893b889-4a7a-479f-a48a-43e5be76397a"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">14.04.2026 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3324"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_5b047c5d-9288-474e-b41a-c14d5937d4e0"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
@@ -6279,50 +6841,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="15FC087A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6399,50 +6962,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="16434E14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6510,50 +7074,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="27077F73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6621,50 +7186,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="306C5599"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6954,50 +7520,51 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift8"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift9"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="442F1271"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7221,50 +7788,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="49493C4E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7326,50 +7894,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="623F6181"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7446,50 +8015,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="692B6151"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listeavsnitt"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="147E88"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7568,50 +8138,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="6E366327"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7688,50 +8259,51 @@
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="79476F50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1287"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2007"/>
         </w:tabs>
@@ -7958,50 +8530,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="7E0F5E8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9249,660 +9822,883 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="INNH3">
     <w:name w:val="TOC 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StilOverskrift3LatinBrdtekstCalibriAutomatiskFr" w:customStyle="1">
     <w:name w:val="Stil Overskrift 3 + (Latin) +Brødtekst (Calibri) Automatisk Før:..."/>
     <w:basedOn w:val="Overskrift3"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349" w:customStyle="1">
-    <w:name w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
+  <w:style w:type="paragraph" w:styleId="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b" w:customStyle="1">
+    <w:name w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
+    <w:basedOn w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0237bda0-b840-4e42-abed-ecd517c4b489" w:customStyle="1">
-    <w:name w:val="Normal Table_0237bda0-b840-4e42-abed-ecd517c4b489"/>
+  <w:style w:type="table" w:styleId="NormalTable_96cfdd06-3847-449b-86c5-567208eec067" w:customStyle="1">
+    <w:name w:val="Normal Table_96cfdd06-3847-449b-86c5-567208eec067"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cd7e20e5-c55a-4bd9-a2cd-48a1362aaa80" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0237bda0-b840-4e42-abed-ecd517c4b489"/>
+  <w:style w:type="table" w:styleId="TableGrid_9f6e50bd-8500-4b62-9790-5810d8b56cef" w:customStyle="1">
+    <w:name w:val="Table Grid_9f6e50bd-8500-4b62-9790-5810d8b56cef"/>
+    <w:basedOn w:val="NormalTable_96cfdd06-3847-449b-86c5-567208eec067"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_71fd56ed-4b8b-42dd-8774-c92b9699a349"/>
+    <w:basedOn w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_6a8722a0-8e22-450e-9730-aa2ac4acc11b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_57be7ec8-e2d5-4a01-a8d1-a157e8ed5228" w:customStyle="1">
-    <w:name w:val="Normal Table_57be7ec8-e2d5-4a01-a8d1-a157e8ed5228"/>
+  <w:style w:type="table" w:styleId="NormalTable_0e09322c-43f2-4c76-bc87-552796df61c0" w:customStyle="1">
+    <w:name w:val="Normal Table_0e09322c-43f2-4c76-bc87-552796df61c0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6713a471-6a01-4759-b175-f175253d2e6d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_57be7ec8-e2d5-4a01-a8d1-a157e8ed5228"/>
+  <w:style w:type="table" w:styleId="TableGrid_8c85f734-ec8c-4f34-959a-1a35eb4aa42f" w:customStyle="1">
+    <w:name w:val="Table Grid_8c85f734-ec8c-4f34-959a-1a35eb4aa42f"/>
+    <w:basedOn w:val="NormalTable_0e09322c-43f2-4c76-bc87-552796df61c0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6b519dbc-3546-4943-99f7-70a28bec21de" w:customStyle="1">
-    <w:name w:val="Normal Table_6b519dbc-3546-4943-99f7-70a28bec21de"/>
+  <w:style w:type="table" w:styleId="NormalTable_823ad033-3560-4e5c-81be-53aa74c4e166" w:customStyle="1">
+    <w:name w:val="Normal Table_823ad033-3560-4e5c-81be-53aa74c4e166"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9c173fb8-44a1-4393-bfca-f1e5247b34a5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6b519dbc-3546-4943-99f7-70a28bec21de"/>
+  <w:style w:type="table" w:styleId="TableGrid_21f2aff9-c86f-4d39-bd82-2dc03adec27a" w:customStyle="1">
+    <w:name w:val="Table Grid_21f2aff9-c86f-4d39-bd82-2dc03adec27a"/>
+    <w:basedOn w:val="NormalTable_823ad033-3560-4e5c-81be-53aa74c4e166"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5b188ebb-ec2c-43eb-b957-321815f00fe1" w:customStyle="1">
-    <w:name w:val="Normal Table_5b188ebb-ec2c-43eb-b957-321815f00fe1"/>
+  <w:style w:type="table" w:styleId="NormalTable_60da9c0b-f2eb-4cb2-b378-433fb6786df5" w:customStyle="1">
+    <w:name w:val="Normal Table_60da9c0b-f2eb-4cb2-b378-433fb6786df5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7046c352-229f-4fd7-94ac-786d97820fdd" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5b188ebb-ec2c-43eb-b957-321815f00fe1"/>
+  <w:style w:type="table" w:styleId="TableGrid_d1e1cdbd-f35b-4760-9f58-b93c7b501a0f" w:customStyle="1">
+    <w:name w:val="Table Grid_d1e1cdbd-f35b-4760-9f58-b93c7b501a0f"/>
+    <w:basedOn w:val="NormalTable_60da9c0b-f2eb-4cb2-b378-433fb6786df5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_554076c2-36b3-4d74-a72a-8e938ddb9f20" w:customStyle="1">
-    <w:name w:val="Normal Table_554076c2-36b3-4d74-a72a-8e938ddb9f20"/>
+  <w:style w:type="table" w:styleId="NormalTable_a031e25c-df11-4be1-9fe7-5204b4527b4c" w:customStyle="1">
+    <w:name w:val="Normal Table_a031e25c-df11-4be1-9fe7-5204b4527b4c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_debb511a-ccc6-46e0-9e3a-002388e06997" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_554076c2-36b3-4d74-a72a-8e938ddb9f20"/>
+  <w:style w:type="table" w:styleId="TableGrid_d6e1c625-4f98-4984-bae9-231be1a18b0e" w:customStyle="1">
+    <w:name w:val="Table Grid_d6e1c625-4f98-4984-bae9-231be1a18b0e"/>
+    <w:basedOn w:val="NormalTable_a031e25c-df11-4be1-9fe7-5204b4527b4c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_de837df9-6f42-4649-9a5c-6c58175a20a6" w:customStyle="1">
-    <w:name w:val="Normal Table_de837df9-6f42-4649-9a5c-6c58175a20a6"/>
+  <w:style w:type="table" w:styleId="NormalTable_6f5337e8-f35b-4a5d-acf7-590325617f9f" w:customStyle="1">
+    <w:name w:val="Normal Table_6f5337e8-f35b-4a5d-acf7-590325617f9f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8af6713c-a3a8-4cde-b678-c5536026b336" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_de837df9-6f42-4649-9a5c-6c58175a20a6"/>
+  <w:style w:type="table" w:styleId="TableGrid_56c5a650-3c00-41c5-8193-94fa5280d6f0" w:customStyle="1">
+    <w:name w:val="Table Grid_56c5a650-3c00-41c5-8193-94fa5280d6f0"/>
+    <w:basedOn w:val="NormalTable_6f5337e8-f35b-4a5d-acf7-590325617f9f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d77ab26c-f5c1-43e9-a06d-6b769650bbcf" w:customStyle="1">
-    <w:name w:val="Normal Table_d77ab26c-f5c1-43e9-a06d-6b769650bbcf"/>
+  <w:style w:type="table" w:styleId="NormalTable_cf5a71e4-a3fe-48bb-b1cc-d45667dbfc1d" w:customStyle="1">
+    <w:name w:val="Normal Table_cf5a71e4-a3fe-48bb-b1cc-d45667dbfc1d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1888cdb0-7936-4748-b927-9578db19e101" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d77ab26c-f5c1-43e9-a06d-6b769650bbcf"/>
+  <w:style w:type="table" w:styleId="TableGrid_fc3d77c8-fab2-440b-b5c2-72777b95e267" w:customStyle="1">
+    <w:name w:val="Table Grid_fc3d77c8-fab2-440b-b5c2-72777b95e267"/>
+    <w:basedOn w:val="NormalTable_cf5a71e4-a3fe-48bb-b1cc-d45667dbfc1d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_23d508c8-456a-4e8f-b014-d75efd2a2807" w:customStyle="1">
-    <w:name w:val="Normal Table_23d508c8-456a-4e8f-b014-d75efd2a2807"/>
+  <w:style w:type="table" w:styleId="NormalTable_2b9ea869-f6f7-45d2-abf5-634b37ade86f" w:customStyle="1">
+    <w:name w:val="Normal Table_2b9ea869-f6f7-45d2-abf5-634b37ade86f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4027f798-ad67-45ed-8d0e-35c823f119a8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_23d508c8-456a-4e8f-b014-d75efd2a2807"/>
+  <w:style w:type="table" w:styleId="TableGrid_7893b889-4a7a-479f-a48a-43e5be76397a" w:customStyle="1">
+    <w:name w:val="Table Grid_7893b889-4a7a-479f-a48a-43e5be76397a"/>
+    <w:basedOn w:val="NormalTable_2b9ea869-f6f7-45d2-abf5-634b37ade86f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_02afef84-cd2d-469a-b297-a074614ace09" w:customStyle="1">
-    <w:name w:val="Normal Table_02afef84-cd2d-469a-b297-a074614ace09"/>
+  <w:style w:type="table" w:styleId="NormalTable_a5b104c2-19db-42a4-b17f-a6d952cc66f8" w:customStyle="1">
+    <w:name w:val="Normal Table_a5b104c2-19db-42a4-b17f-a6d952cc66f8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_08c51520-d25b-4788-9cd5-3ec6c029e1b9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_02afef84-cd2d-469a-b297-a074614ace09"/>
+  <w:style w:type="table" w:styleId="TableGrid_5b047c5d-9288-474e-b41a-c14d5937d4e0" w:customStyle="1">
+    <w:name w:val="Table Grid_5b047c5d-9288-474e-b41a-c14d5937d4e0"/>
+    <w:basedOn w:val="NormalTable_a5b104c2-19db-42a4-b17f-a6d952cc66f8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e8cc8889-7123-485a-9363-8ee94d754205" w:customStyle="1">
-    <w:name w:val="Normal Table_e8cc8889-7123-485a-9363-8ee94d754205"/>
+  <w:style w:type="table" w:styleId="NormalTable_aa70fdc7-7a2b-463f-8e69-146e14299a93" w:customStyle="1">
+    <w:name w:val="Normal Table_aa70fdc7-7a2b-463f-8e69-146e14299a93"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4a1fd5f9-7516-4c09-9d23-e98edb0fdc90" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e8cc8889-7123-485a-9363-8ee94d754205"/>
+  <w:style w:type="table" w:styleId="TableGrid_db6a7e22-ba08-4ee6-a6f4-cc128d169980" w:customStyle="1">
+    <w:name w:val="Table Grid_db6a7e22-ba08-4ee6-a6f4-cc128d169980"/>
+    <w:basedOn w:val="NormalTable_aa70fdc7-7a2b-463f-8e69-146e14299a93"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_083a6ff1-4ab2-40ac-a39d-d0ee1194bb1d" w:customStyle="1">
+    <w:name w:val="Normal Table_083a6ff1-4ab2-40ac-a39d-d0ee1194bb1d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_4bdde181-8de7-4c68-9b82-0eef1819fdd5" w:customStyle="1">
+    <w:name w:val="Table Grid_4bdde181-8de7-4c68-9b82-0eef1819fdd5"/>
+    <w:basedOn w:val="NormalTable_083a6ff1-4ab2-40ac-a39d-d0ee1194bb1d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_72f15832-7073-4de8-ad9d-01d1232e2718" w:customStyle="1">
+    <w:name w:val="Normal Table_72f15832-7073-4de8-ad9d-01d1232e2718"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_9d783808-d314-45e4-8de2-2f7a17b1a81d" w:customStyle="1">
+    <w:name w:val="Table Grid_9d783808-d314-45e4-8de2-2f7a17b1a81d"/>
+    <w:basedOn w:val="NormalTable_72f15832-7073-4de8-ad9d-01d1232e2718"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_45de9d02-24ac-40cd-ad4b-ca2c017f8b7b" w:customStyle="1">
+    <w:name w:val="Normal Table_45de9d02-24ac-40cd-ad4b-ca2c017f8b7b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_e7e4bf6e-1bdc-49ec-a120-2a528bb587f2" w:customStyle="1">
+    <w:name w:val="Table Grid_e7e4bf6e-1bdc-49ec-a120-2a528bb587f2"/>
+    <w:basedOn w:val="NormalTable_45de9d02-24ac-40cd-ad4b-ca2c017f8b7b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_b6749f08-be58-4c31-aef1-b6fc28caa545" w:customStyle="1">
+    <w:name w:val="Normal Table_b6749f08-be58-4c31-aef1-b6fc28caa545"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_de4a9b81-3e52-463b-b505-40d463170851" w:customStyle="1">
+    <w:name w:val="Table Grid_de4a9b81-3e52-463b-b505-40d463170851"/>
+    <w:basedOn w:val="NormalTable_b6749f08-be58-4c31-aef1-b6fc28caa545"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/678-6-1.0%20SHA-plan.dotm" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>