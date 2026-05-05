--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -177,51 +177,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_31b91de4-56ed-45e1-8b35-6b29fb8c4b88"/>
+      <w:tblStyle w:val="TableGrid_61d0b0e8-42ba-4541-876c-871ea2762fbb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -232,51 +232,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:50:49 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:37:15 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -304,51 +304,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_1db02d1e-8151-4ce1-baab-b347c26bea38"/>
+      <w:tblStyle w:val="TableGrid_904d5108-758f-4c1b-9172-b3f6fa4eb0b7"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -406,51 +406,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2e4deb2a-9a9f-4fe6-888b-f34e3c96b83e"/>
+            <w:pStyle w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -463,59 +463,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_2e4deb2a-9a9f-4fe6-888b-f34e3c96b83e"/>
+      <w:pStyle w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c924a4ec-5a1d-4f99-81a2-9301429d266f"/>
+      <w:tblStyle w:val="TableGrid_5bda7b9d-ca1b-4cd0-a338-82858a3e951a"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -526,51 +526,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_daef881c-35dc-4fe4-b4b2-fb4b06ddf422"/>
+            <w:tblStyle w:val="TableGrid_138f39b6-3012-4c42-ab98-d377758e1540"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -671,72 +671,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2e4deb2a-9a9f-4fe6-888b-f34e3c96b83e"/>
+            <w:pStyle w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_7cb7dfb4-4c04-47a8-a31f-1aaa5565f62d"/>
+            <w:tblStyle w:val="TableGrid_3ef89ea7-d9eb-4023-82de-a7ea4ecd17f9"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -837,62 +837,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2e4deb2a-9a9f-4fe6-888b-f34e3c96b83e"/>
+            <w:pStyle w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_2e4deb2a-9a9f-4fe6-888b-f34e3c96b83e"/>
+      <w:pStyle w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -1426,629 +1426,629 @@
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TopptekstTegn" w:customStyle="1">
     <w:name w:val="Topptekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_2e4deb2a-9a9f-4fe6-888b-f34e3c96b83e" w:customStyle="1">
-    <w:name w:val="Normal_2e4deb2a-9a9f-4fe6-888b-f34e3c96b83e"/>
+  <w:style w:type="paragraph" w:styleId="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c" w:customStyle="1">
+    <w:name w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_2e4deb2a-9a9f-4fe6-888b-f34e3c96b83e"/>
+    <w:basedOn w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_20a37e5d-9e89-45b1-847f-f7cc605a8e39" w:customStyle="1">
-    <w:name w:val="Normal Table_20a37e5d-9e89-45b1-847f-f7cc605a8e39"/>
+  <w:style w:type="table" w:styleId="NormalTable_0818f715-461a-4762-8907-7432b05d8712" w:customStyle="1">
+    <w:name w:val="Normal Table_0818f715-461a-4762-8907-7432b05d8712"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_20a37e5d-9e89-45b1-847f-f7cc605a8e39"/>
+    <w:basedOn w:val="NormalTable_0818f715-461a-4762-8907-7432b05d8712"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_2e4deb2a-9a9f-4fe6-888b-f34e3c96b83e"/>
+    <w:basedOn w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_2e4deb2a-9a9f-4fe6-888b-f34e3c96b83e"/>
+    <w:basedOn w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e29b8c08-2b94-4825-a64f-e617d4736a09" w:customStyle="1">
-    <w:name w:val="Normal Table_e29b8c08-2b94-4825-a64f-e617d4736a09"/>
+  <w:style w:type="table" w:styleId="NormalTable_eb97923c-ae44-4462-8b9d-e6e08f5e270b" w:customStyle="1">
+    <w:name w:val="Normal Table_eb97923c-ae44-4462-8b9d-e6e08f5e270b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eaa446f8-b644-4558-8338-4b364934f998" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e29b8c08-2b94-4825-a64f-e617d4736a09"/>
+  <w:style w:type="table" w:styleId="TableGrid_82ed1137-8ecc-4809-be16-46427b78fd19" w:customStyle="1">
+    <w:name w:val="Table Grid_82ed1137-8ecc-4809-be16-46427b78fd19"/>
+    <w:basedOn w:val="NormalTable_eb97923c-ae44-4462-8b9d-e6e08f5e270b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a34be278-cb52-462e-bfa8-df24b978479b" w:customStyle="1">
-    <w:name w:val="Normal Table_a34be278-cb52-462e-bfa8-df24b978479b"/>
+  <w:style w:type="table" w:styleId="NormalTable_8ad83e96-39f5-4e1e-981a-a6fa7783ece4" w:customStyle="1">
+    <w:name w:val="Normal Table_8ad83e96-39f5-4e1e-981a-a6fa7783ece4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_49cd94f0-e9de-40fd-9ade-566761c0c75d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a34be278-cb52-462e-bfa8-df24b978479b"/>
+  <w:style w:type="table" w:styleId="TableGrid_dbfae468-9116-4648-8f45-f2806e56d65d" w:customStyle="1">
+    <w:name w:val="Table Grid_dbfae468-9116-4648-8f45-f2806e56d65d"/>
+    <w:basedOn w:val="NormalTable_8ad83e96-39f5-4e1e-981a-a6fa7783ece4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_aea40207-966c-4d0c-b15e-22bb6a13b65b" w:customStyle="1">
-    <w:name w:val="Normal Table_aea40207-966c-4d0c-b15e-22bb6a13b65b"/>
+  <w:style w:type="table" w:styleId="NormalTable_e677c4a8-6f45-4e34-9542-999436a87934" w:customStyle="1">
+    <w:name w:val="Normal Table_e677c4a8-6f45-4e34-9542-999436a87934"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_96e76d25-c068-4397-92f6-a25723c032ab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_aea40207-966c-4d0c-b15e-22bb6a13b65b"/>
+  <w:style w:type="table" w:styleId="TableGrid_f27f9889-0acc-411a-afdb-72393a6582d7" w:customStyle="1">
+    <w:name w:val="Table Grid_f27f9889-0acc-411a-afdb-72393a6582d7"/>
+    <w:basedOn w:val="NormalTable_e677c4a8-6f45-4e34-9542-999436a87934"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e42ac252-d602-4929-a79e-4d056fbb531d" w:customStyle="1">
-    <w:name w:val="Normal Table_e42ac252-d602-4929-a79e-4d056fbb531d"/>
+  <w:style w:type="table" w:styleId="NormalTable_05f852d1-a7cd-4104-9921-02c291e7b4ef" w:customStyle="1">
+    <w:name w:val="Normal Table_05f852d1-a7cd-4104-9921-02c291e7b4ef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_46393ae8-91a6-4bc1-bc14-18c59ab25572" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e42ac252-d602-4929-a79e-4d056fbb531d"/>
+  <w:style w:type="table" w:styleId="TableGrid_a62c9362-598c-4840-ad9d-c62849a968ec" w:customStyle="1">
+    <w:name w:val="Table Grid_a62c9362-598c-4840-ad9d-c62849a968ec"/>
+    <w:basedOn w:val="NormalTable_05f852d1-a7cd-4104-9921-02c291e7b4ef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_aa7933c6-ee31-40ca-a3c5-e98b1acc99e0" w:customStyle="1">
-    <w:name w:val="Normal Table_aa7933c6-ee31-40ca-a3c5-e98b1acc99e0"/>
+  <w:style w:type="table" w:styleId="NormalTable_76350328-05fe-4a88-8982-3fc4486b86b8" w:customStyle="1">
+    <w:name w:val="Normal Table_76350328-05fe-4a88-8982-3fc4486b86b8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_31b91de4-56ed-45e1-8b35-6b29fb8c4b88" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_aa7933c6-ee31-40ca-a3c5-e98b1acc99e0"/>
+  <w:style w:type="table" w:styleId="TableGrid_61d0b0e8-42ba-4541-876c-871ea2762fbb" w:customStyle="1">
+    <w:name w:val="Table Grid_61d0b0e8-42ba-4541-876c-871ea2762fbb"/>
+    <w:basedOn w:val="NormalTable_76350328-05fe-4a88-8982-3fc4486b86b8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d1ae459a-fb21-464b-984a-1bcc1e482858" w:customStyle="1">
-    <w:name w:val="Normal Table_d1ae459a-fb21-464b-984a-1bcc1e482858"/>
+  <w:style w:type="table" w:styleId="NormalTable_03b71d9b-4ec2-44ab-abd2-ca279a1f61ca" w:customStyle="1">
+    <w:name w:val="Normal Table_03b71d9b-4ec2-44ab-abd2-ca279a1f61ca"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1db02d1e-8151-4ce1-baab-b347c26bea38" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d1ae459a-fb21-464b-984a-1bcc1e482858"/>
+  <w:style w:type="table" w:styleId="TableGrid_904d5108-758f-4c1b-9172-b3f6fa4eb0b7" w:customStyle="1">
+    <w:name w:val="Table Grid_904d5108-758f-4c1b-9172-b3f6fa4eb0b7"/>
+    <w:basedOn w:val="NormalTable_03b71d9b-4ec2-44ab-abd2-ca279a1f61ca"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7f3ff6b1-e39f-4dd2-88ae-22e7a1c0502e" w:customStyle="1">
-    <w:name w:val="Normal Table_7f3ff6b1-e39f-4dd2-88ae-22e7a1c0502e"/>
+  <w:style w:type="table" w:styleId="NormalTable_c2f579dd-8ce9-4ab6-a88d-5d9737a33e8b" w:customStyle="1">
+    <w:name w:val="Normal Table_c2f579dd-8ce9-4ab6-a88d-5d9737a33e8b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_daef881c-35dc-4fe4-b4b2-fb4b06ddf422" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7f3ff6b1-e39f-4dd2-88ae-22e7a1c0502e"/>
+  <w:style w:type="table" w:styleId="TableGrid_138f39b6-3012-4c42-ab98-d377758e1540" w:customStyle="1">
+    <w:name w:val="Table Grid_138f39b6-3012-4c42-ab98-d377758e1540"/>
+    <w:basedOn w:val="NormalTable_c2f579dd-8ce9-4ab6-a88d-5d9737a33e8b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f3035cd4-7348-4f60-b92f-41c5ce2c0b33" w:customStyle="1">
-    <w:name w:val="Normal Table_f3035cd4-7348-4f60-b92f-41c5ce2c0b33"/>
+  <w:style w:type="table" w:styleId="NormalTable_c289f28d-daf6-43eb-95e9-b3c5802ec168" w:customStyle="1">
+    <w:name w:val="Normal Table_c289f28d-daf6-43eb-95e9-b3c5802ec168"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7cb7dfb4-4c04-47a8-a31f-1aaa5565f62d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f3035cd4-7348-4f60-b92f-41c5ce2c0b33"/>
+  <w:style w:type="table" w:styleId="TableGrid_3ef89ea7-d9eb-4023-82de-a7ea4ecd17f9" w:customStyle="1">
+    <w:name w:val="Table Grid_3ef89ea7-d9eb-4023-82de-a7ea4ecd17f9"/>
+    <w:basedOn w:val="NormalTable_c289f28d-daf6-43eb-95e9-b3c5802ec168"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3aa1b2f4-912b-4c7d-b066-2bd63adc8a30" w:customStyle="1">
-    <w:name w:val="Normal Table_3aa1b2f4-912b-4c7d-b066-2bd63adc8a30"/>
+  <w:style w:type="table" w:styleId="NormalTable_4b8a16b2-b04b-4b78-99a9-e5fc78c6d971" w:customStyle="1">
+    <w:name w:val="Normal Table_4b8a16b2-b04b-4b78-99a9-e5fc78c6d971"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c924a4ec-5a1d-4f99-81a2-9301429d266f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3aa1b2f4-912b-4c7d-b066-2bd63adc8a30"/>
+  <w:style w:type="table" w:styleId="TableGrid_5bda7b9d-ca1b-4cd0-a338-82858a3e951a" w:customStyle="1">
+    <w:name w:val="Table Grid_5bda7b9d-ca1b-4cd0-a338-82858a3e951a"/>
+    <w:basedOn w:val="NormalTable_4b8a16b2-b04b-4b78-99a9-e5fc78c6d971"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>