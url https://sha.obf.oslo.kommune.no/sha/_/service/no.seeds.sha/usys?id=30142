--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -177,51 +177,51 @@
   <w:font w:name="Calibri">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_61d0b0e8-42ba-4541-876c-871ea2762fbb"/>
+      <w:tblStyle w:val="TableGrid_34082799-72fe-45b0-906d-d35e0777763f"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -232,51 +232,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:37:15 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:30:00 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -304,51 +304,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_904d5108-758f-4c1b-9172-b3f6fa4eb0b7"/>
+      <w:tblStyle w:val="TableGrid_bdbe27d6-6493-4656-b4ed-979426240643"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6086"/>
       <w:gridCol w:w="2183"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -406,51 +406,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
+            <w:pStyle w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -463,59 +463,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
+      <w:pStyle w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_5bda7b9d-ca1b-4cd0-a338-82858a3e951a"/>
+      <w:tblStyle w:val="TableGrid_f3adf522-3508-4d59-9eff-44a1e34cd260"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -526,51 +526,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_138f39b6-3012-4c42-ab98-d377758e1540"/>
+            <w:tblStyle w:val="TableGrid_1b0a3d66-7884-48ef-9773-07627ab54979"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -671,72 +671,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
+            <w:pStyle w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_3ef89ea7-d9eb-4023-82de-a7ea4ecd17f9"/>
+            <w:tblStyle w:val="TableGrid_ead82b0f-18f2-4c31-9287-83ac315322c7"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -837,62 +837,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
+            <w:pStyle w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
+      <w:pStyle w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -1426,629 +1426,629 @@
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TopptekstTegn" w:customStyle="1">
     <w:name w:val="Topptekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c" w:customStyle="1">
-    <w:name w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
+  <w:style w:type="paragraph" w:styleId="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b" w:customStyle="1">
+    <w:name w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
+    <w:basedOn w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0818f715-461a-4762-8907-7432b05d8712" w:customStyle="1">
-    <w:name w:val="Normal Table_0818f715-461a-4762-8907-7432b05d8712"/>
+  <w:style w:type="table" w:styleId="NormalTable_cf494771-3869-42b9-96dd-a5c4011de6e4" w:customStyle="1">
+    <w:name w:val="Normal Table_cf494771-3869-42b9-96dd-a5c4011de6e4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_0818f715-461a-4762-8907-7432b05d8712"/>
+    <w:basedOn w:val="NormalTable_cf494771-3869-42b9-96dd-a5c4011de6e4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
+    <w:basedOn w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_6cf443b2-b9ea-4c86-8a0c-3fd72007fa1c"/>
+    <w:basedOn w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eb97923c-ae44-4462-8b9d-e6e08f5e270b" w:customStyle="1">
-    <w:name w:val="Normal Table_eb97923c-ae44-4462-8b9d-e6e08f5e270b"/>
+  <w:style w:type="table" w:styleId="NormalTable_14994c12-f1ac-4ab6-a9fc-d6208e0ec1d4" w:customStyle="1">
+    <w:name w:val="Normal Table_14994c12-f1ac-4ab6-a9fc-d6208e0ec1d4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_82ed1137-8ecc-4809-be16-46427b78fd19" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_eb97923c-ae44-4462-8b9d-e6e08f5e270b"/>
+  <w:style w:type="table" w:styleId="TableGrid_d32baf16-1c0f-434a-be65-f293251d411b" w:customStyle="1">
+    <w:name w:val="Table Grid_d32baf16-1c0f-434a-be65-f293251d411b"/>
+    <w:basedOn w:val="NormalTable_14994c12-f1ac-4ab6-a9fc-d6208e0ec1d4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8ad83e96-39f5-4e1e-981a-a6fa7783ece4" w:customStyle="1">
-    <w:name w:val="Normal Table_8ad83e96-39f5-4e1e-981a-a6fa7783ece4"/>
+  <w:style w:type="table" w:styleId="NormalTable_c71c9988-3a81-4ea8-8daa-e22b58a2b4a8" w:customStyle="1">
+    <w:name w:val="Normal Table_c71c9988-3a81-4ea8-8daa-e22b58a2b4a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_dbfae468-9116-4648-8f45-f2806e56d65d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8ad83e96-39f5-4e1e-981a-a6fa7783ece4"/>
+  <w:style w:type="table" w:styleId="TableGrid_0cb3dc0e-8d4d-4bfc-b3eb-6fe3b16eccc8" w:customStyle="1">
+    <w:name w:val="Table Grid_0cb3dc0e-8d4d-4bfc-b3eb-6fe3b16eccc8"/>
+    <w:basedOn w:val="NormalTable_c71c9988-3a81-4ea8-8daa-e22b58a2b4a8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e677c4a8-6f45-4e34-9542-999436a87934" w:customStyle="1">
-    <w:name w:val="Normal Table_e677c4a8-6f45-4e34-9542-999436a87934"/>
+  <w:style w:type="table" w:styleId="NormalTable_e9985a90-0d02-4ead-8e18-3f98e7c31731" w:customStyle="1">
+    <w:name w:val="Normal Table_e9985a90-0d02-4ead-8e18-3f98e7c31731"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f27f9889-0acc-411a-afdb-72393a6582d7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e677c4a8-6f45-4e34-9542-999436a87934"/>
+  <w:style w:type="table" w:styleId="TableGrid_8c4d1da6-12c9-4083-88ab-6da60e254e8f" w:customStyle="1">
+    <w:name w:val="Table Grid_8c4d1da6-12c9-4083-88ab-6da60e254e8f"/>
+    <w:basedOn w:val="NormalTable_e9985a90-0d02-4ead-8e18-3f98e7c31731"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_05f852d1-a7cd-4104-9921-02c291e7b4ef" w:customStyle="1">
-    <w:name w:val="Normal Table_05f852d1-a7cd-4104-9921-02c291e7b4ef"/>
+  <w:style w:type="table" w:styleId="NormalTable_298b67bc-5043-4d24-8758-670a0b6f48db" w:customStyle="1">
+    <w:name w:val="Normal Table_298b67bc-5043-4d24-8758-670a0b6f48db"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a62c9362-598c-4840-ad9d-c62849a968ec" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_05f852d1-a7cd-4104-9921-02c291e7b4ef"/>
+  <w:style w:type="table" w:styleId="TableGrid_5e52bb61-a082-4a16-9c4d-b19b64990a85" w:customStyle="1">
+    <w:name w:val="Table Grid_5e52bb61-a082-4a16-9c4d-b19b64990a85"/>
+    <w:basedOn w:val="NormalTable_298b67bc-5043-4d24-8758-670a0b6f48db"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_76350328-05fe-4a88-8982-3fc4486b86b8" w:customStyle="1">
-    <w:name w:val="Normal Table_76350328-05fe-4a88-8982-3fc4486b86b8"/>
+  <w:style w:type="table" w:styleId="NormalTable_ff464f7a-52b2-42f6-9ace-e4134a76dabf" w:customStyle="1">
+    <w:name w:val="Normal Table_ff464f7a-52b2-42f6-9ace-e4134a76dabf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_61d0b0e8-42ba-4541-876c-871ea2762fbb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_76350328-05fe-4a88-8982-3fc4486b86b8"/>
+  <w:style w:type="table" w:styleId="TableGrid_34082799-72fe-45b0-906d-d35e0777763f" w:customStyle="1">
+    <w:name w:val="Table Grid_34082799-72fe-45b0-906d-d35e0777763f"/>
+    <w:basedOn w:val="NormalTable_ff464f7a-52b2-42f6-9ace-e4134a76dabf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_03b71d9b-4ec2-44ab-abd2-ca279a1f61ca" w:customStyle="1">
-    <w:name w:val="Normal Table_03b71d9b-4ec2-44ab-abd2-ca279a1f61ca"/>
+  <w:style w:type="table" w:styleId="NormalTable_aba1ddc6-4696-4f41-9617-ef4abece9e5c" w:customStyle="1">
+    <w:name w:val="Normal Table_aba1ddc6-4696-4f41-9617-ef4abece9e5c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_904d5108-758f-4c1b-9172-b3f6fa4eb0b7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_03b71d9b-4ec2-44ab-abd2-ca279a1f61ca"/>
+  <w:style w:type="table" w:styleId="TableGrid_bdbe27d6-6493-4656-b4ed-979426240643" w:customStyle="1">
+    <w:name w:val="Table Grid_bdbe27d6-6493-4656-b4ed-979426240643"/>
+    <w:basedOn w:val="NormalTable_aba1ddc6-4696-4f41-9617-ef4abece9e5c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c2f579dd-8ce9-4ab6-a88d-5d9737a33e8b" w:customStyle="1">
-    <w:name w:val="Normal Table_c2f579dd-8ce9-4ab6-a88d-5d9737a33e8b"/>
+  <w:style w:type="table" w:styleId="NormalTable_ee02ef2e-dec7-42ae-adf6-9a9c45849624" w:customStyle="1">
+    <w:name w:val="Normal Table_ee02ef2e-dec7-42ae-adf6-9a9c45849624"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_138f39b6-3012-4c42-ab98-d377758e1540" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c2f579dd-8ce9-4ab6-a88d-5d9737a33e8b"/>
+  <w:style w:type="table" w:styleId="TableGrid_1b0a3d66-7884-48ef-9773-07627ab54979" w:customStyle="1">
+    <w:name w:val="Table Grid_1b0a3d66-7884-48ef-9773-07627ab54979"/>
+    <w:basedOn w:val="NormalTable_ee02ef2e-dec7-42ae-adf6-9a9c45849624"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c289f28d-daf6-43eb-95e9-b3c5802ec168" w:customStyle="1">
-    <w:name w:val="Normal Table_c289f28d-daf6-43eb-95e9-b3c5802ec168"/>
+  <w:style w:type="table" w:styleId="NormalTable_80a6ec83-1cba-48f5-8c85-828af3f4a4d0" w:customStyle="1">
+    <w:name w:val="Normal Table_80a6ec83-1cba-48f5-8c85-828af3f4a4d0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3ef89ea7-d9eb-4023-82de-a7ea4ecd17f9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c289f28d-daf6-43eb-95e9-b3c5802ec168"/>
+  <w:style w:type="table" w:styleId="TableGrid_ead82b0f-18f2-4c31-9287-83ac315322c7" w:customStyle="1">
+    <w:name w:val="Table Grid_ead82b0f-18f2-4c31-9287-83ac315322c7"/>
+    <w:basedOn w:val="NormalTable_80a6ec83-1cba-48f5-8c85-828af3f4a4d0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4b8a16b2-b04b-4b78-99a9-e5fc78c6d971" w:customStyle="1">
-    <w:name w:val="Normal Table_4b8a16b2-b04b-4b78-99a9-e5fc78c6d971"/>
+  <w:style w:type="table" w:styleId="NormalTable_306e1cd5-fae5-424b-9ea5-5370c5a7a3b5" w:customStyle="1">
+    <w:name w:val="Normal Table_306e1cd5-fae5-424b-9ea5-5370c5a7a3b5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5bda7b9d-ca1b-4cd0-a338-82858a3e951a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4b8a16b2-b04b-4b78-99a9-e5fc78c6d971"/>
+  <w:style w:type="table" w:styleId="TableGrid_f3adf522-3508-4d59-9eff-44a1e34cd260" w:customStyle="1">
+    <w:name w:val="Table Grid_f3adf522-3508-4d59-9eff-44a1e34cd260"/>
+    <w:basedOn w:val="NormalTable_306e1cd5-fae5-424b-9ea5-5370c5a7a3b5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>