--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2A4C980D">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5771E4A4">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
@@ -130,98 +131,99 @@
     <w:p w14:paraId="259D3BFA">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C12BD1D">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15EDCC77">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EC9BD48">
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="1418" w:bottom="1021" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_34082799-72fe-45b0-906d-d35e0777763f"/>
+      <w:tblStyle w:val="TableGrid_5cb855cf-5453-42d8-9a30-55f2fe85bbd6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4535"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -232,290 +234,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 02:30:00 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:12:44 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4535"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_bdbe27d6-6493-4656-b4ed-979426240643"/>
+      <w:tblStyle w:val="TableGrid_3286a3ef-506d-4b6b-9e96-1bff3f56bbdd"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6086"/>
-      <w:gridCol w:w="2183"/>
+      <w:gridCol w:w="5657"/>
+      <w:gridCol w:w="2612"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6086"/>
+          <w:tcW w:type="dxa" w:w="5657"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 93. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">0.1 Forside SHA-perm</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2183"/>
+          <w:tcW w:type="dxa" w:w="2612"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
+            <w:pStyle w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
+      <w:pStyle w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f3adf522-3508-4d59-9eff-44a1e34cd260"/>
+      <w:tblStyle w:val="TableGrid_df0cfc5d-e215-46b3-829c-e3f336c2be81"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5896"/>
       <w:gridCol w:w="3174"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -526,51 +537,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5896"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1b0a3d66-7884-48ef-9773-07627ab54979"/>
+            <w:tblStyle w:val="TableGrid_7c9087f2-0d0e-4cfe-9f2b-e282a8d1a91d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -671,136 +682,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
+            <w:pStyle w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3174"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ead82b0f-18f2-4c31-9287-83ac315322c7"/>
+            <w:tblStyle w:val="TableGrid_950720e3-2cde-4aa5-aa73-56a78685849a"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -816,83 +827,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
+            <w:pStyle w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
+      <w:pStyle w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_4b648d92-9de8-4707-a07e-23c18c69e304"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5657"/>
+      <w:gridCol w:w="2612"/>
+      <w:gridCol w:w="801"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5657"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 93. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">0.1 Forside SHA-perm</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2612"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="801"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_2ae196b5-159f-49c8-974c-393fada758e6"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5896"/>
+      <w:gridCol w:w="3174"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5896"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_5fe10067-4b78-4c71-88d5-14ec5b825b01"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">19.11.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3174"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_8bdf349d-cbd9-4de7-ad3f-b085ef49e22f"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -1426,660 +1994,883 @@
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TopptekstTegn" w:customStyle="1">
     <w:name w:val="Topptekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b" w:customStyle="1">
-    <w:name w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
+  <w:style w:type="paragraph" w:styleId="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c" w:customStyle="1">
+    <w:name w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
+    <w:basedOn w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cf494771-3869-42b9-96dd-a5c4011de6e4" w:customStyle="1">
-    <w:name w:val="Normal Table_cf494771-3869-42b9-96dd-a5c4011de6e4"/>
+  <w:style w:type="table" w:styleId="NormalTable_e5ed5b35-87ab-40ab-be74-76633fae01c3" w:customStyle="1">
+    <w:name w:val="Normal Table_e5ed5b35-87ab-40ab-be74-76633fae01c3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_cf494771-3869-42b9-96dd-a5c4011de6e4"/>
+    <w:basedOn w:val="NormalTable_e5ed5b35-87ab-40ab-be74-76633fae01c3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_71df4288-663c-4538-a9ce-5c6a77ccbc1b"/>
+    <w:basedOn w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_c8db0af4-d6ee-452e-a320-45839cf6e74c"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_14994c12-f1ac-4ab6-a9fc-d6208e0ec1d4" w:customStyle="1">
-    <w:name w:val="Normal Table_14994c12-f1ac-4ab6-a9fc-d6208e0ec1d4"/>
+  <w:style w:type="table" w:styleId="NormalTable_afa009aa-f0cc-454d-8620-75bf8328ea7c" w:customStyle="1">
+    <w:name w:val="Normal Table_afa009aa-f0cc-454d-8620-75bf8328ea7c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d32baf16-1c0f-434a-be65-f293251d411b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_14994c12-f1ac-4ab6-a9fc-d6208e0ec1d4"/>
+  <w:style w:type="table" w:styleId="TableGrid_8cccd7ff-4a68-4344-bde2-ca5684521554" w:customStyle="1">
+    <w:name w:val="Table Grid_8cccd7ff-4a68-4344-bde2-ca5684521554"/>
+    <w:basedOn w:val="NormalTable_afa009aa-f0cc-454d-8620-75bf8328ea7c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c71c9988-3a81-4ea8-8daa-e22b58a2b4a8" w:customStyle="1">
-    <w:name w:val="Normal Table_c71c9988-3a81-4ea8-8daa-e22b58a2b4a8"/>
+  <w:style w:type="table" w:styleId="NormalTable_d35762f6-0722-4ade-8f23-729d07310d31" w:customStyle="1">
+    <w:name w:val="Normal Table_d35762f6-0722-4ade-8f23-729d07310d31"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0cb3dc0e-8d4d-4bfc-b3eb-6fe3b16eccc8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c71c9988-3a81-4ea8-8daa-e22b58a2b4a8"/>
+  <w:style w:type="table" w:styleId="TableGrid_258ec000-e2c0-4e73-a7cd-a42dfbff00b1" w:customStyle="1">
+    <w:name w:val="Table Grid_258ec000-e2c0-4e73-a7cd-a42dfbff00b1"/>
+    <w:basedOn w:val="NormalTable_d35762f6-0722-4ade-8f23-729d07310d31"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e9985a90-0d02-4ead-8e18-3f98e7c31731" w:customStyle="1">
-    <w:name w:val="Normal Table_e9985a90-0d02-4ead-8e18-3f98e7c31731"/>
+  <w:style w:type="table" w:styleId="NormalTable_a3ef48d9-5924-44b3-a731-ff49536df1ad" w:customStyle="1">
+    <w:name w:val="Normal Table_a3ef48d9-5924-44b3-a731-ff49536df1ad"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8c4d1da6-12c9-4083-88ab-6da60e254e8f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e9985a90-0d02-4ead-8e18-3f98e7c31731"/>
+  <w:style w:type="table" w:styleId="TableGrid_5de35b7f-dc93-48a3-b0ad-fb8bca30648a" w:customStyle="1">
+    <w:name w:val="Table Grid_5de35b7f-dc93-48a3-b0ad-fb8bca30648a"/>
+    <w:basedOn w:val="NormalTable_a3ef48d9-5924-44b3-a731-ff49536df1ad"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_298b67bc-5043-4d24-8758-670a0b6f48db" w:customStyle="1">
-    <w:name w:val="Normal Table_298b67bc-5043-4d24-8758-670a0b6f48db"/>
+  <w:style w:type="table" w:styleId="NormalTable_fba3c490-71b4-4d1f-9a8a-f10071db2e75" w:customStyle="1">
+    <w:name w:val="Normal Table_fba3c490-71b4-4d1f-9a8a-f10071db2e75"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5e52bb61-a082-4a16-9c4d-b19b64990a85" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_298b67bc-5043-4d24-8758-670a0b6f48db"/>
+  <w:style w:type="table" w:styleId="TableGrid_e8ae15ce-0b4e-422a-9333-ab36a127c76d" w:customStyle="1">
+    <w:name w:val="Table Grid_e8ae15ce-0b4e-422a-9333-ab36a127c76d"/>
+    <w:basedOn w:val="NormalTable_fba3c490-71b4-4d1f-9a8a-f10071db2e75"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ff464f7a-52b2-42f6-9ace-e4134a76dabf" w:customStyle="1">
-    <w:name w:val="Normal Table_ff464f7a-52b2-42f6-9ace-e4134a76dabf"/>
+  <w:style w:type="table" w:styleId="NormalTable_4d94cbd1-f997-4d8c-9995-373066f6a7f1" w:customStyle="1">
+    <w:name w:val="Normal Table_4d94cbd1-f997-4d8c-9995-373066f6a7f1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_34082799-72fe-45b0-906d-d35e0777763f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ff464f7a-52b2-42f6-9ace-e4134a76dabf"/>
+  <w:style w:type="table" w:styleId="TableGrid_5cb855cf-5453-42d8-9a30-55f2fe85bbd6" w:customStyle="1">
+    <w:name w:val="Table Grid_5cb855cf-5453-42d8-9a30-55f2fe85bbd6"/>
+    <w:basedOn w:val="NormalTable_4d94cbd1-f997-4d8c-9995-373066f6a7f1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_aba1ddc6-4696-4f41-9617-ef4abece9e5c" w:customStyle="1">
-    <w:name w:val="Normal Table_aba1ddc6-4696-4f41-9617-ef4abece9e5c"/>
+  <w:style w:type="table" w:styleId="NormalTable_c70766f2-56ad-4f86-ac69-89f06e5435a2" w:customStyle="1">
+    <w:name w:val="Normal Table_c70766f2-56ad-4f86-ac69-89f06e5435a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bdbe27d6-6493-4656-b4ed-979426240643" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_aba1ddc6-4696-4f41-9617-ef4abece9e5c"/>
+  <w:style w:type="table" w:styleId="TableGrid_4b648d92-9de8-4707-a07e-23c18c69e304" w:customStyle="1">
+    <w:name w:val="Table Grid_4b648d92-9de8-4707-a07e-23c18c69e304"/>
+    <w:basedOn w:val="NormalTable_c70766f2-56ad-4f86-ac69-89f06e5435a2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ee02ef2e-dec7-42ae-adf6-9a9c45849624" w:customStyle="1">
-    <w:name w:val="Normal Table_ee02ef2e-dec7-42ae-adf6-9a9c45849624"/>
+  <w:style w:type="table" w:styleId="NormalTable_79c1fbb3-541f-48fa-9214-191e89b27f96" w:customStyle="1">
+    <w:name w:val="Normal Table_79c1fbb3-541f-48fa-9214-191e89b27f96"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1b0a3d66-7884-48ef-9773-07627ab54979" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ee02ef2e-dec7-42ae-adf6-9a9c45849624"/>
+  <w:style w:type="table" w:styleId="TableGrid_5fe10067-4b78-4c71-88d5-14ec5b825b01" w:customStyle="1">
+    <w:name w:val="Table Grid_5fe10067-4b78-4c71-88d5-14ec5b825b01"/>
+    <w:basedOn w:val="NormalTable_79c1fbb3-541f-48fa-9214-191e89b27f96"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_80a6ec83-1cba-48f5-8c85-828af3f4a4d0" w:customStyle="1">
-    <w:name w:val="Normal Table_80a6ec83-1cba-48f5-8c85-828af3f4a4d0"/>
+  <w:style w:type="table" w:styleId="NormalTable_e813212d-2980-4a70-a150-95aa8cdbde7c" w:customStyle="1">
+    <w:name w:val="Normal Table_e813212d-2980-4a70-a150-95aa8cdbde7c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ead82b0f-18f2-4c31-9287-83ac315322c7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_80a6ec83-1cba-48f5-8c85-828af3f4a4d0"/>
+  <w:style w:type="table" w:styleId="TableGrid_8bdf349d-cbd9-4de7-ad3f-b085ef49e22f" w:customStyle="1">
+    <w:name w:val="Table Grid_8bdf349d-cbd9-4de7-ad3f-b085ef49e22f"/>
+    <w:basedOn w:val="NormalTable_e813212d-2980-4a70-a150-95aa8cdbde7c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_306e1cd5-fae5-424b-9ea5-5370c5a7a3b5" w:customStyle="1">
-    <w:name w:val="Normal Table_306e1cd5-fae5-424b-9ea5-5370c5a7a3b5"/>
+  <w:style w:type="table" w:styleId="NormalTable_b830b58f-806b-44e6-bf7e-bdd3c15f6627" w:customStyle="1">
+    <w:name w:val="Normal Table_b830b58f-806b-44e6-bf7e-bdd3c15f6627"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f3adf522-3508-4d59-9eff-44a1e34cd260" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_306e1cd5-fae5-424b-9ea5-5370c5a7a3b5"/>
+  <w:style w:type="table" w:styleId="TableGrid_2ae196b5-159f-49c8-974c-393fada758e6" w:customStyle="1">
+    <w:name w:val="Table Grid_2ae196b5-159f-49c8-974c-393fada758e6"/>
+    <w:basedOn w:val="NormalTable_b830b58f-806b-44e6-bf7e-bdd3c15f6627"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_676ab90e-43a0-4559-8ce3-71714578448b" w:customStyle="1">
+    <w:name w:val="Normal Table_676ab90e-43a0-4559-8ce3-71714578448b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_3286a3ef-506d-4b6b-9e96-1bff3f56bbdd" w:customStyle="1">
+    <w:name w:val="Table Grid_3286a3ef-506d-4b6b-9e96-1bff3f56bbdd"/>
+    <w:basedOn w:val="NormalTable_676ab90e-43a0-4559-8ce3-71714578448b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_09652c29-8e26-41af-af2d-4624eb3f810e" w:customStyle="1">
+    <w:name w:val="Normal Table_09652c29-8e26-41af-af2d-4624eb3f810e"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_7c9087f2-0d0e-4cfe-9f2b-e282a8d1a91d" w:customStyle="1">
+    <w:name w:val="Table Grid_7c9087f2-0d0e-4cfe-9f2b-e282a8d1a91d"/>
+    <w:basedOn w:val="NormalTable_09652c29-8e26-41af-af2d-4624eb3f810e"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_b6844b0b-c7da-4709-92ed-e944296ab5e5" w:customStyle="1">
+    <w:name w:val="Normal Table_b6844b0b-c7da-4709-92ed-e944296ab5e5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_950720e3-2cde-4aa5-aa73-56a78685849a" w:customStyle="1">
+    <w:name w:val="Table Grid_950720e3-2cde-4aa5-aa73-56a78685849a"/>
+    <w:basedOn w:val="NormalTable_b6844b0b-c7da-4709-92ed-e944296ab5e5"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_f24f1b5d-c6d9-4959-bd22-8f56640c09f8" w:customStyle="1">
+    <w:name w:val="Normal Table_f24f1b5d-c6d9-4959-bd22-8f56640c09f8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_df0cfc5d-e215-46b3-829c-e3f336c2be81" w:customStyle="1">
+    <w:name w:val="Table Grid_df0cfc5d-e215-46b3-829c-e3f336c2be81"/>
+    <w:basedOn w:val="NormalTable_f24f1b5d-c6d9-4959-bd22-8f56640c09f8"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/677-2-0.1%20Forside%20SHA-perm.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>