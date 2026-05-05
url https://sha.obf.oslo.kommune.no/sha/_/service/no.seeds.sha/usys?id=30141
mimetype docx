--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -9481,51 +9481,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_db009f9a-ef59-49ee-9fb0-eacb9f7768bb"/>
+      <w:tblStyle w:val="TableGrid_16abb103-6998-4a39-ad74-f2068bbb6f9e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9536,51 +9536,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 08:44:24 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:01 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -9608,51 +9608,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_2550363b-80f7-4ad6-a6e8-09a5bf8eec2f"/>
+      <w:tblStyle w:val="TableGrid_4f61585b-0691-4330-bf15-683c05563f17"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2320"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -9710,51 +9710,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2cd22588-abeb-41aa-a4b3-392868e33faa"/>
+            <w:pStyle w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -9767,59 +9767,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_2cd22588-abeb-41aa-a4b3-392868e33faa"/>
+      <w:pStyle w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_cfb4b469-e020-4f73-9a1b-e02cc0e64f01"/>
+      <w:tblStyle w:val="TableGrid_b3342e91-5282-4feb-abf3-41d135db5614"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3373"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9830,51 +9830,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_99a531d4-ef9a-4ed4-813d-1f68e5a372b2"/>
+            <w:tblStyle w:val="TableGrid_1b59f32b-03b2-4548-9778-fef09f1972d4"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9975,72 +9975,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.02.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2cd22588-abeb-41aa-a4b3-392868e33faa"/>
+            <w:pStyle w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3373"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_55f95a63-8c75-4f8e-86ac-c129286d0296"/>
+            <w:tblStyle w:val="TableGrid_df5fa34d-d1da-4ceb-a88d-5132fc773081"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -10141,62 +10141,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_2cd22588-abeb-41aa-a4b3-392868e33faa"/>
+            <w:pStyle w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_2cd22588-abeb-41aa-a4b3-392868e33faa"/>
+      <w:pStyle w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -13582,629 +13582,629 @@
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_2cd22588-abeb-41aa-a4b3-392868e33faa" w:customStyle="1">
-    <w:name w:val="Normal_2cd22588-abeb-41aa-a4b3-392868e33faa"/>
+  <w:style w:type="paragraph" w:styleId="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7" w:customStyle="1">
+    <w:name w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_2cd22588-abeb-41aa-a4b3-392868e33faa"/>
+    <w:basedOn w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8aaef523-90df-45e8-97af-1db6f2e66269" w:customStyle="1">
-    <w:name w:val="Normal Table_8aaef523-90df-45e8-97af-1db6f2e66269"/>
+  <w:style w:type="table" w:styleId="NormalTable_3c27f9ca-4cbe-4bf5-b1af-965c036c866f" w:customStyle="1">
+    <w:name w:val="Normal Table_3c27f9ca-4cbe-4bf5-b1af-965c036c866f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eb243fb3-9b62-4af2-aa32-363b76bd2dd6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8aaef523-90df-45e8-97af-1db6f2e66269"/>
+  <w:style w:type="table" w:styleId="TableGrid_8cf70576-55fa-46d1-a0aa-ac37e395220a" w:customStyle="1">
+    <w:name w:val="Table Grid_8cf70576-55fa-46d1-a0aa-ac37e395220a"/>
+    <w:basedOn w:val="NormalTable_3c27f9ca-4cbe-4bf5-b1af-965c036c866f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_2cd22588-abeb-41aa-a4b3-392868e33faa"/>
+    <w:basedOn w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_2cd22588-abeb-41aa-a4b3-392868e33faa"/>
+    <w:basedOn w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c9460ea4-c54d-47a4-a450-c67ee33270ea" w:customStyle="1">
-    <w:name w:val="Normal Table_c9460ea4-c54d-47a4-a450-c67ee33270ea"/>
+  <w:style w:type="table" w:styleId="NormalTable_51910731-3b49-41f4-84a2-ec7d37b45c95" w:customStyle="1">
+    <w:name w:val="Normal Table_51910731-3b49-41f4-84a2-ec7d37b45c95"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7b4cb6d2-60d9-4f59-8155-859a3bf71f6a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c9460ea4-c54d-47a4-a450-c67ee33270ea"/>
+  <w:style w:type="table" w:styleId="TableGrid_d7cb8811-cf84-48b2-a564-842926b741d3" w:customStyle="1">
+    <w:name w:val="Table Grid_d7cb8811-cf84-48b2-a564-842926b741d3"/>
+    <w:basedOn w:val="NormalTable_51910731-3b49-41f4-84a2-ec7d37b45c95"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cc7ec4ef-2ff7-4e84-9b3a-97645567f98b" w:customStyle="1">
-    <w:name w:val="Normal Table_cc7ec4ef-2ff7-4e84-9b3a-97645567f98b"/>
+  <w:style w:type="table" w:styleId="NormalTable_d1429873-fe9e-4a37-bb9d-f60c278b6a10" w:customStyle="1">
+    <w:name w:val="Normal Table_d1429873-fe9e-4a37-bb9d-f60c278b6a10"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_44b7c6d7-26e0-46b5-97cf-5462e90183e4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cc7ec4ef-2ff7-4e84-9b3a-97645567f98b"/>
+  <w:style w:type="table" w:styleId="TableGrid_a5f7d204-3e0b-4b82-add0-1297776056e3" w:customStyle="1">
+    <w:name w:val="Table Grid_a5f7d204-3e0b-4b82-add0-1297776056e3"/>
+    <w:basedOn w:val="NormalTable_d1429873-fe9e-4a37-bb9d-f60c278b6a10"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0c89782d-4a4d-4291-baef-cce485f72dc7" w:customStyle="1">
-    <w:name w:val="Normal Table_0c89782d-4a4d-4291-baef-cce485f72dc7"/>
+  <w:style w:type="table" w:styleId="NormalTable_43ab6fb6-2410-45bb-ad42-7e56580a2a17" w:customStyle="1">
+    <w:name w:val="Normal Table_43ab6fb6-2410-45bb-ad42-7e56580a2a17"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4277cb86-b2c7-4bed-bb3c-b11b7f6f456d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0c89782d-4a4d-4291-baef-cce485f72dc7"/>
+  <w:style w:type="table" w:styleId="TableGrid_233f5c6a-3467-4a7f-99cd-627d18f83a63" w:customStyle="1">
+    <w:name w:val="Table Grid_233f5c6a-3467-4a7f-99cd-627d18f83a63"/>
+    <w:basedOn w:val="NormalTable_43ab6fb6-2410-45bb-ad42-7e56580a2a17"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4f793fb8-f977-47b6-a2a3-d371bc3e87f8" w:customStyle="1">
-    <w:name w:val="Normal Table_4f793fb8-f977-47b6-a2a3-d371bc3e87f8"/>
+  <w:style w:type="table" w:styleId="NormalTable_78883afc-aa2e-4098-a9bc-bcefcdae040b" w:customStyle="1">
+    <w:name w:val="Normal Table_78883afc-aa2e-4098-a9bc-bcefcdae040b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9f0e523c-2b9d-4cb5-bf37-e50bba82b9c6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4f793fb8-f977-47b6-a2a3-d371bc3e87f8"/>
+  <w:style w:type="table" w:styleId="TableGrid_3fdaaff5-1887-46c6-886b-361cc7276aa8" w:customStyle="1">
+    <w:name w:val="Table Grid_3fdaaff5-1887-46c6-886b-361cc7276aa8"/>
+    <w:basedOn w:val="NormalTable_78883afc-aa2e-4098-a9bc-bcefcdae040b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2ee74d49-453d-4017-b41b-2a41c32eb4d3" w:customStyle="1">
-    <w:name w:val="Normal Table_2ee74d49-453d-4017-b41b-2a41c32eb4d3"/>
+  <w:style w:type="table" w:styleId="NormalTable_66af06b8-cc49-4363-a961-af32f0120a49" w:customStyle="1">
+    <w:name w:val="Normal Table_66af06b8-cc49-4363-a961-af32f0120a49"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_db009f9a-ef59-49ee-9fb0-eacb9f7768bb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2ee74d49-453d-4017-b41b-2a41c32eb4d3"/>
+  <w:style w:type="table" w:styleId="TableGrid_16abb103-6998-4a39-ad74-f2068bbb6f9e" w:customStyle="1">
+    <w:name w:val="Table Grid_16abb103-6998-4a39-ad74-f2068bbb6f9e"/>
+    <w:basedOn w:val="NormalTable_66af06b8-cc49-4363-a961-af32f0120a49"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f15c4fef-f525-4ed1-9a14-4a072bd7b804" w:customStyle="1">
-    <w:name w:val="Normal Table_f15c4fef-f525-4ed1-9a14-4a072bd7b804"/>
+  <w:style w:type="table" w:styleId="NormalTable_75616aea-5f45-4c02-9456-dbd47ccceac0" w:customStyle="1">
+    <w:name w:val="Normal Table_75616aea-5f45-4c02-9456-dbd47ccceac0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_2550363b-80f7-4ad6-a6e8-09a5bf8eec2f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f15c4fef-f525-4ed1-9a14-4a072bd7b804"/>
+  <w:style w:type="table" w:styleId="TableGrid_4f61585b-0691-4330-bf15-683c05563f17" w:customStyle="1">
+    <w:name w:val="Table Grid_4f61585b-0691-4330-bf15-683c05563f17"/>
+    <w:basedOn w:val="NormalTable_75616aea-5f45-4c02-9456-dbd47ccceac0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4b91d927-02ee-4305-ba07-b48406c0385e" w:customStyle="1">
-    <w:name w:val="Normal Table_4b91d927-02ee-4305-ba07-b48406c0385e"/>
+  <w:style w:type="table" w:styleId="NormalTable_3d36154e-cf6e-4af1-bd64-3c4a9df32e42" w:customStyle="1">
+    <w:name w:val="Normal Table_3d36154e-cf6e-4af1-bd64-3c4a9df32e42"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_99a531d4-ef9a-4ed4-813d-1f68e5a372b2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4b91d927-02ee-4305-ba07-b48406c0385e"/>
+  <w:style w:type="table" w:styleId="TableGrid_1b59f32b-03b2-4548-9778-fef09f1972d4" w:customStyle="1">
+    <w:name w:val="Table Grid_1b59f32b-03b2-4548-9778-fef09f1972d4"/>
+    <w:basedOn w:val="NormalTable_3d36154e-cf6e-4af1-bd64-3c4a9df32e42"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1e19550c-88f1-4f13-b47d-eea6f910d0e1" w:customStyle="1">
-    <w:name w:val="Normal Table_1e19550c-88f1-4f13-b47d-eea6f910d0e1"/>
+  <w:style w:type="table" w:styleId="NormalTable_8eb44f27-b1af-4e74-b5ab-c69574532356" w:customStyle="1">
+    <w:name w:val="Normal Table_8eb44f27-b1af-4e74-b5ab-c69574532356"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_55f95a63-8c75-4f8e-86ac-c129286d0296" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1e19550c-88f1-4f13-b47d-eea6f910d0e1"/>
+  <w:style w:type="table" w:styleId="TableGrid_df5fa34d-d1da-4ceb-a88d-5132fc773081" w:customStyle="1">
+    <w:name w:val="Table Grid_df5fa34d-d1da-4ceb-a88d-5132fc773081"/>
+    <w:basedOn w:val="NormalTable_8eb44f27-b1af-4e74-b5ab-c69574532356"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c0ff0109-6a5d-4099-8c4a-7c21dfecbdcd" w:customStyle="1">
-    <w:name w:val="Normal Table_c0ff0109-6a5d-4099-8c4a-7c21dfecbdcd"/>
+  <w:style w:type="table" w:styleId="NormalTable_c31ea918-6b29-4f4a-b748-7dea515cae95" w:customStyle="1">
+    <w:name w:val="Normal Table_c31ea918-6b29-4f4a-b748-7dea515cae95"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cfb4b469-e020-4f73-9a1b-e02cc0e64f01" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c0ff0109-6a5d-4099-8c4a-7c21dfecbdcd"/>
+  <w:style w:type="table" w:styleId="TableGrid_b3342e91-5282-4feb-abf3-41d135db5614" w:customStyle="1">
+    <w:name w:val="Table Grid_b3342e91-5282-4feb-abf3-41d135db5614"/>
+    <w:basedOn w:val="NormalTable_c31ea918-6b29-4f4a-b748-7dea515cae95"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>