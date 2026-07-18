--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -9481,51 +9481,51 @@
     <w:altName w:val="Malgun Gothic"/>
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_16abb103-6998-4a39-ad74-f2068bbb6f9e"/>
+      <w:tblStyle w:val="TableGrid_0e64db45-64e8-43d0-874d-89f35f0d6c01"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9536,51 +9536,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:01 </w:t>
+            <w:t xml:space="preserve">17.07.2026 23:31:49 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -9608,51 +9608,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_4f61585b-0691-4330-bf15-683c05563f17"/>
+      <w:tblStyle w:val="TableGrid_977e997e-f124-4e6c-ad42-1b6c3c1091b0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6467"/>
       <w:gridCol w:w="2320"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -9710,51 +9710,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
+            <w:pStyle w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -9767,59 +9767,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
+      <w:pStyle w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b3342e91-5282-4feb-abf3-41d135db5614"/>
+      <w:tblStyle w:val="TableGrid_3d16ea92-a668-45a5-ae2d-87d46474d550"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3373"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9830,51 +9830,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1b59f32b-03b2-4548-9778-fef09f1972d4"/>
+            <w:tblStyle w:val="TableGrid_5becaac5-8d9e-45a2-9136-cd93e82c63e5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9975,72 +9975,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.02.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
+            <w:pStyle w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3373"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_df5fa34d-d1da-4ceb-a88d-5132fc773081"/>
+            <w:tblStyle w:val="TableGrid_d440ebfd-ceea-4693-a470-62db020e409f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -10141,62 +10141,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
+            <w:pStyle w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
+      <w:pStyle w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -13582,629 +13582,629 @@
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7" w:customStyle="1">
-    <w:name w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
+  <w:style w:type="paragraph" w:styleId="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07" w:customStyle="1">
+    <w:name w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
+    <w:basedOn w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3c27f9ca-4cbe-4bf5-b1af-965c036c866f" w:customStyle="1">
-    <w:name w:val="Normal Table_3c27f9ca-4cbe-4bf5-b1af-965c036c866f"/>
+  <w:style w:type="table" w:styleId="NormalTable_5ee58201-e30b-498f-aebf-682369a75f62" w:customStyle="1">
+    <w:name w:val="Normal Table_5ee58201-e30b-498f-aebf-682369a75f62"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8cf70576-55fa-46d1-a0aa-ac37e395220a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3c27f9ca-4cbe-4bf5-b1af-965c036c866f"/>
+  <w:style w:type="table" w:styleId="TableGrid_5153cfbd-f167-4e9e-9d69-96aaeb29a2dc" w:customStyle="1">
+    <w:name w:val="Table Grid_5153cfbd-f167-4e9e-9d69-96aaeb29a2dc"/>
+    <w:basedOn w:val="NormalTable_5ee58201-e30b-498f-aebf-682369a75f62"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
+    <w:basedOn w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_6b609d86-3c77-4f0c-b55e-b2e1e536e0b7"/>
+    <w:basedOn w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_51910731-3b49-41f4-84a2-ec7d37b45c95" w:customStyle="1">
-    <w:name w:val="Normal Table_51910731-3b49-41f4-84a2-ec7d37b45c95"/>
+  <w:style w:type="table" w:styleId="NormalTable_a0841776-ff11-4735-9116-e3e7fb57f3c2" w:customStyle="1">
+    <w:name w:val="Normal Table_a0841776-ff11-4735-9116-e3e7fb57f3c2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d7cb8811-cf84-48b2-a564-842926b741d3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_51910731-3b49-41f4-84a2-ec7d37b45c95"/>
+  <w:style w:type="table" w:styleId="TableGrid_b82819dd-0268-45d9-aee1-982e3bff29e8" w:customStyle="1">
+    <w:name w:val="Table Grid_b82819dd-0268-45d9-aee1-982e3bff29e8"/>
+    <w:basedOn w:val="NormalTable_a0841776-ff11-4735-9116-e3e7fb57f3c2"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d1429873-fe9e-4a37-bb9d-f60c278b6a10" w:customStyle="1">
-    <w:name w:val="Normal Table_d1429873-fe9e-4a37-bb9d-f60c278b6a10"/>
+  <w:style w:type="table" w:styleId="NormalTable_fb285c7d-bf5a-4bf8-b4f2-ace642049b64" w:customStyle="1">
+    <w:name w:val="Normal Table_fb285c7d-bf5a-4bf8-b4f2-ace642049b64"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a5f7d204-3e0b-4b82-add0-1297776056e3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d1429873-fe9e-4a37-bb9d-f60c278b6a10"/>
+  <w:style w:type="table" w:styleId="TableGrid_50b0d2e3-2330-4e71-8166-c49112015c9c" w:customStyle="1">
+    <w:name w:val="Table Grid_50b0d2e3-2330-4e71-8166-c49112015c9c"/>
+    <w:basedOn w:val="NormalTable_fb285c7d-bf5a-4bf8-b4f2-ace642049b64"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_43ab6fb6-2410-45bb-ad42-7e56580a2a17" w:customStyle="1">
-    <w:name w:val="Normal Table_43ab6fb6-2410-45bb-ad42-7e56580a2a17"/>
+  <w:style w:type="table" w:styleId="NormalTable_ac28ccd9-112f-4f7f-b650-289c02a066b0" w:customStyle="1">
+    <w:name w:val="Normal Table_ac28ccd9-112f-4f7f-b650-289c02a066b0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_233f5c6a-3467-4a7f-99cd-627d18f83a63" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_43ab6fb6-2410-45bb-ad42-7e56580a2a17"/>
+  <w:style w:type="table" w:styleId="TableGrid_b28a27ea-cf21-4b63-94c4-5e2c94915667" w:customStyle="1">
+    <w:name w:val="Table Grid_b28a27ea-cf21-4b63-94c4-5e2c94915667"/>
+    <w:basedOn w:val="NormalTable_ac28ccd9-112f-4f7f-b650-289c02a066b0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_78883afc-aa2e-4098-a9bc-bcefcdae040b" w:customStyle="1">
-    <w:name w:val="Normal Table_78883afc-aa2e-4098-a9bc-bcefcdae040b"/>
+  <w:style w:type="table" w:styleId="NormalTable_e6f4a49a-a04b-4668-b0f0-1431d0bd93f8" w:customStyle="1">
+    <w:name w:val="Normal Table_e6f4a49a-a04b-4668-b0f0-1431d0bd93f8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3fdaaff5-1887-46c6-886b-361cc7276aa8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_78883afc-aa2e-4098-a9bc-bcefcdae040b"/>
+  <w:style w:type="table" w:styleId="TableGrid_d659705e-2cd9-4943-8683-878efe1facae" w:customStyle="1">
+    <w:name w:val="Table Grid_d659705e-2cd9-4943-8683-878efe1facae"/>
+    <w:basedOn w:val="NormalTable_e6f4a49a-a04b-4668-b0f0-1431d0bd93f8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_66af06b8-cc49-4363-a961-af32f0120a49" w:customStyle="1">
-    <w:name w:val="Normal Table_66af06b8-cc49-4363-a961-af32f0120a49"/>
+  <w:style w:type="table" w:styleId="NormalTable_86caae59-6744-4c43-9469-4199d02497bb" w:customStyle="1">
+    <w:name w:val="Normal Table_86caae59-6744-4c43-9469-4199d02497bb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_16abb103-6998-4a39-ad74-f2068bbb6f9e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_66af06b8-cc49-4363-a961-af32f0120a49"/>
+  <w:style w:type="table" w:styleId="TableGrid_0e64db45-64e8-43d0-874d-89f35f0d6c01" w:customStyle="1">
+    <w:name w:val="Table Grid_0e64db45-64e8-43d0-874d-89f35f0d6c01"/>
+    <w:basedOn w:val="NormalTable_86caae59-6744-4c43-9469-4199d02497bb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_75616aea-5f45-4c02-9456-dbd47ccceac0" w:customStyle="1">
-    <w:name w:val="Normal Table_75616aea-5f45-4c02-9456-dbd47ccceac0"/>
+  <w:style w:type="table" w:styleId="NormalTable_83e02881-3b27-43a9-9b04-2a886df2802e" w:customStyle="1">
+    <w:name w:val="Normal Table_83e02881-3b27-43a9-9b04-2a886df2802e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4f61585b-0691-4330-bf15-683c05563f17" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_75616aea-5f45-4c02-9456-dbd47ccceac0"/>
+  <w:style w:type="table" w:styleId="TableGrid_977e997e-f124-4e6c-ad42-1b6c3c1091b0" w:customStyle="1">
+    <w:name w:val="Table Grid_977e997e-f124-4e6c-ad42-1b6c3c1091b0"/>
+    <w:basedOn w:val="NormalTable_83e02881-3b27-43a9-9b04-2a886df2802e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3d36154e-cf6e-4af1-bd64-3c4a9df32e42" w:customStyle="1">
-    <w:name w:val="Normal Table_3d36154e-cf6e-4af1-bd64-3c4a9df32e42"/>
+  <w:style w:type="table" w:styleId="NormalTable_2f0bcb8f-4272-48df-854d-6dfb332d1387" w:customStyle="1">
+    <w:name w:val="Normal Table_2f0bcb8f-4272-48df-854d-6dfb332d1387"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1b59f32b-03b2-4548-9778-fef09f1972d4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3d36154e-cf6e-4af1-bd64-3c4a9df32e42"/>
+  <w:style w:type="table" w:styleId="TableGrid_5becaac5-8d9e-45a2-9136-cd93e82c63e5" w:customStyle="1">
+    <w:name w:val="Table Grid_5becaac5-8d9e-45a2-9136-cd93e82c63e5"/>
+    <w:basedOn w:val="NormalTable_2f0bcb8f-4272-48df-854d-6dfb332d1387"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8eb44f27-b1af-4e74-b5ab-c69574532356" w:customStyle="1">
-    <w:name w:val="Normal Table_8eb44f27-b1af-4e74-b5ab-c69574532356"/>
+  <w:style w:type="table" w:styleId="NormalTable_3cf05876-cf93-4806-bbbc-f8219932fe7b" w:customStyle="1">
+    <w:name w:val="Normal Table_3cf05876-cf93-4806-bbbc-f8219932fe7b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_df5fa34d-d1da-4ceb-a88d-5132fc773081" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8eb44f27-b1af-4e74-b5ab-c69574532356"/>
+  <w:style w:type="table" w:styleId="TableGrid_d440ebfd-ceea-4693-a470-62db020e409f" w:customStyle="1">
+    <w:name w:val="Table Grid_d440ebfd-ceea-4693-a470-62db020e409f"/>
+    <w:basedOn w:val="NormalTable_3cf05876-cf93-4806-bbbc-f8219932fe7b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c31ea918-6b29-4f4a-b748-7dea515cae95" w:customStyle="1">
-    <w:name w:val="Normal Table_c31ea918-6b29-4f4a-b748-7dea515cae95"/>
+  <w:style w:type="table" w:styleId="NormalTable_32f41f5d-bc92-4e5c-9a6c-79be2db2737c" w:customStyle="1">
+    <w:name w:val="Normal Table_32f41f5d-bc92-4e5c-9a6c-79be2db2737c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b3342e91-5282-4feb-abf3-41d135db5614" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c31ea918-6b29-4f4a-b748-7dea515cae95"/>
+  <w:style w:type="table" w:styleId="TableGrid_3d16ea92-a668-45a5-ae2d-87d46474d550" w:customStyle="1">
+    <w:name w:val="Table Grid_3d16ea92-a668-45a5-ae2d-87d46474d550"/>
+    <w:basedOn w:val="NormalTable_32f41f5d-bc92-4e5c-9a6c-79be2db2737c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>