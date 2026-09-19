--- v5 (2026-07-18)
+++ v6 (2026-09-19)
@@ -2,52 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -9403,129 +9404,130 @@
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087B6315">
       <w:pPr>
         <w:pStyle w:val="Topptekst"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:right="-568"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">HB = Hovedbedrift</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2126" w:right="1134" w:bottom="1134" w:left="1134" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_0e64db45-64e8-43d0-874d-89f35f0d6c01"/>
+      <w:tblStyle w:val="TableGrid_d06efc5c-c910-47c3-8b1c-cd17870ff2e6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4819"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9536,290 +9538,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">17.07.2026 23:31:49 </w:t>
+            <w:t xml:space="preserve">19.09.2026 04:11:06 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4819"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_977e997e-f124-4e6c-ad42-1b6c3c1091b0"/>
+      <w:tblStyle w:val="TableGrid_59f7b493-1597-4142-84c4-fff0301abf7b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6467"/>
-      <w:gridCol w:w="2320"/>
+      <w:gridCol w:w="6011"/>
+      <w:gridCol w:w="2776"/>
       <w:gridCol w:w="851"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6467"/>
+          <w:tcW w:type="dxa" w:w="6011"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 92. Versjonsnummer: 9</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">0.0 SHA-Dokumentasjon (SHA-perm / arkivnøkkel)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2320"/>
+          <w:tcW w:type="dxa" w:w="2776"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="851"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
+            <w:pStyle w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
+      <w:pStyle w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_3d16ea92-a668-45a5-ae2d-87d46474d550"/>
+      <w:tblStyle w:val="TableGrid_d6354da0-2d1f-4fa1-b59f-d3ba0c70b59b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6265"/>
       <w:gridCol w:w="3373"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9830,51 +9841,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6265"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5becaac5-8d9e-45a2-9136-cd93e82c63e5"/>
+            <w:tblStyle w:val="TableGrid_6a1e70e4-c919-44c1-b88f-1aa1e3239259"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -9975,136 +9986,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.02.2026 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
+            <w:pStyle w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3373"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_d440ebfd-ceea-4693-a470-62db020e409f"/>
+            <w:tblStyle w:val="TableGrid_e695c2c7-48f0-48fe-aa00-ef57902743b5"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -10120,83 +10131,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
+            <w:pStyle w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
+      <w:pStyle w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_e5e5b4ef-7642-45c1-a6ac-90916dd57cfd"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6011"/>
+      <w:gridCol w:w="2776"/>
+      <w:gridCol w:w="851"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6011"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 92. Versjonsnummer: 9</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">0.0 SHA-Dokumentasjon (SHA-perm / arkivnøkkel)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2776"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="851"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_0ab74c49-b00a-49ef-98b0-1ef51508ee52"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6265"/>
+      <w:gridCol w:w="3373"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6265"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_cca8e734-be78-4f0c-8390-9971950c1d30"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 3. SHA - Dokumentasjon (SHA-Perm)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">09.02.2026 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3373"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_806a9a95-70bd-41f2-b56d-afcccd6c17b5"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Mal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummerertliste5"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
@@ -11155,50 +11723,51 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="02337EE2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1648" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
@@ -13582,660 +14151,883 @@
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Omtale" w:customStyle="1">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale" w:customStyle="1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07" w:customStyle="1">
-    <w:name w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
+  <w:style w:type="paragraph" w:styleId="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6" w:customStyle="1">
+    <w:name w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
+    <w:basedOn w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5ee58201-e30b-498f-aebf-682369a75f62" w:customStyle="1">
-    <w:name w:val="Normal Table_5ee58201-e30b-498f-aebf-682369a75f62"/>
+  <w:style w:type="table" w:styleId="NormalTable_6e44cbb2-bee7-4b2b-b791-5b6609ede7af" w:customStyle="1">
+    <w:name w:val="Normal Table_6e44cbb2-bee7-4b2b-b791-5b6609ede7af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5153cfbd-f167-4e9e-9d69-96aaeb29a2dc" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5ee58201-e30b-498f-aebf-682369a75f62"/>
+  <w:style w:type="table" w:styleId="TableGrid_439a1f79-22ef-4465-9159-14fae39e8f53" w:customStyle="1">
+    <w:name w:val="Table Grid_439a1f79-22ef-4465-9159-14fae39e8f53"/>
+    <w:basedOn w:val="NormalTable_6e44cbb2-bee7-4b2b-b791-5b6609ede7af"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_c1a4c286-068f-42be-bfc6-68729c3e3d07"/>
+    <w:basedOn w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_df0c3e84-7c4e-42b9-83e1-3ef1daad61d6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a0841776-ff11-4735-9116-e3e7fb57f3c2" w:customStyle="1">
-    <w:name w:val="Normal Table_a0841776-ff11-4735-9116-e3e7fb57f3c2"/>
+  <w:style w:type="table" w:styleId="NormalTable_1d7ff0ff-d45b-4efa-8357-caa431dac3f0" w:customStyle="1">
+    <w:name w:val="Normal Table_1d7ff0ff-d45b-4efa-8357-caa431dac3f0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b82819dd-0268-45d9-aee1-982e3bff29e8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a0841776-ff11-4735-9116-e3e7fb57f3c2"/>
+  <w:style w:type="table" w:styleId="TableGrid_27ae10af-e5d4-4511-90dd-4b8c9391cfd5" w:customStyle="1">
+    <w:name w:val="Table Grid_27ae10af-e5d4-4511-90dd-4b8c9391cfd5"/>
+    <w:basedOn w:val="NormalTable_1d7ff0ff-d45b-4efa-8357-caa431dac3f0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fb285c7d-bf5a-4bf8-b4f2-ace642049b64" w:customStyle="1">
-    <w:name w:val="Normal Table_fb285c7d-bf5a-4bf8-b4f2-ace642049b64"/>
+  <w:style w:type="table" w:styleId="NormalTable_f76b504b-b9ac-4547-a74c-12d6c5b38820" w:customStyle="1">
+    <w:name w:val="Normal Table_f76b504b-b9ac-4547-a74c-12d6c5b38820"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_50b0d2e3-2330-4e71-8166-c49112015c9c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fb285c7d-bf5a-4bf8-b4f2-ace642049b64"/>
+  <w:style w:type="table" w:styleId="TableGrid_9c61395d-03b0-41ad-b6a9-5a96fc384b0f" w:customStyle="1">
+    <w:name w:val="Table Grid_9c61395d-03b0-41ad-b6a9-5a96fc384b0f"/>
+    <w:basedOn w:val="NormalTable_f76b504b-b9ac-4547-a74c-12d6c5b38820"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ac28ccd9-112f-4f7f-b650-289c02a066b0" w:customStyle="1">
-    <w:name w:val="Normal Table_ac28ccd9-112f-4f7f-b650-289c02a066b0"/>
+  <w:style w:type="table" w:styleId="NormalTable_81179a03-b364-4388-aadd-a1c3114238d1" w:customStyle="1">
+    <w:name w:val="Normal Table_81179a03-b364-4388-aadd-a1c3114238d1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b28a27ea-cf21-4b63-94c4-5e2c94915667" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ac28ccd9-112f-4f7f-b650-289c02a066b0"/>
+  <w:style w:type="table" w:styleId="TableGrid_9dc12b29-804f-47a0-9288-65de08a4eb36" w:customStyle="1">
+    <w:name w:val="Table Grid_9dc12b29-804f-47a0-9288-65de08a4eb36"/>
+    <w:basedOn w:val="NormalTable_81179a03-b364-4388-aadd-a1c3114238d1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e6f4a49a-a04b-4668-b0f0-1431d0bd93f8" w:customStyle="1">
-    <w:name w:val="Normal Table_e6f4a49a-a04b-4668-b0f0-1431d0bd93f8"/>
+  <w:style w:type="table" w:styleId="NormalTable_fe15367d-d2ee-45e7-825f-10f79f2e9808" w:customStyle="1">
+    <w:name w:val="Normal Table_fe15367d-d2ee-45e7-825f-10f79f2e9808"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d659705e-2cd9-4943-8683-878efe1facae" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e6f4a49a-a04b-4668-b0f0-1431d0bd93f8"/>
+  <w:style w:type="table" w:styleId="TableGrid_65d2dcf9-9383-4909-b3b6-2660ba5c67ee" w:customStyle="1">
+    <w:name w:val="Table Grid_65d2dcf9-9383-4909-b3b6-2660ba5c67ee"/>
+    <w:basedOn w:val="NormalTable_fe15367d-d2ee-45e7-825f-10f79f2e9808"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_86caae59-6744-4c43-9469-4199d02497bb" w:customStyle="1">
-    <w:name w:val="Normal Table_86caae59-6744-4c43-9469-4199d02497bb"/>
+  <w:style w:type="table" w:styleId="NormalTable_a164f72b-2497-4ddd-9180-f1d3b7318582" w:customStyle="1">
+    <w:name w:val="Normal Table_a164f72b-2497-4ddd-9180-f1d3b7318582"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0e64db45-64e8-43d0-874d-89f35f0d6c01" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_86caae59-6744-4c43-9469-4199d02497bb"/>
+  <w:style w:type="table" w:styleId="TableGrid_d06efc5c-c910-47c3-8b1c-cd17870ff2e6" w:customStyle="1">
+    <w:name w:val="Table Grid_d06efc5c-c910-47c3-8b1c-cd17870ff2e6"/>
+    <w:basedOn w:val="NormalTable_a164f72b-2497-4ddd-9180-f1d3b7318582"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_83e02881-3b27-43a9-9b04-2a886df2802e" w:customStyle="1">
-    <w:name w:val="Normal Table_83e02881-3b27-43a9-9b04-2a886df2802e"/>
+  <w:style w:type="table" w:styleId="NormalTable_74596483-2534-4e9b-85b4-267837601841" w:customStyle="1">
+    <w:name w:val="Normal Table_74596483-2534-4e9b-85b4-267837601841"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_977e997e-f124-4e6c-ad42-1b6c3c1091b0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_83e02881-3b27-43a9-9b04-2a886df2802e"/>
+  <w:style w:type="table" w:styleId="TableGrid_e5e5b4ef-7642-45c1-a6ac-90916dd57cfd" w:customStyle="1">
+    <w:name w:val="Table Grid_e5e5b4ef-7642-45c1-a6ac-90916dd57cfd"/>
+    <w:basedOn w:val="NormalTable_74596483-2534-4e9b-85b4-267837601841"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2f0bcb8f-4272-48df-854d-6dfb332d1387" w:customStyle="1">
-    <w:name w:val="Normal Table_2f0bcb8f-4272-48df-854d-6dfb332d1387"/>
+  <w:style w:type="table" w:styleId="NormalTable_61b17642-a70b-48c8-86bd-b734a8d37dc5" w:customStyle="1">
+    <w:name w:val="Normal Table_61b17642-a70b-48c8-86bd-b734a8d37dc5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5becaac5-8d9e-45a2-9136-cd93e82c63e5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2f0bcb8f-4272-48df-854d-6dfb332d1387"/>
+  <w:style w:type="table" w:styleId="TableGrid_cca8e734-be78-4f0c-8390-9971950c1d30" w:customStyle="1">
+    <w:name w:val="Table Grid_cca8e734-be78-4f0c-8390-9971950c1d30"/>
+    <w:basedOn w:val="NormalTable_61b17642-a70b-48c8-86bd-b734a8d37dc5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3cf05876-cf93-4806-bbbc-f8219932fe7b" w:customStyle="1">
-    <w:name w:val="Normal Table_3cf05876-cf93-4806-bbbc-f8219932fe7b"/>
+  <w:style w:type="table" w:styleId="NormalTable_5fcdb03a-d70d-44ee-8fe9-1fa3a20873fc" w:customStyle="1">
+    <w:name w:val="Normal Table_5fcdb03a-d70d-44ee-8fe9-1fa3a20873fc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d440ebfd-ceea-4693-a470-62db020e409f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3cf05876-cf93-4806-bbbc-f8219932fe7b"/>
+  <w:style w:type="table" w:styleId="TableGrid_806a9a95-70bd-41f2-b56d-afcccd6c17b5" w:customStyle="1">
+    <w:name w:val="Table Grid_806a9a95-70bd-41f2-b56d-afcccd6c17b5"/>
+    <w:basedOn w:val="NormalTable_5fcdb03a-d70d-44ee-8fe9-1fa3a20873fc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_32f41f5d-bc92-4e5c-9a6c-79be2db2737c" w:customStyle="1">
-    <w:name w:val="Normal Table_32f41f5d-bc92-4e5c-9a6c-79be2db2737c"/>
+  <w:style w:type="table" w:styleId="NormalTable_e0a7f400-8f85-4c60-a12b-6a8fa094851c" w:customStyle="1">
+    <w:name w:val="Normal Table_e0a7f400-8f85-4c60-a12b-6a8fa094851c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_3d16ea92-a668-45a5-ae2d-87d46474d550" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_32f41f5d-bc92-4e5c-9a6c-79be2db2737c"/>
+  <w:style w:type="table" w:styleId="TableGrid_0ab74c49-b00a-49ef-98b0-1ef51508ee52" w:customStyle="1">
+    <w:name w:val="Table Grid_0ab74c49-b00a-49ef-98b0-1ef51508ee52"/>
+    <w:basedOn w:val="NormalTable_e0a7f400-8f85-4c60-a12b-6a8fa094851c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_b742d61c-2708-4e31-9821-a09143a7cc0d" w:customStyle="1">
+    <w:name w:val="Normal Table_b742d61c-2708-4e31-9821-a09143a7cc0d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_59f7b493-1597-4142-84c4-fff0301abf7b" w:customStyle="1">
+    <w:name w:val="Table Grid_59f7b493-1597-4142-84c4-fff0301abf7b"/>
+    <w:basedOn w:val="NormalTable_b742d61c-2708-4e31-9821-a09143a7cc0d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_c3be1cbb-ac71-45df-9672-1278f412c75b" w:customStyle="1">
+    <w:name w:val="Normal Table_c3be1cbb-ac71-45df-9672-1278f412c75b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_6a1e70e4-c919-44c1-b88f-1aa1e3239259" w:customStyle="1">
+    <w:name w:val="Table Grid_6a1e70e4-c919-44c1-b88f-1aa1e3239259"/>
+    <w:basedOn w:val="NormalTable_c3be1cbb-ac71-45df-9672-1278f412c75b"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_2b751974-a5d4-46fb-8d23-28ae0ec0efaa" w:customStyle="1">
+    <w:name w:val="Normal Table_2b751974-a5d4-46fb-8d23-28ae0ec0efaa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_e695c2c7-48f0-48fe-aa00-ef57902743b5" w:customStyle="1">
+    <w:name w:val="Table Grid_e695c2c7-48f0-48fe-aa00-ef57902743b5"/>
+    <w:basedOn w:val="NormalTable_2b751974-a5d4-46fb-8d23-28ae0ec0efaa"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_e87617a3-d265-4150-9a8e-70e2464ecdf8" w:customStyle="1">
+    <w:name w:val="Normal Table_e87617a3-d265-4150-9a8e-70e2464ecdf8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_d6354da0-2d1f-4fa1-b59f-d3ba0c70b59b" w:customStyle="1">
+    <w:name w:val="Table Grid_d6354da0-2d1f-4fa1-b59f-d3ba0c70b59b"/>
+    <w:basedOn w:val="NormalTable_e87617a3-d265-4150-9a8e-70e2464ecdf8"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/651-2-0.0%20SHA-perm%20(Arkivn&#248;kkel).dot" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>