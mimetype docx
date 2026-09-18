--- v5 (2026-07-18)
+++ v6 (2026-09-18)
@@ -2,92 +2,92 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="68AA1EB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12758"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">BRUDD PÅ SIKKERHETSBESTEMMELSER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6168CB10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C42FF54">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(tilpasses det enkelte prosjekt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0149FD2E">
@@ -5988,410 +5988,420 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45D9CEC0">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
-      <w:pgSz w:w="16838" w:h="11906"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="2126" w:right="1418" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fb4facea-b3db-44e6-9c31-290b501190f9"/>
+      <w:tblStyle w:val="TableGrid_097a45ea-dfa2-4d66-a3cb-f2950559f4d8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18.07.2026 02:24:32 </w:t>
+            <w:t xml:space="preserve">18.09.2026 11:42:21 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_8df05e1e-b428-452e-b358-c1e506a6f901"/>
+      <w:tblStyle w:val="TableGrid_568bea2b-71aa-4fd2-ac35-79e0c8ee5289"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9395"/>
-      <w:gridCol w:w="3370"/>
+      <w:gridCol w:w="8733"/>
+      <w:gridCol w:w="4032"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="9395"/>
+          <w:tcW w:type="dxa" w:w="8733"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_415080b1-82ec-4a8a-a3d1-0365fa9a0b09"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_8f06fe01-6a47-4ed0-a81e-f5900fffd449"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_75ebc19a-fc68-4f0c-b2a1-88f6bc01a216"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_9cdf7d5b-8327-4ad2-b916-43cb8a38e29d"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="3370"/>
+          <w:tcW w:type="dxa" w:w="4032"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_75ebc19a-fc68-4f0c-b2a1-88f6bc01a216"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_9cdf7d5b-8327-4ad2-b916-43cb8a38e29d"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
+            <w:pStyle w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
+      <w:pStyle w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_eae019c7-d8c9-4924-92cb-38df8e18f6d8"/>
+      <w:tblStyle w:val="TableGrid_00071573-9637-4343-9b3c-f56c6f222695"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6402,373 +6412,930 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_1f2f7147-b375-43d4-87e7-6a2e7d67ed06"/>
+            <w:tblStyle w:val="TableGrid_bad565f8-1130-456f-b603-4557da2bf76d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
+            <w:pStyle w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_607aa624-01f4-448a-bc82-c82bec25641e"/>
+            <w:tblStyle w:val="TableGrid_2d26f645-433c-4257-abe7-900f751e9cc1"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
+            <w:pStyle w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
+      <w:pStyle w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_f9a0d308-b125-4255-8cdb-81f1f6d18cf3"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8733"/>
+      <w:gridCol w:w="4032"/>
+      <w:gridCol w:w="1237"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="8733"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_8f06fe01-6a47-4ed0-a81e-f5900fffd449"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_9cdf7d5b-8327-4ad2-b916-43cb8a38e29d"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4032"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_9cdf7d5b-8327-4ad2-b916-43cb8a38e29d"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="1237"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_517834fc-64fd-4415-8112-f32f41d095d0"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9101"/>
+      <w:gridCol w:w="4901"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="9101"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_5a71ab96-d816-41c4-8dfc-c697c0045fb5"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="4901"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_025383dc-f69d-4722-b919-9c9a7cfb9e0a"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -7446,660 +8013,883 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb" w:customStyle="1">
-    <w:name w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
+  <w:style w:type="paragraph" w:styleId="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4" w:customStyle="1">
+    <w:name w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_f5e7fcc7-55a1-458b-bb3f-80deb9cc0387"/>
+    <w:basedOn w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9b9ec384-fdef-4762-bf6b-dd6e2055ff1b" w:customStyle="1">
-    <w:name w:val="Normal Table_9b9ec384-fdef-4762-bf6b-dd6e2055ff1b"/>
+  <w:style w:type="table" w:styleId="NormalTable_26a126e4-ec85-49f0-8dc0-2d6e75d8e6c3" w:customStyle="1">
+    <w:name w:val="Normal Table_26a126e4-ec85-49f0-8dc0-2d6e75d8e6c3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_68d58ea9-1fa5-49ef-8a9f-ff2dcfe4a578" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9b9ec384-fdef-4762-bf6b-dd6e2055ff1b"/>
+  <w:style w:type="table" w:styleId="TableGrid_88cd70d5-8c46-4f87-a296-bc018bb6ea0b" w:customStyle="1">
+    <w:name w:val="Table Grid_88cd70d5-8c46-4f87-a296-bc018bb6ea0b"/>
+    <w:basedOn w:val="NormalTable_26a126e4-ec85-49f0-8dc0-2d6e75d8e6c3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_415080b1-82ec-4a8a-a3d1-0365fa9a0b09" w:customStyle="1">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_8f06fe01-6a47-4ed0-a81e-f5900fffd449" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_8f06fe01-6a47-4ed0-a81e-f5900fffd449"/>
+    <w:basedOn w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_9cdf7d5b-8327-4ad2-b916-43cb8a38e29d" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_9cdf7d5b-8327-4ad2-b916-43cb8a38e29d"/>
+    <w:basedOn w:val="Normal_e6502ed5-39ee-47f0-8f97-3f04f53e3db4"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e7bc3003-6e10-4211-8063-c154839310e6" w:customStyle="1">
-    <w:name w:val="Normal Table_e7bc3003-6e10-4211-8063-c154839310e6"/>
+  <w:style w:type="table" w:styleId="NormalTable_7856fc28-591a-4005-9403-dbcd9d3330b6" w:customStyle="1">
+    <w:name w:val="Normal Table_7856fc28-591a-4005-9403-dbcd9d3330b6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_21c3168d-9faa-4bd3-83df-5823224a955d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e7bc3003-6e10-4211-8063-c154839310e6"/>
+  <w:style w:type="table" w:styleId="TableGrid_071fca69-f149-4669-90ff-3a0fe7974024" w:customStyle="1">
+    <w:name w:val="Table Grid_071fca69-f149-4669-90ff-3a0fe7974024"/>
+    <w:basedOn w:val="NormalTable_7856fc28-591a-4005-9403-dbcd9d3330b6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_abc692e1-6ef4-4b36-877b-64bfcd29e1e0" w:customStyle="1">
-    <w:name w:val="Normal Table_abc692e1-6ef4-4b36-877b-64bfcd29e1e0"/>
+  <w:style w:type="table" w:styleId="NormalTable_f42e29fb-21c5-45e9-a016-3c3ca2529822" w:customStyle="1">
+    <w:name w:val="Normal Table_f42e29fb-21c5-45e9-a016-3c3ca2529822"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_91c0d008-2282-43c9-93ac-a6fa6ec4ff03" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_abc692e1-6ef4-4b36-877b-64bfcd29e1e0"/>
+  <w:style w:type="table" w:styleId="TableGrid_73a8036e-1b87-487a-8847-65c21ba1ff93" w:customStyle="1">
+    <w:name w:val="Table Grid_73a8036e-1b87-487a-8847-65c21ba1ff93"/>
+    <w:basedOn w:val="NormalTable_f42e29fb-21c5-45e9-a016-3c3ca2529822"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_39230259-a914-4a51-87e4-855d0adfb01b" w:customStyle="1">
-    <w:name w:val="Normal Table_39230259-a914-4a51-87e4-855d0adfb01b"/>
+  <w:style w:type="table" w:styleId="NormalTable_c306630e-fe72-489a-ac55-5fd9c432209d" w:customStyle="1">
+    <w:name w:val="Normal Table_c306630e-fe72-489a-ac55-5fd9c432209d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_648a6882-4023-4db5-b858-5859b890d506" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_39230259-a914-4a51-87e4-855d0adfb01b"/>
+  <w:style w:type="table" w:styleId="TableGrid_41a9578a-56ec-4cc1-a4f8-d57bf547eb3c" w:customStyle="1">
+    <w:name w:val="Table Grid_41a9578a-56ec-4cc1-a4f8-d57bf547eb3c"/>
+    <w:basedOn w:val="NormalTable_c306630e-fe72-489a-ac55-5fd9c432209d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a8e9de24-4364-462b-9d33-6680fecfc0ec" w:customStyle="1">
-    <w:name w:val="Normal Table_a8e9de24-4364-462b-9d33-6680fecfc0ec"/>
+  <w:style w:type="table" w:styleId="NormalTable_1fc7a480-17d1-4f39-9263-4b18facf6875" w:customStyle="1">
+    <w:name w:val="Normal Table_1fc7a480-17d1-4f39-9263-4b18facf6875"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_148d5b2f-c157-4caa-8cf7-afe9de4d63aa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a8e9de24-4364-462b-9d33-6680fecfc0ec"/>
+  <w:style w:type="table" w:styleId="TableGrid_6909557f-6ab0-4b20-9e8e-3600c206d228" w:customStyle="1">
+    <w:name w:val="Table Grid_6909557f-6ab0-4b20-9e8e-3600c206d228"/>
+    <w:basedOn w:val="NormalTable_1fc7a480-17d1-4f39-9263-4b18facf6875"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_072a99c4-cadb-4c13-a167-abd118018afb" w:customStyle="1">
-    <w:name w:val="Normal Table_072a99c4-cadb-4c13-a167-abd118018afb"/>
+  <w:style w:type="table" w:styleId="NormalTable_9d192908-620e-4239-9e33-d988ea96cb1e" w:customStyle="1">
+    <w:name w:val="Normal Table_9d192908-620e-4239-9e33-d988ea96cb1e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fb4facea-b3db-44e6-9c31-290b501190f9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_072a99c4-cadb-4c13-a167-abd118018afb"/>
+  <w:style w:type="table" w:styleId="TableGrid_097a45ea-dfa2-4d66-a3cb-f2950559f4d8" w:customStyle="1">
+    <w:name w:val="Table Grid_097a45ea-dfa2-4d66-a3cb-f2950559f4d8"/>
+    <w:basedOn w:val="NormalTable_9d192908-620e-4239-9e33-d988ea96cb1e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1f466ba1-5731-464f-b9a7-fffd80f83ae1" w:customStyle="1">
-    <w:name w:val="Normal Table_1f466ba1-5731-464f-b9a7-fffd80f83ae1"/>
+  <w:style w:type="table" w:styleId="NormalTable_5679d2ce-fbe8-48b6-a643-c0ac7573504b" w:customStyle="1">
+    <w:name w:val="Normal Table_5679d2ce-fbe8-48b6-a643-c0ac7573504b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8df05e1e-b428-452e-b358-c1e506a6f901" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1f466ba1-5731-464f-b9a7-fffd80f83ae1"/>
+  <w:style w:type="table" w:styleId="TableGrid_f9a0d308-b125-4255-8cdb-81f1f6d18cf3" w:customStyle="1">
+    <w:name w:val="Table Grid_f9a0d308-b125-4255-8cdb-81f1f6d18cf3"/>
+    <w:basedOn w:val="NormalTable_5679d2ce-fbe8-48b6-a643-c0ac7573504b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3d5e5997-de0c-400a-a521-70acafc59f55" w:customStyle="1">
-    <w:name w:val="Normal Table_3d5e5997-de0c-400a-a521-70acafc59f55"/>
+  <w:style w:type="table" w:styleId="NormalTable_7fa0d930-7187-4fb6-b5eb-7df0fab90cb0" w:customStyle="1">
+    <w:name w:val="Normal Table_7fa0d930-7187-4fb6-b5eb-7df0fab90cb0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_1f2f7147-b375-43d4-87e7-6a2e7d67ed06" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3d5e5997-de0c-400a-a521-70acafc59f55"/>
+  <w:style w:type="table" w:styleId="TableGrid_5a71ab96-d816-41c4-8dfc-c697c0045fb5" w:customStyle="1">
+    <w:name w:val="Table Grid_5a71ab96-d816-41c4-8dfc-c697c0045fb5"/>
+    <w:basedOn w:val="NormalTable_7fa0d930-7187-4fb6-b5eb-7df0fab90cb0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a1ee71af-870a-4808-ae31-85cc27a70823" w:customStyle="1">
-    <w:name w:val="Normal Table_a1ee71af-870a-4808-ae31-85cc27a70823"/>
+  <w:style w:type="table" w:styleId="NormalTable_04a3b509-4318-4e97-a89a-457ac5e5821b" w:customStyle="1">
+    <w:name w:val="Normal Table_04a3b509-4318-4e97-a89a-457ac5e5821b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_607aa624-01f4-448a-bc82-c82bec25641e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a1ee71af-870a-4808-ae31-85cc27a70823"/>
+  <w:style w:type="table" w:styleId="TableGrid_025383dc-f69d-4722-b919-9c9a7cfb9e0a" w:customStyle="1">
+    <w:name w:val="Table Grid_025383dc-f69d-4722-b919-9c9a7cfb9e0a"/>
+    <w:basedOn w:val="NormalTable_04a3b509-4318-4e97-a89a-457ac5e5821b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec906c4c-99f1-4318-81d1-602c5f448e45" w:customStyle="1">
-    <w:name w:val="Normal Table_ec906c4c-99f1-4318-81d1-602c5f448e45"/>
+  <w:style w:type="table" w:styleId="NormalTable_5f06db19-7561-4bc4-86e0-3ecc7b0c8bf1" w:customStyle="1">
+    <w:name w:val="Normal Table_5f06db19-7561-4bc4-86e0-3ecc7b0c8bf1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_eae019c7-d8c9-4924-92cb-38df8e18f6d8" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec906c4c-99f1-4318-81d1-602c5f448e45"/>
+  <w:style w:type="table" w:styleId="TableGrid_517834fc-64fd-4415-8112-f32f41d095d0" w:customStyle="1">
+    <w:name w:val="Table Grid_517834fc-64fd-4415-8112-f32f41d095d0"/>
+    <w:basedOn w:val="NormalTable_5f06db19-7561-4bc4-86e0-3ecc7b0c8bf1"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_b02bd405-93c4-464f-9145-716b10e294a2" w:customStyle="1">
+    <w:name w:val="Normal Table_b02bd405-93c4-464f-9145-716b10e294a2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_568bea2b-71aa-4fd2-ac35-79e0c8ee5289" w:customStyle="1">
+    <w:name w:val="Table Grid_568bea2b-71aa-4fd2-ac35-79e0c8ee5289"/>
+    <w:basedOn w:val="NormalTable_b02bd405-93c4-464f-9145-716b10e294a2"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_ae45492d-5a9e-4657-95bf-2485414484a1" w:customStyle="1">
+    <w:name w:val="Normal Table_ae45492d-5a9e-4657-95bf-2485414484a1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_bad565f8-1130-456f-b603-4557da2bf76d" w:customStyle="1">
+    <w:name w:val="Table Grid_bad565f8-1130-456f-b603-4557da2bf76d"/>
+    <w:basedOn w:val="NormalTable_ae45492d-5a9e-4657-95bf-2485414484a1"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_dd1a6f8e-26f1-40ed-8597-c61755698aa0" w:customStyle="1">
+    <w:name w:val="Normal Table_dd1a6f8e-26f1-40ed-8597-c61755698aa0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_2d26f645-433c-4257-abe7-900f751e9cc1" w:customStyle="1">
+    <w:name w:val="Table Grid_2d26f645-433c-4257-abe7-900f751e9cc1"/>
+    <w:basedOn w:val="NormalTable_dd1a6f8e-26f1-40ed-8597-c61755698aa0"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_7cb224ac-9fcb-4be1-bffe-f233f1c52b0b" w:customStyle="1">
+    <w:name w:val="Normal Table_7cb224ac-9fcb-4be1-bffe-f233f1c52b0b"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_00071573-9637-4343-9b3c-f56c6f222695" w:customStyle="1">
+    <w:name w:val="Table Grid_00071573-9637-4343-9b3c-f56c6f222695"/>
+    <w:basedOn w:val="NormalTable_7cb224ac-9fcb-4be1-bffe-f233f1c52b0b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/637-2-Faktaark%20-%20Brudd%20p&#229;%20sikkerhetsbestemmelser.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>