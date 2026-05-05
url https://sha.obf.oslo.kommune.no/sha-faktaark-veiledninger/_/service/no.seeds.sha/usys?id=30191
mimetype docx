--- v3 (2026-03-01)
+++ v4 (2026-05-05)
@@ -6053,117 +6053,117 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_bddd596b-16fb-4cee-940c-2c4587146cf5"/>
+      <w:tblStyle w:val="TableGrid_ce028773-c340-4ac5-9e43-d40b4b637548"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">01.03.2026 04:22:17 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:32 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6180,153 +6180,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_7d9cbdcd-48b3-43b0-9c74-dd635d7eac42"/>
+      <w:tblStyle w:val="TableGrid_d91eac74-eb96-4014-972b-124b856101a0"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9395"/>
       <w:gridCol w:w="3370"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9395"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_d3bb9ccb-e66f-4fff-b09d-9fe58a2b3d6a"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2e02fd04-dc03-4419-9e3f-10c0e42dbf49"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c62af26d-2f09-42ea-9885-df62c6edc9f4"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3370"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_c62af26d-2f09-42ea-9885-df62c6edc9f4"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6447d2d4-f601-4e07-8e9d-a8a20507919d"/>
+            <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6339,59 +6339,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6447d2d4-f601-4e07-8e9d-a8a20507919d"/>
+      <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c0c2e243-840e-43d9-9e16-117ff12b24f9"/>
+      <w:tblStyle w:val="TableGrid_791ad61a-e1c8-40aa-841a-54ee49a39810"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6402,373 +6402,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_fbdd1aad-a32c-4e2c-b9ff-f4f4c12b149e"/>
+            <w:tblStyle w:val="TableGrid_ba822468-fcac-46c9-a8e7-8bcb5c945f6e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6447d2d4-f601-4e07-8e9d-a8a20507919d"/>
+            <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_22a61adf-2c98-4058-bae4-af16053542a1"/>
+            <w:tblStyle w:val="TableGrid_a0bebe66-6cdd-451d-8972-f093cf7cc550"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_6447d2d4-f601-4e07-8e9d-a8a20507919d"/>
+            <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_6447d2d4-f601-4e07-8e9d-a8a20507919d"/>
+      <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -7446,629 +7446,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_6447d2d4-f601-4e07-8e9d-a8a20507919d" w:customStyle="1">
-    <w:name w:val="Normal_6447d2d4-f601-4e07-8e9d-a8a20507919d"/>
+  <w:style w:type="paragraph" w:styleId="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594" w:customStyle="1">
+    <w:name w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_d5aef2da-16d9-4ef8-ac0b-96fb1dd4e306" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6447d2d4-f601-4e07-8e9d-a8a20507919d"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+    <w:basedOn w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1e9a51a3-026f-4494-8192-be37b9f65ad9" w:customStyle="1">
-    <w:name w:val="Normal Table_1e9a51a3-026f-4494-8192-be37b9f65ad9"/>
+  <w:style w:type="table" w:styleId="NormalTable_e585e545-8ce4-4fe9-861e-b4bb574a8d34" w:customStyle="1">
+    <w:name w:val="Normal Table_e585e545-8ce4-4fe9-861e-b4bb574a8d34"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_853dd432-0dba-4c4a-8563-b853e7bf24e1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1e9a51a3-026f-4494-8192-be37b9f65ad9"/>
+  <w:style w:type="table" w:styleId="TableGrid_15f776ab-6fa5-4e22-83ce-0b3c9e9bbac1" w:customStyle="1">
+    <w:name w:val="Table Grid_15f776ab-6fa5-4e22-83ce-0b3c9e9bbac1"/>
+    <w:basedOn w:val="NormalTable_e585e545-8ce4-4fe9-861e-b4bb574a8d34"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_d3bb9ccb-e66f-4fff-b09d-9fe58a2b3d6a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6447d2d4-f601-4e07-8e9d-a8a20507919d"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_2e02fd04-dc03-4419-9e3f-10c0e42dbf49" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2e02fd04-dc03-4419-9e3f-10c0e42dbf49"/>
+    <w:basedOn w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_c62af26d-2f09-42ea-9885-df62c6edc9f4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_6447d2d4-f601-4e07-8e9d-a8a20507919d"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558"/>
+    <w:basedOn w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_15adac9f-5f03-4543-9010-42817a1b8514" w:customStyle="1">
-    <w:name w:val="Normal Table_15adac9f-5f03-4543-9010-42817a1b8514"/>
+  <w:style w:type="table" w:styleId="NormalTable_06e06a65-bddf-49c2-8073-7bdb71f34624" w:customStyle="1">
+    <w:name w:val="Normal Table_06e06a65-bddf-49c2-8073-7bdb71f34624"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7488aa33-eee0-4e87-802a-58ff79ddece5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_15adac9f-5f03-4543-9010-42817a1b8514"/>
+  <w:style w:type="table" w:styleId="TableGrid_0e2fd220-a0e6-4f9c-a9d2-700cc4c209d5" w:customStyle="1">
+    <w:name w:val="Table Grid_0e2fd220-a0e6-4f9c-a9d2-700cc4c209d5"/>
+    <w:basedOn w:val="NormalTable_06e06a65-bddf-49c2-8073-7bdb71f34624"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ca906e0c-aeeb-4d4e-865e-0893fb2c47ac" w:customStyle="1">
-    <w:name w:val="Normal Table_ca906e0c-aeeb-4d4e-865e-0893fb2c47ac"/>
+  <w:style w:type="table" w:styleId="NormalTable_d50e8ce1-010d-407b-8386-9d90678aca7e" w:customStyle="1">
+    <w:name w:val="Normal Table_d50e8ce1-010d-407b-8386-9d90678aca7e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7db364a0-ca61-441d-a79e-b45749d55a3d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ca906e0c-aeeb-4d4e-865e-0893fb2c47ac"/>
+  <w:style w:type="table" w:styleId="TableGrid_4fe99dcb-f707-4fe4-8ba4-db46913e3777" w:customStyle="1">
+    <w:name w:val="Table Grid_4fe99dcb-f707-4fe4-8ba4-db46913e3777"/>
+    <w:basedOn w:val="NormalTable_d50e8ce1-010d-407b-8386-9d90678aca7e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_c53e3404-26af-4415-a156-2e6bce97c2b2" w:customStyle="1">
-    <w:name w:val="Normal Table_c53e3404-26af-4415-a156-2e6bce97c2b2"/>
+  <w:style w:type="table" w:styleId="NormalTable_03b96021-59b5-45d1-8188-c7c5c5983de3" w:customStyle="1">
+    <w:name w:val="Normal Table_03b96021-59b5-45d1-8188-c7c5c5983de3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c4606120-1306-45bc-96e5-89b50b12cc6a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_c53e3404-26af-4415-a156-2e6bce97c2b2"/>
+  <w:style w:type="table" w:styleId="TableGrid_d6f2ce07-ea9c-4866-ba46-8214dcc881d2" w:customStyle="1">
+    <w:name w:val="Table Grid_d6f2ce07-ea9c-4866-ba46-8214dcc881d2"/>
+    <w:basedOn w:val="NormalTable_03b96021-59b5-45d1-8188-c7c5c5983de3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_30b16337-16cf-498c-aa25-9b8243da3d76" w:customStyle="1">
-    <w:name w:val="Normal Table_30b16337-16cf-498c-aa25-9b8243da3d76"/>
+  <w:style w:type="table" w:styleId="NormalTable_2d56213b-5daf-4a86-b038-3bb08b03d0e3" w:customStyle="1">
+    <w:name w:val="Normal Table_2d56213b-5daf-4a86-b038-3bb08b03d0e3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_142a413a-dd0f-4934-ad82-48cd3af57a07" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_30b16337-16cf-498c-aa25-9b8243da3d76"/>
+  <w:style w:type="table" w:styleId="TableGrid_81222ab5-346d-4cb2-9bea-61e759c85426" w:customStyle="1">
+    <w:name w:val="Table Grid_81222ab5-346d-4cb2-9bea-61e759c85426"/>
+    <w:basedOn w:val="NormalTable_2d56213b-5daf-4a86-b038-3bb08b03d0e3"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_fab208a6-e0a0-4aea-a86b-a182cf877bfa" w:customStyle="1">
-    <w:name w:val="Normal Table_fab208a6-e0a0-4aea-a86b-a182cf877bfa"/>
+  <w:style w:type="table" w:styleId="NormalTable_5508ab53-d6da-4367-a9e9-f2dadb8d2580" w:customStyle="1">
+    <w:name w:val="Normal Table_5508ab53-d6da-4367-a9e9-f2dadb8d2580"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_bddd596b-16fb-4cee-940c-2c4587146cf5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_fab208a6-e0a0-4aea-a86b-a182cf877bfa"/>
+  <w:style w:type="table" w:styleId="TableGrid_ce028773-c340-4ac5-9e43-d40b4b637548" w:customStyle="1">
+    <w:name w:val="Table Grid_ce028773-c340-4ac5-9e43-d40b4b637548"/>
+    <w:basedOn w:val="NormalTable_5508ab53-d6da-4367-a9e9-f2dadb8d2580"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2b7a4d47-5b68-451a-b5b3-a2d3d47d0961" w:customStyle="1">
-    <w:name w:val="Normal Table_2b7a4d47-5b68-451a-b5b3-a2d3d47d0961"/>
+  <w:style w:type="table" w:styleId="NormalTable_6919bb73-f3b3-4fc1-b322-71b96c9a42cc" w:customStyle="1">
+    <w:name w:val="Normal Table_6919bb73-f3b3-4fc1-b322-71b96c9a42cc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_7d9cbdcd-48b3-43b0-9c74-dd635d7eac42" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2b7a4d47-5b68-451a-b5b3-a2d3d47d0961"/>
+  <w:style w:type="table" w:styleId="TableGrid_d91eac74-eb96-4014-972b-124b856101a0" w:customStyle="1">
+    <w:name w:val="Table Grid_d91eac74-eb96-4014-972b-124b856101a0"/>
+    <w:basedOn w:val="NormalTable_6919bb73-f3b3-4fc1-b322-71b96c9a42cc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_0365f071-2f4a-4df4-a054-5cc1902ea3cd" w:customStyle="1">
-    <w:name w:val="Normal Table_0365f071-2f4a-4df4-a054-5cc1902ea3cd"/>
+  <w:style w:type="table" w:styleId="NormalTable_7bc5fd00-29a2-427e-a33f-612e82fa18c0" w:customStyle="1">
+    <w:name w:val="Normal Table_7bc5fd00-29a2-427e-a33f-612e82fa18c0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fbdd1aad-a32c-4e2c-b9ff-f4f4c12b149e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_0365f071-2f4a-4df4-a054-5cc1902ea3cd"/>
+  <w:style w:type="table" w:styleId="TableGrid_ba822468-fcac-46c9-a8e7-8bcb5c945f6e" w:customStyle="1">
+    <w:name w:val="Table Grid_ba822468-fcac-46c9-a8e7-8bcb5c945f6e"/>
+    <w:basedOn w:val="NormalTable_7bc5fd00-29a2-427e-a33f-612e82fa18c0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1049b784-0f5f-4d04-ba6b-a978e5b200e0" w:customStyle="1">
-    <w:name w:val="Normal Table_1049b784-0f5f-4d04-ba6b-a978e5b200e0"/>
+  <w:style w:type="table" w:styleId="NormalTable_ffcbc928-f5b9-4db6-8a1a-04f46489d069" w:customStyle="1">
+    <w:name w:val="Normal Table_ffcbc928-f5b9-4db6-8a1a-04f46489d069"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_22a61adf-2c98-4058-bae4-af16053542a1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1049b784-0f5f-4d04-ba6b-a978e5b200e0"/>
+  <w:style w:type="table" w:styleId="TableGrid_a0bebe66-6cdd-451d-8972-f093cf7cc550" w:customStyle="1">
+    <w:name w:val="Table Grid_a0bebe66-6cdd-451d-8972-f093cf7cc550"/>
+    <w:basedOn w:val="NormalTable_ffcbc928-f5b9-4db6-8a1a-04f46489d069"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_feb0e7b2-0934-4201-a02d-40b77c1fb3e5" w:customStyle="1">
-    <w:name w:val="Normal Table_feb0e7b2-0934-4201-a02d-40b77c1fb3e5"/>
+  <w:style w:type="table" w:styleId="NormalTable_66a05898-3f71-4204-a2a8-d388630f5037" w:customStyle="1">
+    <w:name w:val="Normal Table_66a05898-3f71-4204-a2a8-d388630f5037"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c0c2e243-840e-43d9-9e16-117ff12b24f9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_feb0e7b2-0934-4201-a02d-40b77c1fb3e5"/>
+  <w:style w:type="table" w:styleId="TableGrid_791ad61a-e1c8-40aa-841a-54ee49a39810" w:customStyle="1">
+    <w:name w:val="Table Grid_791ad61a-e1c8-40aa-841a-54ee49a39810"/>
+    <w:basedOn w:val="NormalTable_66a05898-3f71-4204-a2a8-d388630f5037"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>