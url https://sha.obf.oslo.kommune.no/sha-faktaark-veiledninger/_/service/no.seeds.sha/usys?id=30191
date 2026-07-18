--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -6053,117 +6053,117 @@
   <w:font w:name="Times New Roman">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_ce028773-c340-4ac5-9e43-d40b4b637548"/>
+      <w:tblStyle w:val="TableGrid_fb4facea-b3db-44e6-9c31-290b501190f9"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7001"/>
       <w:gridCol w:w="7001"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:32 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:24:32 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="7001"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -6180,153 +6180,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_d91eac74-eb96-4014-972b-124b856101a0"/>
+      <w:tblStyle w:val="TableGrid_8df05e1e-b428-452e-b358-c1e506a6f901"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9395"/>
       <w:gridCol w:w="3370"/>
       <w:gridCol w:w="1237"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9395"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_2e02fd04-dc03-4419-9e3f-10c0e42dbf49"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_415080b1-82ec-4a8a-a3d1-0365fa9a0b09"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 142. Versjonsnummer: 3</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_75ebc19a-fc68-4f0c-b2a1-88f6bc01a216"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Faktaark - Brudd på sikkerhetsbestemmelser - tabell</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3370"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_75ebc19a-fc68-4f0c-b2a1-88f6bc01a216"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="1237"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
+            <w:pStyle w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -6339,59 +6339,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
+      <w:pStyle w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_791ad61a-e1c8-40aa-841a-54ee49a39810"/>
+      <w:tblStyle w:val="TableGrid_eae019c7-d8c9-4924-92cb-38df8e18f6d8"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9101"/>
       <w:gridCol w:w="4901"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -6402,373 +6402,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="9101"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_ba822468-fcac-46c9-a8e7-8bcb5c945f6e"/>
+            <w:tblStyle w:val="TableGrid_1f2f7147-b375-43d4-87e7-6a2e7d67ed06"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">09.12.2025 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
+            <w:pStyle w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4901"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a0bebe66-6cdd-451d-8972-f093cf7cc550"/>
+            <w:tblStyle w:val="TableGrid_607aa624-01f4-448a-bc82-c82bec25641e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
+            <w:pStyle w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
+      <w:pStyle w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="12587B61"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
@@ -7446,629 +7446,629 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQMDocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594" w:customStyle="1">
-    <w:name w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
+  <w:style w:type="paragraph" w:styleId="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb" w:customStyle="1">
+    <w:name w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_9dbb97e6-5b26-4953-88d6-1d80bc929491" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_25bde105-8231-4b6b-ae7f-8fc7ba58deab"/>
+    <w:basedOn w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e585e545-8ce4-4fe9-861e-b4bb574a8d34" w:customStyle="1">
-    <w:name w:val="Normal Table_e585e545-8ce4-4fe9-861e-b4bb574a8d34"/>
+  <w:style w:type="table" w:styleId="NormalTable_9b9ec384-fdef-4762-bf6b-dd6e2055ff1b" w:customStyle="1">
+    <w:name w:val="Normal Table_9b9ec384-fdef-4762-bf6b-dd6e2055ff1b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_15f776ab-6fa5-4e22-83ce-0b3c9e9bbac1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e585e545-8ce4-4fe9-861e-b4bb574a8d34"/>
+  <w:style w:type="table" w:styleId="TableGrid_68d58ea9-1fa5-49ef-8a9f-ff2dcfe4a578" w:customStyle="1">
+    <w:name w:val="Table Grid_68d58ea9-1fa5-49ef-8a9f-ff2dcfe4a578"/>
+    <w:basedOn w:val="NormalTable_9b9ec384-fdef-4762-bf6b-dd6e2055ff1b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_2e02fd04-dc03-4419-9e3f-10c0e42dbf49" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_415080b1-82ec-4a8a-a3d1-0365fa9a0b09" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_415080b1-82ec-4a8a-a3d1-0365fa9a0b09"/>
+    <w:basedOn w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_8b0c6dad-ee3a-4535-a960-49f93c605558" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1bf67d68-cf3b-46fc-aea0-6059f350e594"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_75ebc19a-fc68-4f0c-b2a1-88f6bc01a216" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_75ebc19a-fc68-4f0c-b2a1-88f6bc01a216"/>
+    <w:basedOn w:val="Normal_660f7e83-0155-4ff5-84ab-48b68534c3cb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_06e06a65-bddf-49c2-8073-7bdb71f34624" w:customStyle="1">
-    <w:name w:val="Normal Table_06e06a65-bddf-49c2-8073-7bdb71f34624"/>
+  <w:style w:type="table" w:styleId="NormalTable_e7bc3003-6e10-4211-8063-c154839310e6" w:customStyle="1">
+    <w:name w:val="Normal Table_e7bc3003-6e10-4211-8063-c154839310e6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0e2fd220-a0e6-4f9c-a9d2-700cc4c209d5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_06e06a65-bddf-49c2-8073-7bdb71f34624"/>
+  <w:style w:type="table" w:styleId="TableGrid_21c3168d-9faa-4bd3-83df-5823224a955d" w:customStyle="1">
+    <w:name w:val="Table Grid_21c3168d-9faa-4bd3-83df-5823224a955d"/>
+    <w:basedOn w:val="NormalTable_e7bc3003-6e10-4211-8063-c154839310e6"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d50e8ce1-010d-407b-8386-9d90678aca7e" w:customStyle="1">
-    <w:name w:val="Normal Table_d50e8ce1-010d-407b-8386-9d90678aca7e"/>
+  <w:style w:type="table" w:styleId="NormalTable_abc692e1-6ef4-4b36-877b-64bfcd29e1e0" w:customStyle="1">
+    <w:name w:val="Normal Table_abc692e1-6ef4-4b36-877b-64bfcd29e1e0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_4fe99dcb-f707-4fe4-8ba4-db46913e3777" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d50e8ce1-010d-407b-8386-9d90678aca7e"/>
+  <w:style w:type="table" w:styleId="TableGrid_91c0d008-2282-43c9-93ac-a6fa6ec4ff03" w:customStyle="1">
+    <w:name w:val="Table Grid_91c0d008-2282-43c9-93ac-a6fa6ec4ff03"/>
+    <w:basedOn w:val="NormalTable_abc692e1-6ef4-4b36-877b-64bfcd29e1e0"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_03b96021-59b5-45d1-8188-c7c5c5983de3" w:customStyle="1">
-    <w:name w:val="Normal Table_03b96021-59b5-45d1-8188-c7c5c5983de3"/>
+  <w:style w:type="table" w:styleId="NormalTable_39230259-a914-4a51-87e4-855d0adfb01b" w:customStyle="1">
+    <w:name w:val="Normal Table_39230259-a914-4a51-87e4-855d0adfb01b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d6f2ce07-ea9c-4866-ba46-8214dcc881d2" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_03b96021-59b5-45d1-8188-c7c5c5983de3"/>
+  <w:style w:type="table" w:styleId="TableGrid_648a6882-4023-4db5-b858-5859b890d506" w:customStyle="1">
+    <w:name w:val="Table Grid_648a6882-4023-4db5-b858-5859b890d506"/>
+    <w:basedOn w:val="NormalTable_39230259-a914-4a51-87e4-855d0adfb01b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2d56213b-5daf-4a86-b038-3bb08b03d0e3" w:customStyle="1">
-    <w:name w:val="Normal Table_2d56213b-5daf-4a86-b038-3bb08b03d0e3"/>
+  <w:style w:type="table" w:styleId="NormalTable_a8e9de24-4364-462b-9d33-6680fecfc0ec" w:customStyle="1">
+    <w:name w:val="Normal Table_a8e9de24-4364-462b-9d33-6680fecfc0ec"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_81222ab5-346d-4cb2-9bea-61e759c85426" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2d56213b-5daf-4a86-b038-3bb08b03d0e3"/>
+  <w:style w:type="table" w:styleId="TableGrid_148d5b2f-c157-4caa-8cf7-afe9de4d63aa" w:customStyle="1">
+    <w:name w:val="Table Grid_148d5b2f-c157-4caa-8cf7-afe9de4d63aa"/>
+    <w:basedOn w:val="NormalTable_a8e9de24-4364-462b-9d33-6680fecfc0ec"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5508ab53-d6da-4367-a9e9-f2dadb8d2580" w:customStyle="1">
-    <w:name w:val="Normal Table_5508ab53-d6da-4367-a9e9-f2dadb8d2580"/>
+  <w:style w:type="table" w:styleId="NormalTable_072a99c4-cadb-4c13-a167-abd118018afb" w:customStyle="1">
+    <w:name w:val="Normal Table_072a99c4-cadb-4c13-a167-abd118018afb"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ce028773-c340-4ac5-9e43-d40b4b637548" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5508ab53-d6da-4367-a9e9-f2dadb8d2580"/>
+  <w:style w:type="table" w:styleId="TableGrid_fb4facea-b3db-44e6-9c31-290b501190f9" w:customStyle="1">
+    <w:name w:val="Table Grid_fb4facea-b3db-44e6-9c31-290b501190f9"/>
+    <w:basedOn w:val="NormalTable_072a99c4-cadb-4c13-a167-abd118018afb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6919bb73-f3b3-4fc1-b322-71b96c9a42cc" w:customStyle="1">
-    <w:name w:val="Normal Table_6919bb73-f3b3-4fc1-b322-71b96c9a42cc"/>
+  <w:style w:type="table" w:styleId="NormalTable_1f466ba1-5731-464f-b9a7-fffd80f83ae1" w:customStyle="1">
+    <w:name w:val="Normal Table_1f466ba1-5731-464f-b9a7-fffd80f83ae1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d91eac74-eb96-4014-972b-124b856101a0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6919bb73-f3b3-4fc1-b322-71b96c9a42cc"/>
+  <w:style w:type="table" w:styleId="TableGrid_8df05e1e-b428-452e-b358-c1e506a6f901" w:customStyle="1">
+    <w:name w:val="Table Grid_8df05e1e-b428-452e-b358-c1e506a6f901"/>
+    <w:basedOn w:val="NormalTable_1f466ba1-5731-464f-b9a7-fffd80f83ae1"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7bc5fd00-29a2-427e-a33f-612e82fa18c0" w:customStyle="1">
-    <w:name w:val="Normal Table_7bc5fd00-29a2-427e-a33f-612e82fa18c0"/>
+  <w:style w:type="table" w:styleId="NormalTable_3d5e5997-de0c-400a-a521-70acafc59f55" w:customStyle="1">
+    <w:name w:val="Normal Table_3d5e5997-de0c-400a-a521-70acafc59f55"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ba822468-fcac-46c9-a8e7-8bcb5c945f6e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7bc5fd00-29a2-427e-a33f-612e82fa18c0"/>
+  <w:style w:type="table" w:styleId="TableGrid_1f2f7147-b375-43d4-87e7-6a2e7d67ed06" w:customStyle="1">
+    <w:name w:val="Table Grid_1f2f7147-b375-43d4-87e7-6a2e7d67ed06"/>
+    <w:basedOn w:val="NormalTable_3d5e5997-de0c-400a-a521-70acafc59f55"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ffcbc928-f5b9-4db6-8a1a-04f46489d069" w:customStyle="1">
-    <w:name w:val="Normal Table_ffcbc928-f5b9-4db6-8a1a-04f46489d069"/>
+  <w:style w:type="table" w:styleId="NormalTable_a1ee71af-870a-4808-ae31-85cc27a70823" w:customStyle="1">
+    <w:name w:val="Normal Table_a1ee71af-870a-4808-ae31-85cc27a70823"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a0bebe66-6cdd-451d-8972-f093cf7cc550" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ffcbc928-f5b9-4db6-8a1a-04f46489d069"/>
+  <w:style w:type="table" w:styleId="TableGrid_607aa624-01f4-448a-bc82-c82bec25641e" w:customStyle="1">
+    <w:name w:val="Table Grid_607aa624-01f4-448a-bc82-c82bec25641e"/>
+    <w:basedOn w:val="NormalTable_a1ee71af-870a-4808-ae31-85cc27a70823"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_66a05898-3f71-4204-a2a8-d388630f5037" w:customStyle="1">
-    <w:name w:val="Normal Table_66a05898-3f71-4204-a2a8-d388630f5037"/>
+  <w:style w:type="table" w:styleId="NormalTable_ec906c4c-99f1-4318-81d1-602c5f448e45" w:customStyle="1">
+    <w:name w:val="Normal Table_ec906c4c-99f1-4318-81d1-602c5f448e45"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_791ad61a-e1c8-40aa-841a-54ee49a39810" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_66a05898-3f71-4204-a2a8-d388630f5037"/>
+  <w:style w:type="table" w:styleId="TableGrid_eae019c7-d8c9-4924-92cb-38df8e18f6d8" w:customStyle="1">
+    <w:name w:val="Table Grid_eae019c7-d8c9-4924-92cb-38df8e18f6d8"/>
+    <w:basedOn w:val="NormalTable_ec906c4c-99f1-4318-81d1-602c5f448e45"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>