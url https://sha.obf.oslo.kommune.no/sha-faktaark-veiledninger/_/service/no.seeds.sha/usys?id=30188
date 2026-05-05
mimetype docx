--- v3 (2026-03-21)
+++ v4 (2026-05-05)
@@ -3155,51 +3155,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_f55eaf0a-0fb6-47f3-96ba-f7d67c6d7d80"/>
+      <w:tblStyle w:val="TableGrid_987c7e85-0f75-4b1f-bde0-9dc3afed57a4"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3210,51 +3210,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21.03.2026 10:51:37 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:36:09 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3282,51 +3282,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_003c1e94-950e-44ea-a8c4-fbc75e22078c"/>
+      <w:tblStyle w:val="TableGrid_687189ee-4d0d-45cc-83aa-754ac3086e0b"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3384,51 +3384,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_9b134b8d-bd56-4b98-af31-0ea79e136c21"/>
+            <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3441,59 +3441,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_9b134b8d-bd56-4b98-af31-0ea79e136c21"/>
+      <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_c6385042-0a35-43ef-84fc-680899ba8fb3"/>
+      <w:tblStyle w:val="TableGrid_fa5e3a14-6945-4e06-b446-5d8105dbed06"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3504,51 +3504,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_8dbf3c25-48e5-4c1c-a300-e3f0b404a031"/>
+            <w:tblStyle w:val="TableGrid_08c72642-ae62-4e5c-b13a-7280cccc69ef"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3649,72 +3649,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_9b134b8d-bd56-4b98-af31-0ea79e136c21"/>
+            <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_5d4a845f-09e4-4d84-8472-cbb49d87e44d"/>
+            <w:tblStyle w:val="TableGrid_9932cd0e-ea09-47f1-9298-3240a3d39ee0"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3815,62 +3815,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_9b134b8d-bd56-4b98-af31-0ea79e136c21"/>
+            <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_9b134b8d-bd56-4b98-af31-0ea79e136c21"/>
+      <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4854,629 +4854,629 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_9b134b8d-bd56-4b98-af31-0ea79e136c21" w:customStyle="1">
-    <w:name w:val="Normal_9b134b8d-bd56-4b98-af31-0ea79e136c21"/>
+  <w:style w:type="paragraph" w:styleId="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47" w:customStyle="1">
+    <w:name w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_9b134b8d-bd56-4b98-af31-0ea79e136c21"/>
+    <w:basedOn w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a05aac51-313d-4f48-b598-280ac7613d07" w:customStyle="1">
-    <w:name w:val="Normal Table_a05aac51-313d-4f48-b598-280ac7613d07"/>
+  <w:style w:type="table" w:styleId="NormalTable_8cc39b7d-7ed9-46ac-badd-a5bfa3316f8d" w:customStyle="1">
+    <w:name w:val="Normal Table_8cc39b7d-7ed9-46ac-badd-a5bfa3316f8d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_a05aac51-313d-4f48-b598-280ac7613d07"/>
+    <w:basedOn w:val="NormalTable_8cc39b7d-7ed9-46ac-badd-a5bfa3316f8d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_9b134b8d-bd56-4b98-af31-0ea79e136c21"/>
+    <w:basedOn w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_9b134b8d-bd56-4b98-af31-0ea79e136c21"/>
+    <w:basedOn w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_4b37270a-5e7d-4c63-abcf-2d1dff508bc5" w:customStyle="1">
-    <w:name w:val="Normal Table_4b37270a-5e7d-4c63-abcf-2d1dff508bc5"/>
+  <w:style w:type="table" w:styleId="NormalTable_93a4e517-855f-447e-855e-1e16792caf48" w:customStyle="1">
+    <w:name w:val="Normal Table_93a4e517-855f-447e-855e-1e16792caf48"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ed97afe3-ebfa-4c91-9736-00580d49c269" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_4b37270a-5e7d-4c63-abcf-2d1dff508bc5"/>
+  <w:style w:type="table" w:styleId="TableGrid_ec896773-4ffc-47fc-bd15-b78de1fd4933" w:customStyle="1">
+    <w:name w:val="Table Grid_ec896773-4ffc-47fc-bd15-b78de1fd4933"/>
+    <w:basedOn w:val="NormalTable_93a4e517-855f-447e-855e-1e16792caf48"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_2cb98368-53ab-4fe0-8d3f-b5129c886f12" w:customStyle="1">
-    <w:name w:val="Normal Table_2cb98368-53ab-4fe0-8d3f-b5129c886f12"/>
+  <w:style w:type="table" w:styleId="NormalTable_5e74fb22-29a0-44a7-9fab-5f46a58a1531" w:customStyle="1">
+    <w:name w:val="Normal Table_5e74fb22-29a0-44a7-9fab-5f46a58a1531"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8bd56775-a8c7-4cf8-8493-71987a3eaf3a" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_2cb98368-53ab-4fe0-8d3f-b5129c886f12"/>
+  <w:style w:type="table" w:styleId="TableGrid_9fc6f7dd-4fdf-4599-a460-47dfa6f2b934" w:customStyle="1">
+    <w:name w:val="Table Grid_9fc6f7dd-4fdf-4599-a460-47dfa6f2b934"/>
+    <w:basedOn w:val="NormalTable_5e74fb22-29a0-44a7-9fab-5f46a58a1531"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1d7fd5fa-6cf3-47a8-ad3b-e8b5cec83901" w:customStyle="1">
-    <w:name w:val="Normal Table_1d7fd5fa-6cf3-47a8-ad3b-e8b5cec83901"/>
+  <w:style w:type="table" w:styleId="NormalTable_8e2d77a6-3535-4761-96b8-5f5a18312594" w:customStyle="1">
+    <w:name w:val="Normal Table_8e2d77a6-3535-4761-96b8-5f5a18312594"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9692fa0d-41f2-4ea4-b320-d566a07d1df0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1d7fd5fa-6cf3-47a8-ad3b-e8b5cec83901"/>
+  <w:style w:type="table" w:styleId="TableGrid_836efcd9-b0c9-43a7-991b-d2fb56da1754" w:customStyle="1">
+    <w:name w:val="Table Grid_836efcd9-b0c9-43a7-991b-d2fb56da1754"/>
+    <w:basedOn w:val="NormalTable_8e2d77a6-3535-4761-96b8-5f5a18312594"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_03639712-cd57-4a03-bb96-3f00a653ab52" w:customStyle="1">
-    <w:name w:val="Normal Table_03639712-cd57-4a03-bb96-3f00a653ab52"/>
+  <w:style w:type="table" w:styleId="NormalTable_cd1a7e9f-32ee-4282-8784-c89a6856110f" w:customStyle="1">
+    <w:name w:val="Normal Table_cd1a7e9f-32ee-4282-8784-c89a6856110f"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fc9dab3a-b265-44c7-8c20-312272344ec1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_03639712-cd57-4a03-bb96-3f00a653ab52"/>
+  <w:style w:type="table" w:styleId="TableGrid_6ee3af13-4710-4963-9709-24a2874d9705" w:customStyle="1">
+    <w:name w:val="Table Grid_6ee3af13-4710-4963-9709-24a2874d9705"/>
+    <w:basedOn w:val="NormalTable_cd1a7e9f-32ee-4282-8784-c89a6856110f"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ec188d9f-c018-4961-a873-ca584fdc6d9f" w:customStyle="1">
-    <w:name w:val="Normal Table_ec188d9f-c018-4961-a873-ca584fdc6d9f"/>
+  <w:style w:type="table" w:styleId="NormalTable_7966d159-afab-4a23-b356-4dabe6997a42" w:customStyle="1">
+    <w:name w:val="Normal Table_7966d159-afab-4a23-b356-4dabe6997a42"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f55eaf0a-0fb6-47f3-96ba-f7d67c6d7d80" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ec188d9f-c018-4961-a873-ca584fdc6d9f"/>
+  <w:style w:type="table" w:styleId="TableGrid_987c7e85-0f75-4b1f-bde0-9dc3afed57a4" w:customStyle="1">
+    <w:name w:val="Table Grid_987c7e85-0f75-4b1f-bde0-9dc3afed57a4"/>
+    <w:basedOn w:val="NormalTable_7966d159-afab-4a23-b356-4dabe6997a42"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6b1e0b07-69d2-4dae-b4c8-5f0294cb2337" w:customStyle="1">
-    <w:name w:val="Normal Table_6b1e0b07-69d2-4dae-b4c8-5f0294cb2337"/>
+  <w:style w:type="table" w:styleId="NormalTable_6312f12c-995e-4d88-9a43-03ce396b5f01" w:customStyle="1">
+    <w:name w:val="Normal Table_6312f12c-995e-4d88-9a43-03ce396b5f01"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_003c1e94-950e-44ea-a8c4-fbc75e22078c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6b1e0b07-69d2-4dae-b4c8-5f0294cb2337"/>
+  <w:style w:type="table" w:styleId="TableGrid_687189ee-4d0d-45cc-83aa-754ac3086e0b" w:customStyle="1">
+    <w:name w:val="Table Grid_687189ee-4d0d-45cc-83aa-754ac3086e0b"/>
+    <w:basedOn w:val="NormalTable_6312f12c-995e-4d88-9a43-03ce396b5f01"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_ca8f5010-301b-445d-8f86-8350f1a1eabc" w:customStyle="1">
-    <w:name w:val="Normal Table_ca8f5010-301b-445d-8f86-8350f1a1eabc"/>
+  <w:style w:type="table" w:styleId="NormalTable_04eb8306-106a-4b3d-a4f7-139de023c436" w:customStyle="1">
+    <w:name w:val="Normal Table_04eb8306-106a-4b3d-a4f7-139de023c436"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_8dbf3c25-48e5-4c1c-a300-e3f0b404a031" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_ca8f5010-301b-445d-8f86-8350f1a1eabc"/>
+  <w:style w:type="table" w:styleId="TableGrid_08c72642-ae62-4e5c-b13a-7280cccc69ef" w:customStyle="1">
+    <w:name w:val="Table Grid_08c72642-ae62-4e5c-b13a-7280cccc69ef"/>
+    <w:basedOn w:val="NormalTable_04eb8306-106a-4b3d-a4f7-139de023c436"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8675307f-258d-4f44-9669-32350e18afe1" w:customStyle="1">
-    <w:name w:val="Normal Table_8675307f-258d-4f44-9669-32350e18afe1"/>
+  <w:style w:type="table" w:styleId="NormalTable_8acde4c8-d859-411d-afbd-18fc69a9a0f5" w:customStyle="1">
+    <w:name w:val="Normal Table_8acde4c8-d859-411d-afbd-18fc69a9a0f5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_5d4a845f-09e4-4d84-8472-cbb49d87e44d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8675307f-258d-4f44-9669-32350e18afe1"/>
+  <w:style w:type="table" w:styleId="TableGrid_9932cd0e-ea09-47f1-9298-3240a3d39ee0" w:customStyle="1">
+    <w:name w:val="Table Grid_9932cd0e-ea09-47f1-9298-3240a3d39ee0"/>
+    <w:basedOn w:val="NormalTable_8acde4c8-d859-411d-afbd-18fc69a9a0f5"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_37bba51d-5ce1-4471-86af-c6bac5ec5787" w:customStyle="1">
-    <w:name w:val="Normal Table_37bba51d-5ce1-4471-86af-c6bac5ec5787"/>
+  <w:style w:type="table" w:styleId="NormalTable_b8f7e2eb-2f57-4f5b-8ac6-e07a5f7b77ab" w:customStyle="1">
+    <w:name w:val="Normal Table_b8f7e2eb-2f57-4f5b-8ac6-e07a5f7b77ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c6385042-0a35-43ef-84fc-680899ba8fb3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_37bba51d-5ce1-4471-86af-c6bac5ec5787"/>
+  <w:style w:type="table" w:styleId="TableGrid_fa5e3a14-6945-4e06-b446-5d8105dbed06" w:customStyle="1">
+    <w:name w:val="Table Grid_fa5e3a14-6945-4e06-b446-5d8105dbed06"/>
+    <w:basedOn w:val="NormalTable_b8f7e2eb-2f57-4f5b-8ac6-e07a5f7b77ab"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>