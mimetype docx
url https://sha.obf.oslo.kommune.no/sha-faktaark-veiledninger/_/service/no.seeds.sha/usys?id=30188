--- v4 (2026-05-05)
+++ v5 (2026-07-18)
@@ -3155,51 +3155,51 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_987c7e85-0f75-4b1f-bde0-9dc3afed57a4"/>
+      <w:tblStyle w:val="TableGrid_05ecd24d-c42e-4dc3-9c88-c06a0b571171"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3210,51 +3210,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:36:09 </w:t>
+            <w:t xml:space="preserve">17.07.2026 19:01:15 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
@@ -3282,51 +3282,51 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_687189ee-4d0d-45cc-83aa-754ac3086e0b"/>
+      <w:tblStyle w:val="TableGrid_aef5fb0d-557c-4598-a219-4abfb6747616"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6244"/>
       <w:gridCol w:w="2240"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
@@ -3384,51 +3384,51 @@
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
+            <w:pStyle w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -3441,59 +3441,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
+      <w:pStyle w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_fa5e3a14-6945-4e06-b446-5d8105dbed06"/>
+      <w:tblStyle w:val="TableGrid_46ec0e3c-34e1-4f21-96cb-d6e8bd1e3f08"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3504,51 +3504,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_08c72642-ae62-4e5c-b13a-7280cccc69ef"/>
+            <w:tblStyle w:val="TableGrid_282a7dd1-6a10-49ba-b979-9b75fe7b5c5d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3649,72 +3649,72 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
+            <w:pStyle w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9932cd0e-ea09-47f1-9298-3240a3d39ee0"/>
+            <w:tblStyle w:val="TableGrid_a1732db6-2608-4d69-b89b-90a3d220c94f"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1920"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3815,62 +3815,62 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1920"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
+            <w:pStyle w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
+      <w:pStyle w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4854,629 +4854,629 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47" w:customStyle="1">
-    <w:name w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
+  <w:style w:type="paragraph" w:styleId="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4" w:customStyle="1">
+    <w:name w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
+    <w:basedOn w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8cc39b7d-7ed9-46ac-badd-a5bfa3316f8d" w:customStyle="1">
-    <w:name w:val="Normal Table_8cc39b7d-7ed9-46ac-badd-a5bfa3316f8d"/>
+  <w:style w:type="table" w:styleId="NormalTable_eaa9f4d6-636a-4b2e-b1cf-2fecfd0525be" w:customStyle="1">
+    <w:name w:val="Normal Table_eaa9f4d6-636a-4b2e-b1cf-2fecfd0525be"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_8cc39b7d-7ed9-46ac-badd-a5bfa3316f8d"/>
+    <w:basedOn w:val="NormalTable_eaa9f4d6-636a-4b2e-b1cf-2fecfd0525be"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
+    <w:basedOn w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
-    <w:basedOn w:val="Normal_979b7f5c-9f5b-47f4-8ed1-3cb064fa1b47"/>
+    <w:basedOn w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_93a4e517-855f-447e-855e-1e16792caf48" w:customStyle="1">
-    <w:name w:val="Normal Table_93a4e517-855f-447e-855e-1e16792caf48"/>
+  <w:style w:type="table" w:styleId="NormalTable_82ffa00c-22ed-49df-b9be-f938bebd45c8" w:customStyle="1">
+    <w:name w:val="Normal Table_82ffa00c-22ed-49df-b9be-f938bebd45c8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_ec896773-4ffc-47fc-bd15-b78de1fd4933" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_93a4e517-855f-447e-855e-1e16792caf48"/>
+  <w:style w:type="table" w:styleId="TableGrid_be60ec0d-3b85-449c-8a27-a18d05809082" w:customStyle="1">
+    <w:name w:val="Table Grid_be60ec0d-3b85-449c-8a27-a18d05809082"/>
+    <w:basedOn w:val="NormalTable_82ffa00c-22ed-49df-b9be-f938bebd45c8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5e74fb22-29a0-44a7-9fab-5f46a58a1531" w:customStyle="1">
-    <w:name w:val="Normal Table_5e74fb22-29a0-44a7-9fab-5f46a58a1531"/>
+  <w:style w:type="table" w:styleId="NormalTable_7c504cf8-e65d-4f07-ab16-a1499ad284db" w:customStyle="1">
+    <w:name w:val="Normal Table_7c504cf8-e65d-4f07-ab16-a1499ad284db"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9fc6f7dd-4fdf-4599-a460-47dfa6f2b934" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5e74fb22-29a0-44a7-9fab-5f46a58a1531"/>
+  <w:style w:type="table" w:styleId="TableGrid_343116b2-eb57-43f6-b158-b2fe124498bb" w:customStyle="1">
+    <w:name w:val="Table Grid_343116b2-eb57-43f6-b158-b2fe124498bb"/>
+    <w:basedOn w:val="NormalTable_7c504cf8-e65d-4f07-ab16-a1499ad284db"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8e2d77a6-3535-4761-96b8-5f5a18312594" w:customStyle="1">
-    <w:name w:val="Normal Table_8e2d77a6-3535-4761-96b8-5f5a18312594"/>
+  <w:style w:type="table" w:styleId="NormalTable_1633b83e-b6b6-4c8b-b23f-d610dfd5eca8" w:customStyle="1">
+    <w:name w:val="Normal Table_1633b83e-b6b6-4c8b-b23f-d610dfd5eca8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_836efcd9-b0c9-43a7-991b-d2fb56da1754" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8e2d77a6-3535-4761-96b8-5f5a18312594"/>
+  <w:style w:type="table" w:styleId="TableGrid_33d1684e-b99e-4bf1-8018-6812e82fa58e" w:customStyle="1">
+    <w:name w:val="Table Grid_33d1684e-b99e-4bf1-8018-6812e82fa58e"/>
+    <w:basedOn w:val="NormalTable_1633b83e-b6b6-4c8b-b23f-d610dfd5eca8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_cd1a7e9f-32ee-4282-8784-c89a6856110f" w:customStyle="1">
-    <w:name w:val="Normal Table_cd1a7e9f-32ee-4282-8784-c89a6856110f"/>
+  <w:style w:type="table" w:styleId="NormalTable_210bc081-8353-40d0-b508-13796b38e468" w:customStyle="1">
+    <w:name w:val="Normal Table_210bc081-8353-40d0-b508-13796b38e468"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6ee3af13-4710-4963-9709-24a2874d9705" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_cd1a7e9f-32ee-4282-8784-c89a6856110f"/>
+  <w:style w:type="table" w:styleId="TableGrid_d5d8b554-4be9-4991-ba5a-d9ea0816a005" w:customStyle="1">
+    <w:name w:val="Table Grid_d5d8b554-4be9-4991-ba5a-d9ea0816a005"/>
+    <w:basedOn w:val="NormalTable_210bc081-8353-40d0-b508-13796b38e468"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7966d159-afab-4a23-b356-4dabe6997a42" w:customStyle="1">
-    <w:name w:val="Normal Table_7966d159-afab-4a23-b356-4dabe6997a42"/>
+  <w:style w:type="table" w:styleId="NormalTable_09a06e82-6529-46db-94ec-42c9f8277258" w:customStyle="1">
+    <w:name w:val="Normal Table_09a06e82-6529-46db-94ec-42c9f8277258"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_987c7e85-0f75-4b1f-bde0-9dc3afed57a4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7966d159-afab-4a23-b356-4dabe6997a42"/>
+  <w:style w:type="table" w:styleId="TableGrid_05ecd24d-c42e-4dc3-9c88-c06a0b571171" w:customStyle="1">
+    <w:name w:val="Table Grid_05ecd24d-c42e-4dc3-9c88-c06a0b571171"/>
+    <w:basedOn w:val="NormalTable_09a06e82-6529-46db-94ec-42c9f8277258"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_6312f12c-995e-4d88-9a43-03ce396b5f01" w:customStyle="1">
-    <w:name w:val="Normal Table_6312f12c-995e-4d88-9a43-03ce396b5f01"/>
+  <w:style w:type="table" w:styleId="NormalTable_62eaae1f-57eb-4dd5-b56b-a8d674287611" w:customStyle="1">
+    <w:name w:val="Normal Table_62eaae1f-57eb-4dd5-b56b-a8d674287611"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_687189ee-4d0d-45cc-83aa-754ac3086e0b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_6312f12c-995e-4d88-9a43-03ce396b5f01"/>
+  <w:style w:type="table" w:styleId="TableGrid_aef5fb0d-557c-4598-a219-4abfb6747616" w:customStyle="1">
+    <w:name w:val="Table Grid_aef5fb0d-557c-4598-a219-4abfb6747616"/>
+    <w:basedOn w:val="NormalTable_62eaae1f-57eb-4dd5-b56b-a8d674287611"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_04eb8306-106a-4b3d-a4f7-139de023c436" w:customStyle="1">
-    <w:name w:val="Normal Table_04eb8306-106a-4b3d-a4f7-139de023c436"/>
+  <w:style w:type="table" w:styleId="NormalTable_b0cb30bb-5ae8-4ed7-b0b5-6df7f9825f6d" w:customStyle="1">
+    <w:name w:val="Normal Table_b0cb30bb-5ae8-4ed7-b0b5-6df7f9825f6d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_08c72642-ae62-4e5c-b13a-7280cccc69ef" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_04eb8306-106a-4b3d-a4f7-139de023c436"/>
+  <w:style w:type="table" w:styleId="TableGrid_282a7dd1-6a10-49ba-b979-9b75fe7b5c5d" w:customStyle="1">
+    <w:name w:val="Table Grid_282a7dd1-6a10-49ba-b979-9b75fe7b5c5d"/>
+    <w:basedOn w:val="NormalTable_b0cb30bb-5ae8-4ed7-b0b5-6df7f9825f6d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_8acde4c8-d859-411d-afbd-18fc69a9a0f5" w:customStyle="1">
-    <w:name w:val="Normal Table_8acde4c8-d859-411d-afbd-18fc69a9a0f5"/>
+  <w:style w:type="table" w:styleId="NormalTable_e0ffa839-942a-40cc-ba6b-85ece40d7c7c" w:customStyle="1">
+    <w:name w:val="Normal Table_e0ffa839-942a-40cc-ba6b-85ece40d7c7c"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9932cd0e-ea09-47f1-9298-3240a3d39ee0" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_8acde4c8-d859-411d-afbd-18fc69a9a0f5"/>
+  <w:style w:type="table" w:styleId="TableGrid_a1732db6-2608-4d69-b89b-90a3d220c94f" w:customStyle="1">
+    <w:name w:val="Table Grid_a1732db6-2608-4d69-b89b-90a3d220c94f"/>
+    <w:basedOn w:val="NormalTable_e0ffa839-942a-40cc-ba6b-85ece40d7c7c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b8f7e2eb-2f57-4f5b-8ac6-e07a5f7b77ab" w:customStyle="1">
-    <w:name w:val="Normal Table_b8f7e2eb-2f57-4f5b-8ac6-e07a5f7b77ab"/>
+  <w:style w:type="table" w:styleId="NormalTable_b0af1429-5c4d-43eb-ae0a-1e9b15096e78" w:customStyle="1">
+    <w:name w:val="Normal Table_b0af1429-5c4d-43eb-ae0a-1e9b15096e78"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_fa5e3a14-6945-4e06-b446-5d8105dbed06" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b8f7e2eb-2f57-4f5b-8ac6-e07a5f7b77ab"/>
+  <w:style w:type="table" w:styleId="TableGrid_46ec0e3c-34e1-4f21-96cb-d6e8bd1e3f08" w:customStyle="1">
+    <w:name w:val="Table Grid_46ec0e3c-34e1-4f21-96cb-d6e8bd1e3f08"/>
+    <w:basedOn w:val="NormalTable_b0af1429-5c4d-43eb-ae0a-1e9b15096e78"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>