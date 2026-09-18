--- v5 (2026-07-18)
+++ v6 (2026-09-18)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="ico" ContentType="image/x-icon"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9777" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -372,74 +373,76 @@
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="284" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2316"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:firstLine="142"/>
               <w:rPr/>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="3"/>
             <w:permEnd w:id="2"/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ansatt i firma:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7461"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="3"/>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9777"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ovennevnte arbeider er i dag gitt HMS-advarsel pga</w:t>
@@ -490,50 +493,51 @@
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr/>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="723"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:spacing/>
                   <w:ind w:left="209"/>
                   <w:rPr/>
                 </w:pPr>
+                <w:permStart w:colFirst="0" w:colLast="0" w:edGrp="everyone" w:id="4"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9054"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -570,50 +574,52 @@
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr/>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="723"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:spacing/>
                   <w:ind w:left="209"/>
                   <w:rPr/>
                 </w:pPr>
+                <w:permEnd w:id="4"/>
+                <w:permStart w:colFirst="0" w:colLast="0" w:edGrp="everyone" w:id="5"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9054"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -661,100 +667,103 @@
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr/>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="723"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:spacing/>
                   <w:ind w:left="209"/>
                   <w:rPr/>
                 </w:pPr>
+                <w:permEnd w:id="5"/>
+                <w:permStart w:colFirst="0" w:colLast="0" w:edGrp="everyone" w:id="6"/>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="32"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t xml:space="preserve">☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9054"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">gangs brudd og etter skriftlig advarsel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="6"/>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9777"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="567" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
@@ -788,73 +797,75 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="465" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="557"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9220"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="7"/>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3397"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing/>
               <w:ind w:left="567" w:hanging="425"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Overtredelsen karakteriseres som brudd på følgende sikkerhetsbestemmelser i den prosjekttilpassede «Sanksjonsmatrisen»:</w:t>
@@ -2757,50 +2768,52 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="405" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="160"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="4" w:colLast="4" w:edGrp="everyone" w:id="26"/>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="27"/>
             <w:permEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4640"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2855,50 +2868,52 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="357"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="26"/>
+      <w:permEnd w:id="27"/>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="160"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:ind w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3020,186 +3035,189 @@
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="594"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:permStart w:colFirst="1" w:colLast="1" w:edGrp="everyone" w:id="28"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kopi;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="9183"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="70" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:permEnd w:id="28"/>
     </w:tbl>
     <w:p w14:paraId="5D9EB147">
       <w:pPr>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId1"/>
-      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:headerReference w:type="first" r:id="rId1"/>
+      <w:headerReference w:type="default" r:id="rId2"/>
+      <w:footerReference w:type="default" r:id="rId3"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1418" w:header="454" w:footer="454" w:gutter="0"/>
       <w:pgBorders/>
       <w:pgNumType w:fmt="decimal"/>
       <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:charset w:val="2"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TheSansOffice">
     <w:altName w:val="Malgun Gothic"/>
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
-    <w:charset w:val="0"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_05ecd24d-c42e-4dc3-9c88-c06a0b571171"/>
+      <w:tblStyle w:val="TableGrid_2442145b-d42e-4ea0-b39b-670818829167"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4677"/>
       <w:gridCol w:w="4677"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3210,290 +3228,299 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">17.07.2026 19:01:15 </w:t>
+            <w:t xml:space="preserve">18.09.2026 11:42:16 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4677"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:t xml:space="preserve">/</w:t>
           </w:r>
           <w:r>
-            <w:rPr/>
+            <w:rPr>
+              <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
+              <w:sz w:val="12"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_aef5fb0d-557c-4598-a219-4abfb6747616"/>
+      <w:tblStyle w:val="TableGrid_78ad755c-7adf-4c74-aa04-9d1f3c8834cb"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6244"/>
-      <w:gridCol w:w="2240"/>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
       <w:gridCol w:w="822"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="6244"/>
+          <w:tcW w:type="dxa" w:w="5804"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 139. Versjonsnummer: 1</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Skjema - Skriftlig advarsel ved brudd på sikkerhetsbestemmelsene</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:type="dxa" w:w="2240"/>
+          <w:tcW w:type="dxa" w:w="2680"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="822"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
+            <w:pStyle w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="5120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId3"/>
+                        <a:blip r:embed="rId4"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
+      <w:pStyle w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_46ec0e3c-34e1-4f21-96cb-d6e8bd1e3f08"/>
+      <w:tblStyle w:val="TableGrid_5d77ddc3-208c-40b9-8c58-5a2c2039dae2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6080"/>
       <w:gridCol w:w="3274"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3504,51 +3531,51 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6080"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_282a7dd1-6a10-49ba-b979-9b75fe7b5c5d"/>
+            <w:tblStyle w:val="TableGrid_a564a9ce-76d3-4d7d-a0dc-1e4690489b9d"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3649,136 +3676,136 @@
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
+            <w:pStyle w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3274"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_a1732db6-2608-4d69-b89b-90a3d220c94f"/>
+            <w:tblStyle w:val="TableGrid_a41638dc-6821-4c6f-bf51-ef7dd5093e6e"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
-            <w:gridCol w:w="1920"/>
+            <w:gridCol w:w="1400"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Sjekkliste</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -3794,83 +3821,640 @@
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:type="dxa" w:w="1920"/>
+                <w:tcW w:type="dxa" w:w="1400"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
                   <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
+            <w:pStyle w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
+      <w:pStyle w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
+      <w:pBdr/>
+      <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_2f1d161f-14e2-4521-8a7e-e6042f586200"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5804"/>
+      <w:gridCol w:w="2680"/>
+      <w:gridCol w:w="822"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:val="600" w:hRule="atLeast"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="5804"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:after="40"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Dokument-ID: 139. Versjonsnummer: 1</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="300" w:lineRule="exact"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Skjema - Skriftlig advarsel ved brudd på sikkerhetsbestemmelsene</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="2680"/>
+          <w:tcBorders/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+            <w:pBdr/>
+            <w:spacing w:line="600" w:lineRule="exact"/>
+            <w:ind w:right="100"/>
+            <w:jc w:val="right"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">Oslobygg KF</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="822"/>
+          <w:tcBorders/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
+            <w:pBdr/>
+            <w:spacing w:line="40" w:lineRule="auto"/>
+            <w:ind w:left="40" w:right="0"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="522038" cy="355600"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Picture 1"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="" descr=""/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId5"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="522038" cy="355600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
+      <w:pBdr/>
+      <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
+      <w:rPr/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid_f88fff32-2a64-4bdf-82b5-728499f54ee9"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6080"/>
+      <w:gridCol w:w="3274"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tblPrEx>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="6080"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_7fe57806-04ba-4829-bdcc-392f685f26d9"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1500"/>
+            <w:gridCol w:w="3753"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sted og prosess</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Oslobygg / SHA+ / SHA i byggeprosjekter+ / 7. SHA - Faktaark og veiledninger</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1500"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sist godkjent dato</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="3753"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">27.10.2023 (Bård Sigmund Dybsjord)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:type="dxa" w:w="3274"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid_5850bf3e-af18-451a-97a5-d9f46b5b2351"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="1580"/>
+            <w:gridCol w:w="1400"/>
+          </w:tblGrid>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentkategori</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Sjekkliste</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr>
+            <w:tblPrEx>
+              <w:tblBorders>
+                <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+                <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="0" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="0" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPrEx>
+            <w:trPr/>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1580"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Dokumentansvarlig</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:type="dxa" w:w="1400"/>
+                <w:tcBorders/>
+                <w:noWrap/>
+              </w:tcPr>
+              <w:p>
+                <w:pPr>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
+                  <w:pBdr/>
+                  <w:spacing/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr/>
+                  <w:t xml:space="preserve">Bård Sigmund Dybsjord</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
+            <w:pBdr/>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="481463E1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3986,50 +4570,51 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="4C40781A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -4093,50 +4678,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="527C2F11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="-"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TheSansOffice" w:hAnsi="TheSansOffice" w:eastAsia="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4854,660 +5440,883 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4" w:customStyle="1">
-    <w:name w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
+  <w:style w:type="paragraph" w:styleId="Normal_b3dc2343-fecd-48a1-b268-3524708e9540" w:customStyle="1">
+    <w:name w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName"/>
-    <w:basedOn w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
+    <w:basedOn w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_eaa9f4d6-636a-4b2e-b1cf-2fecfd0525be" w:customStyle="1">
-    <w:name w:val="Normal Table_eaa9f4d6-636a-4b2e-b1cf-2fecfd0525be"/>
+  <w:style w:type="table" w:styleId="NormalTable_0ba1dd72-24fe-4abf-ae51-0b0ef8f5adaf" w:customStyle="1">
+    <w:name w:val="Normal Table_0ba1dd72-24fe-4abf-ae51-0b0ef8f5adaf"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTable_eaa9f4d6-636a-4b2e-b1cf-2fecfd0525be"/>
+    <w:basedOn w:val="NormalTable_0ba1dd72-24fe-4abf-ae51-0b0ef8f5adaf"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName" w:customStyle="1">
     <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName"/>
-    <w:basedOn w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal_333069ac-6e67-4afb-a5ed-be0165b2b7c4"/>
+    <w:basedOn w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName"/>
+    <w:basedOn w:val="Normal_b3dc2343-fecd-48a1-b268-3524708e9540"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_82ffa00c-22ed-49df-b9be-f938bebd45c8" w:customStyle="1">
-    <w:name w:val="Normal Table_82ffa00c-22ed-49df-b9be-f938bebd45c8"/>
+  <w:style w:type="table" w:styleId="NormalTable_986b1079-66b1-4799-af07-c7cac180a573" w:customStyle="1">
+    <w:name w:val="Normal Table_986b1079-66b1-4799-af07-c7cac180a573"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_be60ec0d-3b85-449c-8a27-a18d05809082" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_82ffa00c-22ed-49df-b9be-f938bebd45c8"/>
+  <w:style w:type="table" w:styleId="TableGrid_4875a42b-6bcb-4ccf-9b34-7391b670b8d1" w:customStyle="1">
+    <w:name w:val="Table Grid_4875a42b-6bcb-4ccf-9b34-7391b670b8d1"/>
+    <w:basedOn w:val="NormalTable_986b1079-66b1-4799-af07-c7cac180a573"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_7c504cf8-e65d-4f07-ab16-a1499ad284db" w:customStyle="1">
-    <w:name w:val="Normal Table_7c504cf8-e65d-4f07-ab16-a1499ad284db"/>
+  <w:style w:type="table" w:styleId="NormalTable_6e888d08-cd27-42d3-b75e-e6018ec5f00b" w:customStyle="1">
+    <w:name w:val="Normal Table_6e888d08-cd27-42d3-b75e-e6018ec5f00b"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_343116b2-eb57-43f6-b158-b2fe124498bb" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_7c504cf8-e65d-4f07-ab16-a1499ad284db"/>
+  <w:style w:type="table" w:styleId="TableGrid_50654cd5-10dc-4257-a4e8-13c046203380" w:customStyle="1">
+    <w:name w:val="Table Grid_50654cd5-10dc-4257-a4e8-13c046203380"/>
+    <w:basedOn w:val="NormalTable_6e888d08-cd27-42d3-b75e-e6018ec5f00b"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_1633b83e-b6b6-4c8b-b23f-d610dfd5eca8" w:customStyle="1">
-    <w:name w:val="Normal Table_1633b83e-b6b6-4c8b-b23f-d610dfd5eca8"/>
+  <w:style w:type="table" w:styleId="NormalTable_d068b38f-7f82-4dd4-a6cc-142973b0d66d" w:customStyle="1">
+    <w:name w:val="Normal Table_d068b38f-7f82-4dd4-a6cc-142973b0d66d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_33d1684e-b99e-4bf1-8018-6812e82fa58e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_1633b83e-b6b6-4c8b-b23f-d610dfd5eca8"/>
+  <w:style w:type="table" w:styleId="TableGrid_d18ac993-d9dd-4da6-a9b9-b9b7904f21ee" w:customStyle="1">
+    <w:name w:val="Table Grid_d18ac993-d9dd-4da6-a9b9-b9b7904f21ee"/>
+    <w:basedOn w:val="NormalTable_d068b38f-7f82-4dd4-a6cc-142973b0d66d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_210bc081-8353-40d0-b508-13796b38e468" w:customStyle="1">
-    <w:name w:val="Normal Table_210bc081-8353-40d0-b508-13796b38e468"/>
+  <w:style w:type="table" w:styleId="NormalTable_2567d976-8f3c-4630-a1c6-56e9e41cd6dc" w:customStyle="1">
+    <w:name w:val="Normal Table_2567d976-8f3c-4630-a1c6-56e9e41cd6dc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_d5d8b554-4be9-4991-ba5a-d9ea0816a005" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_210bc081-8353-40d0-b508-13796b38e468"/>
+  <w:style w:type="table" w:styleId="TableGrid_bd8aa5fb-1c0d-4136-9903-8b58d3bfd6ea" w:customStyle="1">
+    <w:name w:val="Table Grid_bd8aa5fb-1c0d-4136-9903-8b58d3bfd6ea"/>
+    <w:basedOn w:val="NormalTable_2567d976-8f3c-4630-a1c6-56e9e41cd6dc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_09a06e82-6529-46db-94ec-42c9f8277258" w:customStyle="1">
-    <w:name w:val="Normal Table_09a06e82-6529-46db-94ec-42c9f8277258"/>
+  <w:style w:type="table" w:styleId="NormalTable_a662c758-0476-4be5-a9b3-78af7405f1d7" w:customStyle="1">
+    <w:name w:val="Normal Table_a662c758-0476-4be5-a9b3-78af7405f1d7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_05ecd24d-c42e-4dc3-9c88-c06a0b571171" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_09a06e82-6529-46db-94ec-42c9f8277258"/>
+  <w:style w:type="table" w:styleId="TableGrid_2442145b-d42e-4ea0-b39b-670818829167" w:customStyle="1">
+    <w:name w:val="Table Grid_2442145b-d42e-4ea0-b39b-670818829167"/>
+    <w:basedOn w:val="NormalTable_a662c758-0476-4be5-a9b3-78af7405f1d7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_62eaae1f-57eb-4dd5-b56b-a8d674287611" w:customStyle="1">
-    <w:name w:val="Normal Table_62eaae1f-57eb-4dd5-b56b-a8d674287611"/>
+  <w:style w:type="table" w:styleId="NormalTable_68205a29-9bb3-47d7-84d0-a05e60570013" w:customStyle="1">
+    <w:name w:val="Normal Table_68205a29-9bb3-47d7-84d0-a05e60570013"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_aef5fb0d-557c-4598-a219-4abfb6747616" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_62eaae1f-57eb-4dd5-b56b-a8d674287611"/>
+  <w:style w:type="table" w:styleId="TableGrid_2f1d161f-14e2-4521-8a7e-e6042f586200" w:customStyle="1">
+    <w:name w:val="Table Grid_2f1d161f-14e2-4521-8a7e-e6042f586200"/>
+    <w:basedOn w:val="NormalTable_68205a29-9bb3-47d7-84d0-a05e60570013"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b0cb30bb-5ae8-4ed7-b0b5-6df7f9825f6d" w:customStyle="1">
-    <w:name w:val="Normal Table_b0cb30bb-5ae8-4ed7-b0b5-6df7f9825f6d"/>
+  <w:style w:type="table" w:styleId="NormalTable_eef05b2e-3143-431e-b9b6-31baf0f12dcd" w:customStyle="1">
+    <w:name w:val="Normal Table_eef05b2e-3143-431e-b9b6-31baf0f12dcd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_282a7dd1-6a10-49ba-b979-9b75fe7b5c5d" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b0cb30bb-5ae8-4ed7-b0b5-6df7f9825f6d"/>
+  <w:style w:type="table" w:styleId="TableGrid_7fe57806-04ba-4829-bdcc-392f685f26d9" w:customStyle="1">
+    <w:name w:val="Table Grid_7fe57806-04ba-4829-bdcc-392f685f26d9"/>
+    <w:basedOn w:val="NormalTable_eef05b2e-3143-431e-b9b6-31baf0f12dcd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e0ffa839-942a-40cc-ba6b-85ece40d7c7c" w:customStyle="1">
-    <w:name w:val="Normal Table_e0ffa839-942a-40cc-ba6b-85ece40d7c7c"/>
+  <w:style w:type="table" w:styleId="NormalTable_6534f725-b36f-4615-b299-5d8d9aac2b94" w:customStyle="1">
+    <w:name w:val="Normal Table_6534f725-b36f-4615-b299-5d8d9aac2b94"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a1732db6-2608-4d69-b89b-90a3d220c94f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e0ffa839-942a-40cc-ba6b-85ece40d7c7c"/>
+  <w:style w:type="table" w:styleId="TableGrid_5850bf3e-af18-451a-97a5-d9f46b5b2351" w:customStyle="1">
+    <w:name w:val="Table Grid_5850bf3e-af18-451a-97a5-d9f46b5b2351"/>
+    <w:basedOn w:val="NormalTable_6534f725-b36f-4615-b299-5d8d9aac2b94"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_b0af1429-5c4d-43eb-ae0a-1e9b15096e78" w:customStyle="1">
-    <w:name w:val="Normal Table_b0af1429-5c4d-43eb-ae0a-1e9b15096e78"/>
+  <w:style w:type="table" w:styleId="NormalTable_9123e760-0864-409d-9273-a2afa6490787" w:customStyle="1">
+    <w:name w:val="Normal Table_9123e760-0864-409d-9273-a2afa6490787"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_46ec0e3c-34e1-4f21-96cb-d6e8bd1e3f08" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_b0af1429-5c4d-43eb-ae0a-1e9b15096e78"/>
+  <w:style w:type="table" w:styleId="TableGrid_f88fff32-2a64-4bdf-82b5-728499f54ee9" w:customStyle="1">
+    <w:name w:val="Table Grid_f88fff32-2a64-4bdf-82b5-728499f54ee9"/>
+    <w:basedOn w:val="NormalTable_9123e760-0864-409d-9273-a2afa6490787"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_5b866d60-42e1-4e2a-9de1-76f5369a0779" w:customStyle="1">
+    <w:name w:val="Normal Table_5b866d60-42e1-4e2a-9de1-76f5369a0779"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_78ad755c-7adf-4c74-aa04-9d1f3c8834cb" w:customStyle="1">
+    <w:name w:val="Table Grid_78ad755c-7adf-4c74-aa04-9d1f3c8834cb"/>
+    <w:basedOn w:val="NormalTable_5b866d60-42e1-4e2a-9de1-76f5369a0779"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_c0d65ca2-7e0f-4287-a2b0-39ef1a1b974d" w:customStyle="1">
+    <w:name w:val="Normal Table_c0d65ca2-7e0f-4287-a2b0-39ef1a1b974d"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_a564a9ce-76d3-4d7d-a0dc-1e4690489b9d" w:customStyle="1">
+    <w:name w:val="Table Grid_a564a9ce-76d3-4d7d-a0dc-1e4690489b9d"/>
+    <w:basedOn w:val="NormalTable_c0d65ca2-7e0f-4287-a2b0-39ef1a1b974d"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_265de3b4-c404-46d5-bf5d-19f2e0b24d32" w:customStyle="1">
+    <w:name w:val="Normal Table_265de3b4-c404-46d5-bf5d-19f2e0b24d32"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_a41638dc-6821-4c6f-bf51-ef7dd5093e6e" w:customStyle="1">
+    <w:name w:val="Table Grid_a41638dc-6821-4c6f-bf51-ef7dd5093e6e"/>
+    <w:basedOn w:val="NormalTable_265de3b4-c404-46d5-bf5d-19f2e0b24d32"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="NormalTable_1c25ff38-bad3-4e8b-8be2-b5f12c310485" w:customStyle="1">
+    <w:name w:val="Normal Table_1c25ff38-bad3-4e8b-8be2-b5f12c310485"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+    </w:pPr>
+    <w:rPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr>
+      <w:tcBorders/>
+      <w:tcMar/>
+      <w:vAlign w:val="top"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid_5d77ddc3-208c-40b9-8c58-5a2c2039dae2" w:customStyle="1">
+    <w:name w:val="Table Grid_5d77ddc3-208c-40b9-8c58-5a2c2039dae2"/>
+    <w:basedOn w:val="NormalTable_1c25ff38-bad3-4e8b-8be2-b5f12c310485"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:/Users/lise.marcussen/OneDrive%20-%20Undervisningsbygg%20Oslo%20KF/OBF%20Styringssystem/SHA/Arb.filer/688-2-Skriftelig%20advarsel%20ved%20brudd%20p&#229;%20sikkerhetsbestemmelsene.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>