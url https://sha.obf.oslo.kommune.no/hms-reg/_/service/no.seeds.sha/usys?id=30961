--- v2 (2026-03-09)
+++ v3 (2026-05-05)
@@ -386,51 +386,87 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eks.: Lusetjern skole - bygg G – ombygning (sett inn prosjektnummer) </w:t>
+              <w:t xml:space="preserve">Eks.: Lusetjern skole - bygg G </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leverandør -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="nb-NO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ombygning (sett inn prosjektnummer) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -440,60 +476,51 @@
               <w:t xml:space="preserve">Hvilken innregistreringsløsning skal benyttes (HMSREG app, infobric, etc)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skal det brukes rundell</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> må leverandør oppgi hvilket system de skal bruke.</w:t>
+              <w:t xml:space="preserve">Skal det brukes rundell må leverandør oppgi hvilket system de skal bruke.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -626,60 +653,51 @@
               </w:rPr>
               <w:t xml:space="preserve">fornavn.etternavn@obf.oslo.kommune.no</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">mobilnr</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">:</w:t>
+              <w:t xml:space="preserve">mobilnr:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
@@ -714,60 +732,51 @@
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">fornavn.etternavn@obf.oslo.kommune.no</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">mobilnr</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">:</w:t>
+              <w:t xml:space="preserve">mobilnr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
@@ -1513,60 +1522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="nb-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ved fravik</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> fra Oslomodellen, angi andel lærlinger %</w:t>
+              <w:t xml:space="preserve">Ved fravik fra Oslomodellen, angi andel lærlinger %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4531"/>
@@ -1797,117 +1797,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_e5ce741d-d832-4a68-8e78-c1b6e4877f34"/>
+      <w:tblStyle w:val="TableGrid_73447ebe-441f-4b5d-a668-1cae02cbf6b6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10.03.2026 00:50:18 </w:t>
+            <w:t xml:space="preserve">05.05.2026 17:25:31 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1924,153 +1924,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_9ed0d21d-dadc-4a13-aa8c-f3c86c55a930"/>
+      <w:tblStyle w:val="TableGrid_b26067b3-1411-4825-8fdf-559f32a1d5f3"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_0ef4e57a-5f1f-4fb3-8e93-60d4cbc7220b"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ab5c6b0e-b82e-41b0-9d88-3d5982f87797"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 5</w:t>
+            <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f413692b-877b-4fb3-aa52-98a60c937ada"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt eller kontrakt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_f413692b-877b-4fb3-aa52-98a60c937ada"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_86df7d03-c625-4372-a93f-1b1a600c3e55"/>
+            <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2083,59 +2083,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_86df7d03-c625-4372-a93f-1b1a600c3e55"/>
+      <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_409f84f7-bf58-4f53-b4e3-44a5a70e44a4"/>
+      <w:tblStyle w:val="TableGrid_13e7eb99-da68-40f4-bac7-700a1120969e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2146,373 +2146,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_9e8e62f9-9f9a-401f-b69b-c2b2be854378"/>
+            <w:tblStyle w:val="TableGrid_db306623-4f34-4d60-a758-8391e0820762"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / Virksomhetsstyring+ / Arbeidslivsseriøsitet+ / Oppfølging av arbeidslivsseriøsitet i rammeavtaler (EIE og VED)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
-                  <w:t xml:space="preserve">26.08.2025 (Berit Elise Bye)</w:t>
+                  <w:t xml:space="preserve">16.03.2026 (Berit Elise Bye)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_86df7d03-c625-4372-a93f-1b1a600c3e55"/>
+            <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_6c4516b2-0ffa-4b81-ad0c-157f3184f7fa"/>
+            <w:tblStyle w:val="TableGrid_37820a53-6f88-4733-8e2c-ab2ab91d5530"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1200"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Berit Elise Bye</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_86df7d03-c625-4372-a93f-1b1a600c3e55"/>
+            <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_86df7d03-c625-4372-a93f-1b1a600c3e55"/>
+      <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="58C11D7B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2608,51 +2608,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:val="none" w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="1"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4571,629 +4571,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid2f46c0e5-ebdd-4637-a7d7-0e17979d9127" w:customStyle="1">
     <w:name w:val="Table Grid_2f46c0e5-ebdd-4637-a7d7-0e17979d9127"/>
     <w:basedOn w:val="NormalTablea1e03668-97e0-4eb0-8dc3-30d5a5f47009"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_86df7d03-c625-4372-a93f-1b1a600c3e55" w:customStyle="1">
-    <w:name w:val="Normal_86df7d03-c625-4372-a93f-1b1a600c3e55"/>
+  <w:style w:type="paragraph" w:styleId="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb" w:customStyle="1">
+    <w:name w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_c375c084-b0e1-4e41-a575-e25408e247ea" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_86df7d03-c625-4372-a93f-1b1a600c3e55"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+    <w:basedOn w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_291686ac-e762-40a1-bf3d-7ae7de49278c" w:customStyle="1">
-    <w:name w:val="Normal Table_291686ac-e762-40a1-bf3d-7ae7de49278c"/>
+  <w:style w:type="table" w:styleId="NormalTable_18a7c35b-a3e6-4f95-8f8b-deab808bdb5d" w:customStyle="1">
+    <w:name w:val="Normal Table_18a7c35b-a3e6-4f95-8f8b-deab808bdb5d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_28a39261-1744-4508-853b-7b4a9f8bcf30" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_291686ac-e762-40a1-bf3d-7ae7de49278c"/>
+  <w:style w:type="table" w:styleId="TableGrid_0509c38e-ac64-4bd1-8197-aafaf48453d7" w:customStyle="1">
+    <w:name w:val="Table Grid_0509c38e-ac64-4bd1-8197-aafaf48453d7"/>
+    <w:basedOn w:val="NormalTable_18a7c35b-a3e6-4f95-8f8b-deab808bdb5d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_0ef4e57a-5f1f-4fb3-8e93-60d4cbc7220b" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_86df7d03-c625-4372-a93f-1b1a600c3e55"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_ab5c6b0e-b82e-41b0-9d88-3d5982f87797" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ab5c6b0e-b82e-41b0-9d88-3d5982f87797"/>
+    <w:basedOn w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_f413692b-877b-4fb3-aa52-98a60c937ada" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_86df7d03-c625-4372-a93f-1b1a600c3e55"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277"/>
+    <w:basedOn w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_93be5739-7975-486a-a6e3-a945501a42ab" w:customStyle="1">
-    <w:name w:val="Normal Table_93be5739-7975-486a-a6e3-a945501a42ab"/>
+  <w:style w:type="table" w:styleId="NormalTable_11e7b22c-49c7-4258-83ac-34d8a8418543" w:customStyle="1">
+    <w:name w:val="Normal Table_11e7b22c-49c7-4258-83ac-34d8a8418543"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f2cfdd5c-c28e-4a31-ab28-e537252b9b65" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_93be5739-7975-486a-a6e3-a945501a42ab"/>
+  <w:style w:type="table" w:styleId="TableGrid_cacce844-39e8-4715-a80c-e4e4c463b8c9" w:customStyle="1">
+    <w:name w:val="Table Grid_cacce844-39e8-4715-a80c-e4e4c463b8c9"/>
+    <w:basedOn w:val="NormalTable_11e7b22c-49c7-4258-83ac-34d8a8418543"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_af889c44-c9ae-4157-83be-96204c9fcb98" w:customStyle="1">
-    <w:name w:val="Normal Table_af889c44-c9ae-4157-83be-96204c9fcb98"/>
+  <w:style w:type="table" w:styleId="NormalTable_e2919c1c-d08b-484c-aca2-60e19698b7dd" w:customStyle="1">
+    <w:name w:val="Normal Table_e2919c1c-d08b-484c-aca2-60e19698b7dd"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e6be5d05-3a9a-4678-ba87-247e44e59cf1" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_af889c44-c9ae-4157-83be-96204c9fcb98"/>
+  <w:style w:type="table" w:styleId="TableGrid_f910d0d9-9e14-49c6-92a6-ae17b75e269f" w:customStyle="1">
+    <w:name w:val="Table Grid_f910d0d9-9e14-49c6-92a6-ae17b75e269f"/>
+    <w:basedOn w:val="NormalTable_e2919c1c-d08b-484c-aca2-60e19698b7dd"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_3ee6aa19-edb4-4347-b910-510fba6f56b7" w:customStyle="1">
-    <w:name w:val="Normal Table_3ee6aa19-edb4-4347-b910-510fba6f56b7"/>
+  <w:style w:type="table" w:styleId="NormalTable_524ade9e-8b31-4222-a756-44a173e2ef72" w:customStyle="1">
+    <w:name w:val="Normal Table_524ade9e-8b31-4222-a756-44a173e2ef72"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_a099c8f6-6a61-4032-b416-1381503c44c5" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_3ee6aa19-edb4-4347-b910-510fba6f56b7"/>
+  <w:style w:type="table" w:styleId="TableGrid_f27f6385-2fd8-4353-8cfe-757af88ddd9e" w:customStyle="1">
+    <w:name w:val="Table Grid_f27f6385-2fd8-4353-8cfe-757af88ddd9e"/>
+    <w:basedOn w:val="NormalTable_524ade9e-8b31-4222-a756-44a173e2ef72"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_5210b8f5-09e4-4543-aa4d-34d1c95ac678" w:customStyle="1">
-    <w:name w:val="Normal Table_5210b8f5-09e4-4543-aa4d-34d1c95ac678"/>
+  <w:style w:type="table" w:styleId="NormalTable_f7cab9f8-ab72-4400-9688-592232968087" w:customStyle="1">
+    <w:name w:val="Normal Table_f7cab9f8-ab72-4400-9688-592232968087"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_36fd2535-367a-462c-8a23-e8b63a281fcf" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_5210b8f5-09e4-4543-aa4d-34d1c95ac678"/>
+  <w:style w:type="table" w:styleId="TableGrid_c800b7b8-8f60-4b03-8352-1a6ad86d893c" w:customStyle="1">
+    <w:name w:val="Table Grid_c800b7b8-8f60-4b03-8352-1a6ad86d893c"/>
+    <w:basedOn w:val="NormalTable_f7cab9f8-ab72-4400-9688-592232968087"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_260c2378-d52c-43e6-ab20-dbed3a066ba0" w:customStyle="1">
-    <w:name w:val="Normal Table_260c2378-d52c-43e6-ab20-dbed3a066ba0"/>
+  <w:style w:type="table" w:styleId="NormalTable_42686855-0c9f-46bd-8aed-817ad08a167d" w:customStyle="1">
+    <w:name w:val="Normal Table_42686855-0c9f-46bd-8aed-817ad08a167d"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_e5ce741d-d832-4a68-8e78-c1b6e4877f34" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_260c2378-d52c-43e6-ab20-dbed3a066ba0"/>
+  <w:style w:type="table" w:styleId="TableGrid_73447ebe-441f-4b5d-a668-1cae02cbf6b6" w:customStyle="1">
+    <w:name w:val="Table Grid_73447ebe-441f-4b5d-a668-1cae02cbf6b6"/>
+    <w:basedOn w:val="NormalTable_42686855-0c9f-46bd-8aed-817ad08a167d"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_a223e4b5-21ee-443d-b825-0a6eb7ec5c39" w:customStyle="1">
-    <w:name w:val="Normal Table_a223e4b5-21ee-443d-b825-0a6eb7ec5c39"/>
+  <w:style w:type="table" w:styleId="NormalTable_734b6cfd-56df-4f48-a917-3a49b9e92df8" w:customStyle="1">
+    <w:name w:val="Normal Table_734b6cfd-56df-4f48-a917-3a49b9e92df8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9ed0d21d-dadc-4a13-aa8c-f3c86c55a930" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_a223e4b5-21ee-443d-b825-0a6eb7ec5c39"/>
+  <w:style w:type="table" w:styleId="TableGrid_b26067b3-1411-4825-8fdf-559f32a1d5f3" w:customStyle="1">
+    <w:name w:val="Table Grid_b26067b3-1411-4825-8fdf-559f32a1d5f3"/>
+    <w:basedOn w:val="NormalTable_734b6cfd-56df-4f48-a917-3a49b9e92df8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_26d65837-9e4d-4d1d-9e4c-ddafe9765edf" w:customStyle="1">
-    <w:name w:val="Normal Table_26d65837-9e4d-4d1d-9e4c-ddafe9765edf"/>
+  <w:style w:type="table" w:styleId="NormalTable_9a8578a1-9bd6-4fb1-ae62-1177dcf8eade" w:customStyle="1">
+    <w:name w:val="Normal Table_9a8578a1-9bd6-4fb1-ae62-1177dcf8eade"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_9e8e62f9-9f9a-401f-b69b-c2b2be854378" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_26d65837-9e4d-4d1d-9e4c-ddafe9765edf"/>
+  <w:style w:type="table" w:styleId="TableGrid_db306623-4f34-4d60-a758-8391e0820762" w:customStyle="1">
+    <w:name w:val="Table Grid_db306623-4f34-4d60-a758-8391e0820762"/>
+    <w:basedOn w:val="NormalTable_9a8578a1-9bd6-4fb1-ae62-1177dcf8eade"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_80829917-98fc-4ee1-8ea9-22231039111d" w:customStyle="1">
-    <w:name w:val="Normal Table_80829917-98fc-4ee1-8ea9-22231039111d"/>
+  <w:style w:type="table" w:styleId="NormalTable_f00a4807-4916-4aaa-9c4b-783eb6069831" w:customStyle="1">
+    <w:name w:val="Normal Table_f00a4807-4916-4aaa-9c4b-783eb6069831"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_6c4516b2-0ffa-4b81-ad0c-157f3184f7fa" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_80829917-98fc-4ee1-8ea9-22231039111d"/>
+  <w:style w:type="table" w:styleId="TableGrid_37820a53-6f88-4733-8e2c-ab2ab91d5530" w:customStyle="1">
+    <w:name w:val="Table Grid_37820a53-6f88-4733-8e2c-ab2ab91d5530"/>
+    <w:basedOn w:val="NormalTable_f00a4807-4916-4aaa-9c4b-783eb6069831"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_667fef65-8315-46d9-b262-d5ff8d97b0e8" w:customStyle="1">
-    <w:name w:val="Normal Table_667fef65-8315-46d9-b262-d5ff8d97b0e8"/>
+  <w:style w:type="table" w:styleId="NormalTable_d6f146c3-d967-44db-a87d-b1362c004ef8" w:customStyle="1">
+    <w:name w:val="Normal Table_d6f146c3-d967-44db-a87d-b1362c004ef8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_409f84f7-bf58-4f53-b4e3-44a5a70e44a4" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_667fef65-8315-46d9-b262-d5ff8d97b0e8"/>
+  <w:style w:type="table" w:styleId="TableGrid_13e7eb99-da68-40f4-bac7-700a1120969e" w:customStyle="1">
+    <w:name w:val="Table Grid_13e7eb99-da68-40f4-bac7-700a1120969e"/>
+    <w:basedOn w:val="NormalTable_d6f146c3-d967-44db-a87d-b1362c004ef8"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>
@@ -5477,52 +5477,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   <a:extraClrSchemeLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>501</Words>
-  <Characters>2660</Characters>
+  <Words>502</Words>
+  <Characters>2665</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <Company>Omsorgsbygg Oslo KF</Company>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Otto Steinskog</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Enabled" pid="2">
     <vt:lpstr>true</vt:lpstr>
   </property>