--- v3 (2026-05-05)
+++ v4 (2026-07-18)
@@ -1797,117 +1797,117 @@
     <w:charset w:val="0"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="0"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:charset w:val="0"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_73447ebe-441f-4b5d-a668-1cae02cbf6b6"/>
+      <w:tblStyle w:val="TableGrid_8f29138f-56aa-421d-8aa7-9e9c7e205db2"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">05.05.2026 17:25:31 </w:t>
+            <w:t xml:space="preserve">18.07.2026 02:30:26 </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="4536"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
             <w:pBdr/>
             <w:spacing/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGE Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -1924,153 +1924,153 @@
             <w:instrText xml:space="preserve">NUMPAGES Page</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Page</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" ve:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_b26067b3-1411-4825-8fdf-559f32a1d5f3"/>
+      <w:tblStyle w:val="TableGrid_27542e53-0bc6-4514-b37e-fae5bba91e8e"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6087"/>
       <w:gridCol w:w="2184"/>
       <w:gridCol w:w="801"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="600" w:hRule="atLeast"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="6087"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_ab5c6b0e-b82e-41b0-9d88-3d5982f87797"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_a9fd2d8e-2c98-4c4a-8a98-e2ba65e1f7b8"/>
             <w:pBdr/>
             <w:spacing w:after="40"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Dokument-ID: 835. Versjonsnummer: 6</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_728c0bc1-d223-49a7-a3db-f5efc318ba23"/>
             <w:pBdr/>
             <w:spacing w:line="300" w:lineRule="exact"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">HMSREG  Oppretting av prosjekt eller kontrakt</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="2184"/>
           <w:tcBorders/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277"/>
+            <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_728c0bc1-d223-49a7-a3db-f5efc318ba23"/>
             <w:pBdr/>
             <w:spacing w:line="600" w:lineRule="exact"/>
             <w:ind w:right="100"/>
             <w:jc w:val="right"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">Oslobygg KF</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="801"/>
           <w:tcBorders/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
+            <w:pStyle w:val="Normal_11a02590-5bfe-4431-ad9e-d4a22b87897c"/>
             <w:pBdr/>
             <w:spacing w:line="40" w:lineRule="auto"/>
             <w:ind w:left="40" w:right="0"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="3072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="522038" cy="355600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="" descr=""/>
                         <pic:cNvPicPr>
@@ -2083,59 +2083,59 @@
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="522038" cy="355600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
+      <w:pStyle w:val="Normal_11a02590-5bfe-4431-ad9e-d4a22b87897c"/>
       <w:pBdr/>
       <w:spacing w:before="20" w:after="20" w:line="20" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid_13e7eb99-da68-40f4-bac7-700a1120969e"/>
+      <w:tblStyle w:val="TableGrid_8303fff4-0e77-488f-8ac2-959f36af6eb6"/>
       <w:tblBorders>
         <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5897"/>
       <w:gridCol w:w="3175"/>
     </w:tblGrid>
     <w:tr>
       <w:tblPrEx>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
@@ -2146,373 +2146,373 @@
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="5897"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_db306623-4f34-4d60-a758-8391e0820762"/>
+            <w:tblStyle w:val="TableGrid_03436f42-7861-43ce-861f-d2d929a58bef"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1500"/>
             <w:gridCol w:w="3753"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sted og prosess</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Oslobygg / Virksomhetsstyring+ / Arbeidslivsseriøsitet+ / Oppfølging av arbeidslivsseriøsitet i rammeavtaler (EIE og VED)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1500"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sist godkjent dato</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="3753"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">16.03.2026 (Berit Elise Bye)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
+            <w:pStyle w:val="Normal_11a02590-5bfe-4431-ad9e-d4a22b87897c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:type="dxa" w:w="3175"/>
           <w:tcBorders>
             <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
-            <w:tblStyle w:val="TableGrid_37820a53-6f88-4733-8e2c-ab2ab91d5530"/>
+            <w:tblStyle w:val="TableGrid_1afa9c0a-4bcc-4d07-a0be-3428c66a792c"/>
             <w:tblBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblCellMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tblCellMar>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1580"/>
             <w:gridCol w:w="1200"/>
           </w:tblGrid>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentkategori</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Mal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:tblPrEx>
               <w:tblBorders>
                 <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
                 <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="0" w:type="dxa"/>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:bottom w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
             </w:tblPrEx>
             <w:trPr/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1580"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                   <w:t xml:space="preserve">Dokumentansvarlig</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:type="dxa" w:w="1200"/>
                 <w:tcBorders/>
                 <w:noWrap/>
               </w:tcPr>
               <w:p>
                 <w:pPr>
-                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335"/>
+                  <w:pStyle w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
                   <w:pBdr/>
                   <w:spacing/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r>
                   <w:rPr/>
                   <w:t xml:space="preserve">Berit Elise Bye</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
+            <w:pStyle w:val="Normal_11a02590-5bfe-4431-ad9e-d4a22b87897c"/>
             <w:pBdr/>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
+      <w:pStyle w:val="Normal_11a02590-5bfe-4431-ad9e-d4a22b87897c"/>
       <w:pBdr/>
       <w:spacing w:before="40" w:after="40" w:line="40" w:lineRule="exact"/>
       <w:rPr/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="58C11D7B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4571,629 +4571,629 @@
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid2f46c0e5-ebdd-4637-a7d7-0e17979d9127" w:customStyle="1">
     <w:name w:val="Table Grid_2f46c0e5-ebdd-4637-a7d7-0e17979d9127"/>
     <w:basedOn w:val="NormalTablea1e03668-97e0-4eb0-8dc3-30d5a5f47009"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb" w:customStyle="1">
-    <w:name w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
+  <w:style w:type="paragraph" w:styleId="Normal_11a02590-5bfe-4431-ad9e-d4a22b87897c" w:customStyle="1">
+    <w:name w:val="Normal_11a02590-5bfe-4431-ad9e-d4a22b87897c"/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_b4ee14ef-40f3-43b7-8793-289bb9f3e335" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentInfoStyleName_c01ba9b3-98f7-4bb0-a907-3d86e3ebea1b"/>
+    <w:basedOn w:val="Normal_11a02590-5bfe-4431-ad9e-d4a22b87897c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_18a7c35b-a3e6-4f95-8f8b-deab808bdb5d" w:customStyle="1">
-    <w:name w:val="Normal Table_18a7c35b-a3e6-4f95-8f8b-deab808bdb5d"/>
+  <w:style w:type="table" w:styleId="NormalTable_f25c3562-ddec-4a8d-a26e-75055a8f4a6e" w:customStyle="1">
+    <w:name w:val="Normal Table_f25c3562-ddec-4a8d-a26e-75055a8f4a6e"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_0509c38e-ac64-4bd1-8197-aafaf48453d7" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_18a7c35b-a3e6-4f95-8f8b-deab808bdb5d"/>
+  <w:style w:type="table" w:styleId="TableGrid_0e6c9aa7-d1d4-472d-90bf-5fa1e343ffa2" w:customStyle="1">
+    <w:name w:val="Table Grid_0e6c9aa7-d1d4-472d-90bf-5fa1e343ffa2"/>
+    <w:basedOn w:val="NormalTable_f25c3562-ddec-4a8d-a26e-75055a8f4a6e"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_ab5c6b0e-b82e-41b0-9d88-3d5982f87797" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentIDStyleName_a9fd2d8e-2c98-4c4a-8a98-e2ba65e1f7b8" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentIDStyleName_a9fd2d8e-2c98-4c4a-8a98-e2ba65e1f7b8"/>
+    <w:basedOn w:val="Normal_11a02590-5bfe-4431-ad9e-d4a22b87897c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_faf46daa-a85f-46fa-902a-b35f4c738277" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal_1bede79b-bab5-4fc7-b50a-212be90d6aeb"/>
+  <w:style w:type="paragraph" w:styleId="TQM_DocxPublishingHeaderDocumentNameStyleName_728c0bc1-d223-49a7-a3db-f5efc318ba23" w:customStyle="1">
+    <w:name w:val="TQM_DocxPublishingHeaderDocumentNameStyleName_728c0bc1-d223-49a7-a3db-f5efc318ba23"/>
+    <w:basedOn w:val="Normal_11a02590-5bfe-4431-ad9e-d4a22b87897c"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing w:before="0" w:after="0" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office" w:eastAsia="Oslo Sans Office" w:cs="Oslo Sans Office"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_11e7b22c-49c7-4258-83ac-34d8a8418543" w:customStyle="1">
-    <w:name w:val="Normal Table_11e7b22c-49c7-4258-83ac-34d8a8418543"/>
+  <w:style w:type="table" w:styleId="NormalTable_7dbe6dcd-38d7-4ad0-9d0b-e705d06b6ebc" w:customStyle="1">
+    <w:name w:val="Normal Table_7dbe6dcd-38d7-4ad0-9d0b-e705d06b6ebc"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_cacce844-39e8-4715-a80c-e4e4c463b8c9" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_11e7b22c-49c7-4258-83ac-34d8a8418543"/>
+  <w:style w:type="table" w:styleId="TableGrid_69ef58e5-e95d-4df8-bfee-a15acbbedf55" w:customStyle="1">
+    <w:name w:val="Table Grid_69ef58e5-e95d-4df8-bfee-a15acbbedf55"/>
+    <w:basedOn w:val="NormalTable_7dbe6dcd-38d7-4ad0-9d0b-e705d06b6ebc"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_e2919c1c-d08b-484c-aca2-60e19698b7dd" w:customStyle="1">
-    <w:name w:val="Normal Table_e2919c1c-d08b-484c-aca2-60e19698b7dd"/>
+  <w:style w:type="table" w:styleId="NormalTable_a6a15d79-a9b0-48c9-870c-6694de681231" w:customStyle="1">
+    <w:name w:val="Normal Table_a6a15d79-a9b0-48c9-870c-6694de681231"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f910d0d9-9e14-49c6-92a6-ae17b75e269f" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_e2919c1c-d08b-484c-aca2-60e19698b7dd"/>
+  <w:style w:type="table" w:styleId="TableGrid_92325a44-fb4a-42e2-8182-f4803e06e59a" w:customStyle="1">
+    <w:name w:val="Table Grid_92325a44-fb4a-42e2-8182-f4803e06e59a"/>
+    <w:basedOn w:val="NormalTable_a6a15d79-a9b0-48c9-870c-6694de681231"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_524ade9e-8b31-4222-a756-44a173e2ef72" w:customStyle="1">
-    <w:name w:val="Normal Table_524ade9e-8b31-4222-a756-44a173e2ef72"/>
+  <w:style w:type="table" w:styleId="NormalTable_81ff0840-418b-4302-90df-326db03f12c7" w:customStyle="1">
+    <w:name w:val="Normal Table_81ff0840-418b-4302-90df-326db03f12c7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_f27f6385-2fd8-4353-8cfe-757af88ddd9e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_524ade9e-8b31-4222-a756-44a173e2ef72"/>
+  <w:style w:type="table" w:styleId="TableGrid_ba0635e8-61b9-48c8-a674-84395cdfe542" w:customStyle="1">
+    <w:name w:val="Table Grid_ba0635e8-61b9-48c8-a674-84395cdfe542"/>
+    <w:basedOn w:val="NormalTable_81ff0840-418b-4302-90df-326db03f12c7"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f7cab9f8-ab72-4400-9688-592232968087" w:customStyle="1">
-    <w:name w:val="Normal Table_f7cab9f8-ab72-4400-9688-592232968087"/>
+  <w:style w:type="table" w:styleId="NormalTable_bab81ec3-35cb-4c98-a0f7-f6b492fdb066" w:customStyle="1">
+    <w:name w:val="Normal Table_bab81ec3-35cb-4c98-a0f7-f6b492fdb066"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_c800b7b8-8f60-4b03-8352-1a6ad86d893c" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f7cab9f8-ab72-4400-9688-592232968087"/>
+  <w:style w:type="table" w:styleId="TableGrid_09b9dbaa-89b9-4daa-a128-4bca0cefa033" w:customStyle="1">
+    <w:name w:val="Table Grid_09b9dbaa-89b9-4daa-a128-4bca0cefa033"/>
+    <w:basedOn w:val="NormalTable_bab81ec3-35cb-4c98-a0f7-f6b492fdb066"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_42686855-0c9f-46bd-8aed-817ad08a167d" w:customStyle="1">
-    <w:name w:val="Normal Table_42686855-0c9f-46bd-8aed-817ad08a167d"/>
+  <w:style w:type="table" w:styleId="NormalTable_d42a3ee2-3327-4561-85e5-8ae61711118a" w:customStyle="1">
+    <w:name w:val="Normal Table_d42a3ee2-3327-4561-85e5-8ae61711118a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_73447ebe-441f-4b5d-a668-1cae02cbf6b6" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_42686855-0c9f-46bd-8aed-817ad08a167d"/>
+  <w:style w:type="table" w:styleId="TableGrid_8f29138f-56aa-421d-8aa7-9e9c7e205db2" w:customStyle="1">
+    <w:name w:val="Table Grid_8f29138f-56aa-421d-8aa7-9e9c7e205db2"/>
+    <w:basedOn w:val="NormalTable_d42a3ee2-3327-4561-85e5-8ae61711118a"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_734b6cfd-56df-4f48-a917-3a49b9e92df8" w:customStyle="1">
-    <w:name w:val="Normal Table_734b6cfd-56df-4f48-a917-3a49b9e92df8"/>
+  <w:style w:type="table" w:styleId="NormalTable_ac9750fe-bd0d-4101-b110-8b24180fbc67" w:customStyle="1">
+    <w:name w:val="Normal Table_ac9750fe-bd0d-4101-b110-8b24180fbc67"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_b26067b3-1411-4825-8fdf-559f32a1d5f3" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_734b6cfd-56df-4f48-a917-3a49b9e92df8"/>
+  <w:style w:type="table" w:styleId="TableGrid_27542e53-0bc6-4514-b37e-fae5bba91e8e" w:customStyle="1">
+    <w:name w:val="Table Grid_27542e53-0bc6-4514-b37e-fae5bba91e8e"/>
+    <w:basedOn w:val="NormalTable_ac9750fe-bd0d-4101-b110-8b24180fbc67"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_9a8578a1-9bd6-4fb1-ae62-1177dcf8eade" w:customStyle="1">
-    <w:name w:val="Normal Table_9a8578a1-9bd6-4fb1-ae62-1177dcf8eade"/>
+  <w:style w:type="table" w:styleId="NormalTable_8709978b-8946-4adb-b03b-e0a8668bc386" w:customStyle="1">
+    <w:name w:val="Normal Table_8709978b-8946-4adb-b03b-e0a8668bc386"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_db306623-4f34-4d60-a758-8391e0820762" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_9a8578a1-9bd6-4fb1-ae62-1177dcf8eade"/>
+  <w:style w:type="table" w:styleId="TableGrid_03436f42-7861-43ce-861f-d2d929a58bef" w:customStyle="1">
+    <w:name w:val="Table Grid_03436f42-7861-43ce-861f-d2d929a58bef"/>
+    <w:basedOn w:val="NormalTable_8709978b-8946-4adb-b03b-e0a8668bc386"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_f00a4807-4916-4aaa-9c4b-783eb6069831" w:customStyle="1">
-    <w:name w:val="Normal Table_f00a4807-4916-4aaa-9c4b-783eb6069831"/>
+  <w:style w:type="table" w:styleId="NormalTable_09895c16-f0db-4dc8-bb74-aa373fdaf284" w:customStyle="1">
+    <w:name w:val="Normal Table_09895c16-f0db-4dc8-bb74-aa373fdaf284"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_37820a53-6f88-4733-8e2c-ab2ab91d5530" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_f00a4807-4916-4aaa-9c4b-783eb6069831"/>
+  <w:style w:type="table" w:styleId="TableGrid_1afa9c0a-4bcc-4d07-a0be-3428c66a792c" w:customStyle="1">
+    <w:name w:val="Table Grid_1afa9c0a-4bcc-4d07-a0be-3428c66a792c"/>
+    <w:basedOn w:val="NormalTable_09895c16-f0db-4dc8-bb74-aa373fdaf284"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable_d6f146c3-d967-44db-a87d-b1362c004ef8" w:customStyle="1">
-    <w:name w:val="Normal Table_d6f146c3-d967-44db-a87d-b1362c004ef8"/>
+  <w:style w:type="table" w:styleId="NormalTable_38711c0e-f326-47e9-96a0-7674e66fefef" w:customStyle="1">
+    <w:name w:val="Normal Table_38711c0e-f326-47e9-96a0-7674e66fefef"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid_13e7eb99-da68-40f4-bac7-700a1120969e" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NormalTable_d6f146c3-d967-44db-a87d-b1362c004ef8"/>
+  <w:style w:type="table" w:styleId="TableGrid_8303fff4-0e77-488f-8ac2-959f36af6eb6" w:customStyle="1">
+    <w:name w:val="Table Grid_8303fff4-0e77-488f-8ac2-959f36af6eb6"/>
+    <w:basedOn w:val="NormalTable_38711c0e-f326-47e9-96a0-7674e66fefef"/>
     <w:pPr>
       <w:pBdr/>
       <w:spacing/>
     </w:pPr>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar/>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr>
       <w:tcBorders/>
       <w:tcMar/>
       <w:vAlign w:val="top"/>
     </w:tcPr>
   </w:style>
 </w:styles>